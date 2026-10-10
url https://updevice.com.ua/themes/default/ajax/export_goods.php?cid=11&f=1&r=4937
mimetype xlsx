--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fdaf7eb2c85333c2fa5b7098a9191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f509db55aa5b2f4f1fac2844950362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af2d42b1c87dcc97bd3421a66deaad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3b2f8cce4400370fab4dbf09bf514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d79412840136fb6f5d145c6801c7535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9b21e407565d0b6e159734aff5bd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad59d2a06a94b68218db635b5581e627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c27a207c69c04627d8da3bd4381ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c8594305a83af0d582aff804078f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51acc3035b9375dbe06761c4483bbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59dcd783a5a3b09e349fb7a7c1985711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e439763720e3ce5c068d35bade7eee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779ec403c046b79e0270d856ba484213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff32cc344852898d007831f62ea8f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10a705f764450e33b3fb579bb094e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f512733b6faf1cd44199a84f04ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2464c5a5d6eda624a33fde26200e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932707ebf1ff55ab6cb8b5cb3af413218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d93b552a5a7bde3e566e5c91c3bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbd419b86abdb6df3a21971a953ccd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3b5f141a760f5698ae2a35b356f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fecba17472c3c1fb76ef5472ccf2d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666a26de28f1cd7cdeb8adf6e75e8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ae46c25f477c561e984df215e2af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ed9234eac0ce8c46bbd44c8b515d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbd2d45caf00bc5766ef9cfb0c70f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f14dec6b6e29089fe21bdbd0059a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb021280e84e9a93bad79355a4516228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d69141255bac6ecb65a926830a0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54d79e6beda32d54e3a35fc1dfe1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a611a958da44f85f8ce1b6299b919131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b6ca8a3867d87351bbd0cfe4244dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2df4d1022a0a3f38412b3921af86233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c54d50a493577163e12b9ec24898d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31646db01db2d4ae8438ae665d74266435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2c6155c2d64ce1a813617d5d081536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897fa7bf968f90b96bbb681ce39e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf508205095feea7def85ba906bbfa5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39169fe3790a4b19c1ea02be1b05e2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd70964d44a00386d7b868ddf588840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000460136340a6fde53d3055de16fe1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5cb108d0a0d29e0891ad65e1b7ac842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46235570c4cb1ce177b7eca1be72a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beee9d266bd47ebb767e398dde693f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac547396b30b04c7c645d7b95c12f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11c6b5250b81e8fe0cb9e5cbe1a3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5156c7ff7d9f83feae79a4905dc9e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70384a668af5b0af1ca28a220e4111d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558e45947f5916506b12453246337e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f19a3319f9a7ef2f58cd3a67ad54950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219e6cad51bee6153cc61fee0a294251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea610cf7e18486c2ad8663fd2810f6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8e855dac0064958121aa13bad88f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da53b26a134fc25b046a27c2450a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b52005fc71e22fdefa1b6825befe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787c680c6cef8b400cb356f742e4a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f9e16dbeeacb56f14566ff5f7f2bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b92d5fbf7d4a35394ba4c8183c1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2fa243ad51751e55d5ef7dac5c68c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1becd24be90b4ffd4d475973d43660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e05d63f3f1dd3f146377115c71f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a808d37af4b2158d01fc1874978c15362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c3a7738f41f2504336c252df4c2e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012c37ed1f407ae757e881a87c2c3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8984a62f837b6ad67b69cb71ce4c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2087000bb82c81408299207ef0e1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231dc17a8b453b64ce599eea7190e1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ecdd93ebc63c9a834eebaf2834b5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f055dbdfd78e101912fe3096381669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8c3fac153a0f1eb575feb337710570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc299c2321f0464c193e0e74e73769271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc6095649ffcdecacd40b9ccb65d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7e0cac2f8aa8ed4a1358018079e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131bf926548c44987f0f4c53af008174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0abebc34319aa276850b59997767775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe27a0b97d2fc61705ef4f550c0ee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a00230d46ece9360fe9883f789ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9772fd38b406f45888db386455ba8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e4ccc57651d167879535939915d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa051ea32abdace715ec826734152f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2987619fe66258cf60fbe3391f4a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cdcf8412d93ee9d2a276ef1e3cafb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8dafb908dac8e438def95b12b81f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3a48feb83cf4f59b10e1555e3099684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77956c9b4b2c459ea72123f4aba9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd69b99d5c73710c14055383a20bf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec6649fa9acc742de634a56455894487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d37b7e2dc1638e7f145d56295f8fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68d3a743783422af6bab37d84d77389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a05b28ee7d955bc50f97b72d0640090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34826ee45cc1c1ce661439d928b9b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09077812323aca7b4f6df1fe5286fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7db7645a750ba3a9a6a5ef68f461c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf30a571db8a95043cb188788131194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd92b6e2449ecafaa382e95f1f099595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd9b3105f69c6a673bf293f101a87596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901cd0eebd1ebd8583c96d9d8248b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4cb140560d443e015c83812df66d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81c300d9a2e705414b885a28aedca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ab78a2a270bbe2b3ef861c52e588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d51fc86e6ca5758d37aa28b37141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2fa1827b5f29dc55c1989c1e1c7a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55517af05eaccba8a8d7f6a305636d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1202b20bed2697de63d2a8e33063f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c3cced484920d509cf2ce013ec26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab9735ba46caeffcd43a0a1067856106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08457adbaf139c301648ea488a564e78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343805fc921ff6f7f0d70f9b68ec2bb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031666d601b76793b9c93c25f72344e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188bf6aa531bfa1a9969bccf96eb17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b353b0b4dfc144c0ad354ca8859759b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9405ca9477cca2c6e52079a7e0b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a27417600da0333bd7d50d166e352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55633fdeae0d8f77b6354fe88ff02be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1e1ab6cdac85160bce89419c79fc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560635f1198b239305ef469db516cb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50299256d20e9342d439c90bc6c67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbd911bfadd2bbf50d7437336c1eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbac28c1ea049a0aa8d0d7954919f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397bf4d1bf48dc39fa4126182d100f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b9fb710db6e1c1bdb6f1a7275b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac431ada4f4a0cd177bc917f305164b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b378a68a0efbe0bf4e343bf336a36e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5550bcbe85169af0604da2813387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f3dc85427f4bb7035b08463fcbc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c005921d9df3bad2e9373cfd331a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3051ac86eabbe0c4dca50b56113d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb452028376b53da243e14e78774c9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f2d9b51392048eaff85c8452fdfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27583ca5a4ccd389cd1d9681ff39e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ed6b7081231fc41c42acc626ec8e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a562ec41574bbeb1f72560411b35a40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee927217ecd07f0f326816e7cfee9db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f47c9afa0afe3877d73c3c8242da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0f0c7f356b7fd13065234b2a7bb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a99bcde684c4b44f282e91e9ebb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f07aac527a76d079a8da03c2ff1bc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250c83e05ce1e8b35640bfe6e80903138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462212e07620ff297e57aaba0d8a10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4bb119a81e3ed700bb9ba0cc37bab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ca22f8efb9d3c76c0be860eacf7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2fc1b80a16f013ca629badd5436a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2a55385d8a83306b72b5c10d4501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43255bd2b014798cd262f3e7981a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e97d5f99219d206306c8a287b2b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f61e2d06da00f64c22a213882e83a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7a7175a6e70a8cb96a814d45d000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a34bea4fb8fb0b98da71cb933959148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0aacc647f5345ed48c2e991df1853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e7de19568dc10ceb8349cfe6db34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9d64d4a685d83c8a25dd6ce6f827151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b39208b58c8ccf893ba06dbe369d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899946c2ccc970699a430a2a5d256e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cac48cf42671e98630886572dadb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a82b0341923784685e956beee02e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233081900800148a49afcb12a014a13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4832a3b8f1a3337c06b5ea5d0907157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c546bd84cb34573a817219151161f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7618bad155bf864dff55dadc41f67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f4182f02e8a55199937fe7f9e121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae514f7eb54d0e93dea475e6ad6ca0d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467bef9457a97fd3e41c5e5c00bc456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8929fdd39a5bb4a1b5c8111cfa65a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b2dd56cfd7f178ef005f9f07fbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2872fe6cb1f42182f5e90cf2031a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd43977b4188101e27f85c406905d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e18a708400987b5d01cbb4bc851cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82721d42f2417521f545c8671befe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee93a82d4501a238b7fae95aade8af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d849f2d930d10e342346f2b19491de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d97ee312a68efa1115ee1762c3cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b049bc631b2ef55d80441d7da87e47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58a62a9044e469c0ee4947f28cff1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c91edc84643f7e0b6e6e5500de8f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e680892b1eec6dc04ae55b1ff95e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705d9d4abb63dcf0feaf9651216ddf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df14c46ab5652a3f5685809e345ca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e314f7ae133ff23c8a2327d5769fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a7fce300a2c65532bcf3676d2fa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1462a0a5ecd155851564bd4145671180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cf598652843c90fc82eecc6480a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a212fa6fef2b1b72f354522b07e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca12356ec5e545c908953644e5eb1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302f86ba5e65bf6529640f0776b6f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c20729702674eacd26a14a655da5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e79bc98fef5942671fe9bcb56c6a7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b85d10d20c303ed26c84b68ad4882e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79dab89942102f5a02ab5bfe07829188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c55e9cc4237f6bd55a8c73281045189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e344f113ed6964c24ed221321ad3a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc036dcda6549b1796ca9b1bee2c57b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbba3f9c80743d51fa15bc4288afb2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1be4371689172c6ba67692a9d8de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a98bbea616e4d78157613806b7599194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aa54e52a6381a6d7818856bd1d930195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd2b243fd61a977c964bbfcae253d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69dd214f14e5bbc35ec6e51b6c7bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec235b0264f43738954f330b953600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640161d0e28f5fdbdd5d976389d3e984199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d6bb754c4602ce637ed207bd2535200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1956511f01fd4c7715f7bf2b97a588201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673adba31f72ddc1797fae914525bb64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a838cf1dcbf0043d509d9b9e49f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e76bf86c653d1e9c22c863d959afe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc28ea4c8ab109df2870e4a7d073e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53f525817712a8f90c45cb0b2b4ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd978b04be74b2261f5c95f64ded54d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd7de5865e93ad16488658cf0deb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ca4d3ff25a2d1ed1d4996372ccc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062a419d896f4e7360c18cecf35a63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937dd5f3d30c100620827f91ea08d1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e1d755cc6db9c211950c60b4cad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2f9f3b789db2229ddd01defb1e92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde16c3be45c7f86952dafd0cd9212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c7636e555b33bd0e0181fd594ce4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa791c799c0efaab92866cdf30e2a40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fb5b837e6b2c8f0033902a237aafc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ab1c66335d4f88de73c119c4cc00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf677652c0d0c1756b645298a95ae3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32772725eb90c70b18d519b7da5e4da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113888894762ce8578ad50d127b2802b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799faf996915b8763547c795ebf4616c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f60fa9d0ee0ea3e3f4a3f6a6bf7e5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558115ca347f2cb74bf4197cc3138e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d15b81f2764cab33fc1667712483225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc4d2f4d2ba72c054192a79b420c98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6de370103e2a3e44b4a03d827cee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fc4b30fc5d2212e000219225f485228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0576000161db20d80bdc90cd59dbeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09e77c60b7f48be9eed8f5773211d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a95a5a3b1b626e49993768e0cc9e39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539446e17d503d7ac2875532c6d103232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5992ec275dbce4de2823af872616f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b928c1d90cb14439e3660febc4ebea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34bb268b9f75ac0cc44895920bd77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e344b85d573c68e861393a0e25648236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24137b31c2761716c4a3f78a6c57c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078540c2487e9a5165132206b904e4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4210f51f31c315140a415c8c00cc419239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db56e9acd972fc7237f9083567ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359937fdfaba191f0b76b6f8a02a51c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9a4e40132bba2758638c0de8d507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde18a73823a04fcd9f903f3e4b90c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e80fa50f1a6d6ad1e8e766c4a183244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce89cf4f0d5862a890e1c444903b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b66eeeba7f6697b2559ca6d6b7265246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b263754e853d35abf88c1964e13c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e6a471f98f3035e2fde7285e4fb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996796611b059e4a0b774a4cea6fa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd9be27987a0b9440f47ea6842729250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8ee413211cd6cd04228c2e50c070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4f69b62f2c71ef80a8f22d1cad7cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d4a797c5e9989c5f779fb774b829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce118da1038d0de23c0b00a17429a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fab366ea7a0d2244ccaf1f96202ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea31ddb83a4f93fb48fbede168a765256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc76611aaaa34b7f5ad28d8974407257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e653c586b648ab9619226dd33f58e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab0e63b21631ffdb5babe99098ca99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cfbeebe1e069b929b31bbb2d30749260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4ad8caa67d918738763e9cc46819261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba40cd87ba6a5e777f210bdb1c55401262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d890b659bf87fee12dd11f111b2d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f9f61a4ae8641552d33bb4c4b2b13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064bad005906895b94edb44f9ea6ad5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4e5b27bde9cd3d11aca673a9b043c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ce10afee9ce5cbab2b4dcdab987a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49753ec8621ad1239dab91f16d3bd51b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c891c993019a70a3880489df153a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e572a2bee23d91980c30b5fe20efb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ce179618bc72f7e3be7fde146c61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251683899042edc33e79477ee62c337272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474290df847b207a6163e8a2e17bb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961782a64fd97386f2138e2adbf0d542274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac8d4ae6692863e8c3c1f2c39ab23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f7dc25c3dbf8815f391c9ddfef1f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0dc7810afc01afb1049e739362ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c7e12674118d935dff4d1c258a71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d263b5219a3e032147787204fd5ad6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d263c1580f342e2a91266fdebc0fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8644b8e196c0ab5a0d823aed837198281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af819557a43fb9b5bb4faa990084b6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf3578b3437c1d9596845fd13ee2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c8954980e00c6848c8e322692515c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca71ed808f9577c204db2cd6760cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f3ef6123575a8ec6e9a19f116414286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27e4b939c5b62b5cff1a053c32d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff58ba1db3666a64932e0a00b6fc91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72d66c6facfd6389b5b9739ad64ebf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446c0402012b96f641664f0ac0b95b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc1e90f81d6bead5ecb5ae503ec8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56208823506b646124223ed8956fe7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715ea790f966ab654ae80c1eedaee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876bc57dbc89bc80c165a6924e5b7db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b738edc5dc8c74cc71fea2a0159ba3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4954102b4eb4fef0103fa8e51f2bc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a6ebe39cfa2d5fcc4152d5026bb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f708f8d1f8a52abe5a3af1d9fc2af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7516011122ce88bbd3c4a46b56926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496a9d977ded3a71781946d2828d4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca6e72fad80380cf31670a06f3c6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c0f1feeeeb65d58dc907ef2ac0a40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b017f9ee1e40366220886af1ecfde8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faca20ca3b6d2472b740b66008bb35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15273795ad09afa4ca93ed0bb332db4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8161bb60de9b700f6162a2a01d5f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af8e1e48e41bb1d0b243fbcb1da0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a33b217153fe31c98440cad5ed43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4f931cdb08bae11144099c673ac1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6077dcd2fcfaa171705a71f24bed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223602226994b82383617ac288c1d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79650f6646a28170d9ec2af332d0eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f606e81806b1360d4f9fabde68ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7f47fbd58422b25bbbf28f47636c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b431d64a0216c5a424813ade823334315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ddbe7e0761e79e23691a7882a7a53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44effb61332f1ffb135be32d6061241b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087599c0f16ac1574e10efd5fce0fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab9a0b367aab20caae75c1a75f43f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03eddcceff8b744c37a8fd47c88ab9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a962d2f8e19fcc4a9a9bf2f7e42d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa49ecc6b1cc70eab687f9d3e6381322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea94087c7a3ca47b0c132b6991a0a0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7aff73f6d20619d635c10550f94b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919746ce526e2e45b89af5d8c03864a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142004eee22bb3b7dcb571b7cd8bfa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de73c51098b5b7a8d875cf44a6b7088327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535389aac4a656f483b44d27b487da3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff263b8ed7fddc821db015c4449554329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab533710430f4f9ecf42228d74d6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e09958bf86aaf7c94fcc728c843b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5110f1a6b0bdb03e7ced1e29a00e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23a50ba991e30b2dd35b9f9ba388d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bfce3169407140b3c42f379d6bd91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e63976236ae94eb214c129de5940335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b581f356ffbaa7e905d8ca674e98b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da45f0f366aabc54eff9bf5881250c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfdd076c423455605a0ed639e5cb03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ca55c8abaa466df4e02c74a1fb0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa12baa9c24a181111e2c97b8a809340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547de4e50008bee59810f3ba2b22c5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c4a240397c4d198d5c5eb66b8b03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6983bc4a73ab681eadf635783fd76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac236efd239c4ecfd03ae78b600d9e24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489c59244b2978c0e77c6e740a533c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcfd3573301b4c01d176e78acbcf8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1726ae7e1b3de165daf5b3ae8776f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68937ebe2f6820de9ac4449e0af49ad2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0a4b74a7bf31e4318805c1e6fa7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db996c71f997486f502fca904dfc91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b89dd6b08b759f3045609e6ef93cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93a2e552fb6ecf808b94a0971a925c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f6abc36eca0f0ce28f101ac31dac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0539b8d5a109349b6ab08188bee5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f08dff99922ba4ade12accae9627355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573da0343adf72f2737aef001705e2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32ab4a52578c4bcec1ffa5f662269357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76711d951ad2a92302c097dc8da5ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e4962505f0324e881b6af1a017e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a75dd713a90feab639921f108a2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a4f6efb734a35f6927283e4926bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53178f59f75b548ef02bf04ff761add362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec0b923d9dc7e4bd46def081569585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632298770162549df2cc0b3d9a7c847364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c9b8fbe3990aa0b17966fcfb345e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a7f2c6127578672d5c7e305a926d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb150387f8392b8ea33a9750d3275bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1fde2be09279e73ec92594d73b6b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc7c4dc9bb53be9e33bdf68508d9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ef852681d66f2e97c9f0e1738bf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86203799e4b5c163d4f517ce01735371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570970d2626432f6259bf78433237e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583aacf335ab4eebd685dc441966f2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966791628f18543f9722782ee24f1e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20dce198e329f06cf43daa5e6131f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3221200c728f7ba4f0428ebe9ecd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d9f44a22c4b63e83cf10e8527006377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff59863fddb69ab077ca2bdc81b193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805c84c8f9f97443370a6e53bd7bb69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457f67e9b2a98691ed5c1d3c3097ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03efafc29455a9b2bc75e0a1ebba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740146eeab1f67c348e855f81b1dbdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412230355d7292f96525d9b73ec64c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ae62fbc0d5c4e5108a395f52521d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13a51ea15b624f7334d6da1db5722385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac87b7536cdae4de7647ae143dcf55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a16462726b2ea2b206496f32424c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d524b437339131d1bb522ce714587c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e070dc59bd98dd796016f1c0b883f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191857fdedcf35f71fbd308a67494e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9d15e7529b7dd5abfbbb8bb86cf9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7c764563b5f806e5bcfd8b0ba6899392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2942028683963dac9d1db346a859c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d77b17ef4b2fbc862a56c65e2f354394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4356e3d0de2fb3bbffd6f080ae970b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b193294ffbb38e7078794c3e3d8b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b12ea6b97f36eff6a3ccdac932a165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad28a245c21578e61f8bdbac31ab7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46db81697d08de72f3ec3f22ba80a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9331e1713f87ea0d34217188e0f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598cf8d47fdd01d8c6c69712ceefdb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71add907e8edb28fc3ed3bb24e546402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6188a593965ea74286717f40a0b087403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7546b75a750a21aa059697ed0e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaab95347614cb6b7ebbeea6936d019405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57865dc6f90c98796c644d4df89ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f966d0fd515ef3abfdc1fb9a7c3de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017aa847fc9bdbedecde648cfe0933a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a273adc7f3f304aa554847f4ebaf79b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323325b58283e96324873146750bc2bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32da079c772dc63dc6962c33582f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973fd51a06b46d1ff8459da37848238412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa915252898053f19847205891bb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c852be243949fd63ead48e5d31582414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574a597076937eb69f89e3df8a3dfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4974adee57c58843475233f3162f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290b89af3d791033c0c0f8ddfcda87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ae5959cb8ae943e168890bd70d62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10fc003519f74f91962e4936cfd87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354ed0973b2f9916b0be2068bd84d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563acc50fce6ffcefbb5b1edf25016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b5ee5b7897e30823de74dd91229f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace0de44c74f1557ca355879fca5e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1106bdc084f3655b829c06fd983cdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b9ed57873ce7a6619a5c0f499ae0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1038e0fde29a7010e875da0cb6cb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b60ddbb9e31661ee75da19e871ba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b22c0a1c2b2b2347d451d676a89d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e73513d3c9646394c7a5066ed93fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d983d4496964c1dc737927bb04d150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472bc62e0943ce604fd5c73623bf0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc8c531b3ce24798fe9b50cb8c3d9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788ea64d71cbfc99f9e0e59f2f537d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6c7d34f5454fc109d0442cf42ff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992ba2b33566e60abf0de668becea6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a60c6306622ace1134449f5352bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e4fec716e92a1b1bd1bdb151ebab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b74870654d2ad8c32f6ee4780d120438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbb00f64789363af441b82cefb480c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f735c902a7b0db5b94ce3d986cac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78c27887cc54ca0e1eabbb99a97a5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d113bee6039de21b94776c35fbcbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949d98b865639239a27ee83f531ccde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e66758894903dfdb5c94cce74c9df6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749d61fdf1e89a824d37d51dc68af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35367628bc5e03c2b00a85de6b2b67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845372374bb8919927051c260973450447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b592ae48876070fb296e2495a7570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8599b4c39399ce50b10dca21aa8c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407903ffe5c8f138689fcd55eb9604450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce823a3068840e145d95b2927e2d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2bd2d5db70bfa158004ee282fb22c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37eb9c8ef39c12a45f46460df6243453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fdac0fda3d71a44ee653179d62e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849142433d9ba310f8aaa02c756758cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c89f91e4fc917ba8cce25e51520e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa2f48b3900f9c876f510e826be12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7964f38dce3371c63f8be9259d3e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79c04baf1538f764ec62d2f04acf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02879675061e982abccafc8870187ac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa07ae0de306c18ab3331e162b7494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ea543563fe6a1ba4ecbc6a17fccd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc185791c6c89eeb939c9ecccea1fc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f6e8f8f7f841fa7cf9ba97e35108464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a4c0e3cf7ae4247d2ff4267994c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d1fef9bec03fd493bb80cf52ed9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2353437bcf32870cf3b877ea09c098467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c8a04f4617c522dfc2a74214f519468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa802ff14cf99fdfd0c7a163f0222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944a31adf349a2de30a462c3717286470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95091e83f06e01ca45f12453878f9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa0721386e8b16aaeb4b52fa06ed4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6aefcbcfdc98dd60cf47c26bdf41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757cf91eccc0b2dfff5672415ecf28f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b80134de6b644eb5fcc9b1b45f96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767487fd5ae99bd5a9dcae9c0023e93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613583799abeb523e58cfed3b3ec92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220360dd01ee96ba54e23e90c140eb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d500e39d5ce95dfe2fbf25076116b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34262142419d3b2512ded3585bcb2c89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cae26e8d026c42967695a7efd844481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f88b516917be3deb395352a153fb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305223ed61ef044b77e0fa0fc84e2cf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec67de421804364f4013d05303d71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453452395686fcd2545839609feaed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d074328d018abf170ce1db31aa19335486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68e07ac67438d9b0c5c13735bc118487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3fa59bfeea218572a65691006f2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d26b733128d6944bf824b748d16f4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ddcd85e128e99656a4493c3e40170490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f488a00032d9d3186a538726d2a4f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e681ed9f84d6dffda8ef9946d1a5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaebe950b937ac35cb17feae83cdd97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd8998fb3f09bea4aa9df33f78c61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4b41cf8f0237c874a5a52e991d42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71822315d4feec51bbb3a64fa5e2b96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f1e0c317aa63ef0057704d18df7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb239bf6dc7defe4272964386ea0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f6d0e75f51b66518d39b1c71376b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a387e60d2f104d66698d6026154a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4594b74c181e20e47def756d2bde8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5084f185bb5ffad6dc3e81825db10e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa9d823d1bbc588d58a15cbd7b305503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31b29078a15ab738a92267e30b7aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175abf26ccacb6461063f5e2aa60cfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee5191bd4e3d65547edaa61037cd3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac7b955f52bb3fd062c9665a00c96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74628f385ee92ca3e604538c5ae6d054508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25d2fe7b613bde055dd3185d36ff28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886c62121766772b8c1139fb53ce55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745afa94f65ef15f01f3fb1eae07e188511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edf6ad38d7c87dbe1ce75a53e90f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a195123bb3a22c377466098cedaef8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5d715b8d254c1725755116a8faf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b857740a8c68193673d3f35c064e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86911ee72238d6783791b538d96168516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9792e44437311c26d17d940f8bccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38a2b7250953d31e5d76937ef0abd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9032183be9f5dfee154f367e2992252519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f60c6ea392b0e699e01711c63349f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1bc860ed2f0861afb7c554df7c715521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c03e8a3db744ead794289d538767c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1d594299b1ba8fc102a553d74ddc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d083e20535d4b10929a940ede517b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92588fac1bb32775e5317cec66840f2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59d1ad7b8f29d13377f9178c3002e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43cb034d581ec4f2ad000d47d27d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98224774cd1c0dd34dbe223cc5f1a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95c2e90b892e5880f7564de9960c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a087e7e82f44f55a5837b513a55c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434bff09f893223059e6184b0d81a5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c5612291d77621a7c18bbb8e23b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba7aa978424aae1c2d2be1361d53da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0618382c5f61e572eff612c043fda7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c705fc81c9f387922482450753ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b353f65bbe34c6bde7ef9d416f1a16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed521299531d010efe87abc25a115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb277fb23d0cdad668b9b59c80d63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f01c157c51dd34c545c8414e2e117539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b59ff740c9fe116182ba3770611f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ed10dc9d1f3c794a6a3f6f222772541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbb83e69f666a4bb9154b44f07418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf803da9d45fe4f5fe9eb2d8031f7b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f649be9e1a94e14f1b711ab5da3dc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f98a93245edbad374747d609d3d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d563b9263773ca81c23a1d006c0e39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670d0027c3bb78b09be7cf6c8ea2f99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81576caa93f77bf764a5a9e3469ff7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2abb0a7f833a4f39542525d2bf7eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adb23e85cc4c3130b13be8719469e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98a962a03c56d2a67ae1892e43d3d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada92c78e2ec99bee6ada2cd37dafc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c47d8904cd8dd33ab4a5e9f4212ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70d18a3f93776d9f1720e46d10577554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f5c519af503e1d0bcae282a35827555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a319fe7f434c9e8fa838a3552272c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e55eec070f556606a564abfa747e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d64a09096316aeb53c3592ad78257558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e1c73cbd89edcfa79d1da0a9b26d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d7e09d529df800542e14bfedf8ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f21a7e047468ddbf14b43e5f0335561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602966531afbf2a2c6162da926c8f46a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7f892bbffadc3914c3321437cf2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779c7c321dfbbb31d1a2dd34c7252e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99458da14b4391814e93f438075b910f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfefa17096eee1aa90008a88199850566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a69a337ce79885680624bd3e2c60ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e7e34579fdf50168dfd35da8bb457568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c3b8fea1bfc2e411a018dfce2599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392158d86034ff6ecf6ab3b49c85f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df8121fc44796d0210bed1431df47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4ec8a214071f681e696d405de929572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662bcceddbc2ec2d83bf2337c4f44f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc05bcbb6fc1cc5460f485ef1152b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d6b6e87e4bead7f854b8393046714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44730fbbeedbdea400136cb6970e61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e71641727e61dfcbdd8383b5f367577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0041966a8545c0469504567108b19e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2119b3e41d449087b49d6a0d877e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e5648bd2b42272659e9209a3ec3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebac16b93da036da488d850ce2f7a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055be63bb7ac40f718b1c77683be19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf380a640187be020f2b2ef7e2b8ddf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7679e197e4e8dedc2500ea240e407584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96c96a26219d7cf9f0b9b901025f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad04831caebc014542acdefce0038586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c13e365c54b15f2fcb8e22076720587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1aae6f357b815c840bae3ba60b6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5323b8175a8910e204d0b1fffd9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee025d36ea11c6271bc50c8f7c63561590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ed8ca303db88e41f6501dab7bdf2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752206404fee17b7814ec1c273b51af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b62bb44f4679ce56ff968bbc1846d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0047dc2a8ec8157a733c6b590183b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91bebd8f31d088976ea73ff4d1fada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f1267e51dbd7777c5f25ba246bf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef46b64734c0922596d19fb0b9fc21b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a06177af821d44e848907e461deb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015daf6fe5098632b7366a61bb52eed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4e9bfba2a6ba24dfcc8970b53b71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576ec631d49ba7293329dbfddb50e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba177d9fe17df1c87fa89b8dcfe9f74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947fd6fe806b83c4ad9e50d3dfb78a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce490d3c7da1c5edf7954ed07d82f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1a2b5ff3c447e0dd0d9bf0acc7eb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa06eaa54387d289b9ab624c135e71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb8ace47ba2b0633f70c38dd82176b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0d3491c6c5450c53b0455ff1b0255608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14162580544250ee9644857c926f48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4d6b336942558b11e46110ac1c4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7724658a44dc8cb24590effa8d7d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077133306e96e5fdc0a7224b4e0912612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e876574beb06aa6d784aacfeb970613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac95f6b51f5badb9b9e79ff53b9c42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e222f3115fbc9777d482f2306280615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ba38ce34c81f20282f1ea5a38e829616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052a9d0a1cfe4c34e324bbe3f29ea3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316da55e7e5cdda35f31682f968eab4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcab44b9c8267d2b38cd1e39dbdede619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754314289bdee9451bfdbf95699abc76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044c79353ffc7f5c0f364310c308c28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492c1ab6868ac77827e31fb7c9e3be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb85287672f5ece6e48d4f4208b69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae368c2451b3a4651fcf24467d5017624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027b4c15e5fe4edf658b45e7e8d5c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee63f112110681560e00075deecb7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14d16b46245d1fd608e4d988b9d20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e62d597787f93698bab2c5cfbb9b1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f7ab0b18d2e41e511984ca652242629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f39a45cbfd09442c7abb51cf41c31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08340f25b903582cf9e01e1b9a412911631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74723e15f7ea438c6294dba2ee4b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4095202b1d26f838bc05af74de0d759633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb2f867d4ff3fc665a7713b3e0464634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973d36f72042f5888002fa9ecc6092a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb465bfafa2b734f6d52852bc01155a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ea7689d7a4e25280f311837863312637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac814aaf3e0ff3cc2a68d617d77cc08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b256b4012618a6a6ba63d8e5d20ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a255afd3d80d04b172645b08af23d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7d6ffbea6a1d024b25ce1e72ef41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599e878b6d22f7eccd3a0d96f43ddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e65502c9bc8ab33ef60bd1261f3b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde87d7be734dfd04b06007bec8bdd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06ee36d57ed75ddec4bda28ec68a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d426d4f7fb2f6e9e2d2e9a7f23d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5aa9c78ac7e16ea4623a694bcf7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df88fe82e532231d06856ce6ee563648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae96e46a8f30069cf85c881dfa259dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795402302cf641b7a10f02195c9fa1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f94d0232be43cb99eaaba4ee1171c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f6ad2fd8cd1ffbe2cf88b540fb286652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c738e0c2dd25e676480266aef35d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec50deb75dca27d2b130921c078c9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e30ffdcb58a63a3ae62f76025c88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44d800f7289a63b2b04f3d9ab5819656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638488c819a8aabff1ef61d1845d8c96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8bf03304ceadc9a412e5786815248658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec256175f5db7f80d078e98539e352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52791ee487f935a081cbcc3e2d1e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1ae5e41b9403df2c842c7a50383c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a7f7c57bc9a6ae79c5407f78fde2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725bfa9f40feaf6fa2e24bdbead4463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f304282ec958b24294710baaecbf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b857b8751d5edde398c26d17b5ed1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c761489622fd9acf418e36010397b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080c85cb3607346589a999b2aa5e1ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647058b878037d53b0a3ee43faac4cc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0249fcb2fde2b5c5d94bf2d1afc10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b0d4a42ed94ad449da47d925a25a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc51d92fcaa66b641cadd02e09f11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4f913d5f1a1adbbdec798d3db257672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d1dde6bb24c8ad56a1ef455b3e4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa08c64a028cb4c20f353ad4aafc63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb8551605c389a8b0a74381b63bc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea969153550b1d081c6d6ef2fca5f8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6111714f096eb059851c15bb8d1f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257149b8f1bdbbf635920f2013ac17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4a7b458543a46091dff53ec4f771679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33da104d43b158c3b93b3a2c7db1e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d41f209b21a07215e9f56d13be745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e23e0d8d6c682785d54ec88bc89813682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601795c8c1b67cfad81573f02aa680d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1068b794667d167d4ef91e1172ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88ce58287aafac56e57c5d1db3fa0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74e838af782776719df08407db18b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c876bf407d3c231784d5b0e8c98d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92329d713e11b1b6c0c4a55d10a256688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494ead504ce8aa4b817c6523f22837a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb263ec0171b190ce655bb741003ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3d44fbbc8de1fe09fde74e041c2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583343b21b20746b36462a87e00f6ffe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f56b0f581de8840a818e4dae57008693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772acb4a9037830e5a1905cf0221f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb31bb5841e957e29f6f464934debb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806a3d84224a40dc18b6db8e8e42a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303a1b04ade9506729b1a62cc5f009697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6717ac10673b9bdbbde3b7da47c7fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5750f192db7c7e7e71cdfe6b199f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e6bf468268cc899b71c9ac882c3e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef53ee22faa04c86715fdd1178c167701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0727ef09887b8c5b8d46aa5ebe6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b0a555f5f68951d65a6bc5b04e3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d049d9b59a0e89557451081f2e2226704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ea4802f9e275a36a8099fe4142c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d7df79ab42fe512c4ea90ecdf628f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42a2ec109350fd002dc8ba8e176aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f32db36a860989f91949458f6149708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a06df53a0391475790c7656cf7b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbdce7d34e13a25750f1c3e657686f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d66f795b227d00a1539bfe3e55aeba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2eb56f3c3d8c8373c41f375b57aaf712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56b1323fe0ddddd8a6bedc20e11fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1ba8e0b027f3353918d665001e9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd84127674f752f140c040279b420c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64cfde700512d09ed62885d756ec24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447873cbf0a22d2dc9b4f5b38d68b515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f92e16d65ccb9fa260e887da05356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dffc9bab55a3c3b3533d4928f540d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3895dc48e312feeefd58d223abcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cf102a03f8f94efb8e455a01089f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f3405096c7563c468736b0ddeb50e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef692d2dfdc14389a6c8b37f21ebe88b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9722e929acb7f00e86b1780d81cfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fba03f9f45450caaa4339d4c1f2f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41a99ea7d24f82b2be61f617a4288114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09109f87a0c3be2805c0816a0257e1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118bd0d655d0a4038a79db5a2f368cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564478458d2952c6b07fef900803cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5bf33ee2ea4cafdf7f29cd2c0243d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e9988db383a7d7d2c4a5c0f397ba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc1b80807375173cb687e4845bbe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8da5d27a7f4b082af84aaad3ee9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d692e37f4b82507d4a9121e22cc33722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8eb582069ae8eccd5bfc42ac72b1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9557697e06e2a4e0c2b90e59bd6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75fa3b04b57cbf396c76f427d0b6e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f93a654627e68149e3c35086f5db326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0468bc3d9ba40fc9a82ff6e241cfa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a48825da007f5dd8fbaedabeee1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302a575de774a3e7fe717c14e26b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161dfd6f969f95413d87a6737ec0d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d29ea221b0a0b33fc6078b0447c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d439d7d1d259bf371b10d6effc5ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc5ad22e3ad641cbca8a6b937f72e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb8c0b1369e30426db93fcd748ca034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d5157d044e7a8204028265c1d35835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f3a794932541ee66a0d2edede691d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e53d18ab72b919abf4cdf5cd23f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629af9cc2c78f74ed5ab5e09c3891338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d65638ab9c6f9923c0c9d417d34cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a3668408c645aa082dedc9005d1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015c4c487f335d866eacf0b18f620741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d71fafbd2ecfc68d3250943c7305d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948463d1dc21f8534250913d8fda3f1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b40b01c86e3dc8ff5bcd6bcf077744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab416ec1ef731ddc17baedeed58d4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb80bda63d2ff9e1f047bbfcde6b0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f4753f589b9bec59098696c40ce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2418d4111e22391329073ec6f0968d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d734d4338dda930d34327d7b2b9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79edd23b37ffd59a5ecb8acfd53ec9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba04bf56aff7974a09c7a75bc5059c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ae3e9622aa5cbdb44ef38c525787b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02513f858c0970ee29debdb498c6eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167ff0c8b00416c8d22c9b99de67c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8d047412e177904ef4b59fa80798255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f1f664a06cf483c387700184d95056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391bc9076e00b571c6b388ec8d01d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f23b490dc8365ddd449967b574e1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b39ce82167bec20764645b0ac0c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54f314d2ddfe79609718834bc0eb1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a0489faa00a5c4bd97f30ac6dc5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d7f788b161cf28ca67cc5d447a1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6517dedf5dc01d409c3a900365f8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d642828b20b146d7aa88bf84631f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d383b18fc9571053e34a83f0e52f6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b0ad5ae04a491ae4aeeaaf276e6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178e9e4d6e8a2d387ca82083f79bfe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0ab066e9014f5671b00ae005bc4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef210f9bbc85ab3dba594e145c5e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6ff90d74df0242ac51a99486176c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba235e6ad94a84132a1f637be3b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9962da70f804cc4dcfc58aaa48c4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da933e2519b74fcef11944752d28c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3486f3f290f3f5cae10a61e23ac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47efa990df461ec58fa31a40caa6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5370b24704b062b23242c2ce271176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ecc8f2048ce1120ea0b2155520e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671a5ef58cc53bf810cd74a34c2ed778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6045ac3aea67b1a8282d5d19a5681679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ad811229cf08326f0ad472a575db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a701ea75bfa2ecd8b1115f0e8958681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c01b1d8cb04478de5ade3b49b082f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b719f4e2221c53e4122d7a31ed4ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f60b951bc604937bd66235c3002884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a4965c057e49634ca364fb3f975a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a587954b0d929ae7f715213aac4ba286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f7b0ff0b8707ced3e4bb2cd52aac087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c1ce59853399643401e60463ea57a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43a9bca192bede7129ea8ec93b4e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d94f7aa83e78e9a660ffc6c52368090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047c3a56789feab7adaead6b934210d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6682c8f6d41a4b9cad0fd9b18170f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5d4bb8fd18b99bde049a8dfe613f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16f5092bc8c550932eb2a9470b4f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9348e9feb9a533f63def9358a67a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1b57ab2a49afdb7ac2c55b905e5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf1baf71fba40d1a659f76afcf12d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c6521caf9705b062ff4fb7a8f1ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108847500d59725c5882c7830c8148e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49de4462b67462d69b93688f992d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e7647cecc5e863686594c91ed414101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22842a2ab84e314474c6ff0e8065fb23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5fdf82daf2f0b181ee00b7c26904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe98357d81a89a8ed7b92b383ade1c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e438390affb2774a2d8b841cf0da6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1a403cc2c56fc7f4511070f15ea0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc95312fbd2bc004b29b9edffc479a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6f7926fec9eb2c96b4731025bcef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494131167b22beaeb554b64e023f571109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb37ca86b5ea0bed9c9ec022eed5df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274034e7d87f87170eca6ed2dd368f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448cfcda8b9bb0078b8ae0b27129d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42e16b19e55adfabdd061a32704fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd171affde769dd54103b559ed341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15952a49dd8176b137968cf98363634b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d345cb497c2df061a6b39a8917468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6fd94b85c632e45a312a886dbec59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41433f5926ed972b88fd1656bf729db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2203bffcb804c8b13d33346e6c880119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58b3db549c6be234ed0b7a5e4f4f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa20d25ae24ef8f9017a02ff570206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083e48a3f4481b4e016ccb2ff50b94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924732119619899a4242fb83d8002d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087169e20abc12d29a04275eeea8672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df6084887656096cac894f1efe2ecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4459918d0febcda67b6dfff2d8463126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50cfd6b6a104f4242b412b4cc3082e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed434e620f456a56ac358c237b25ea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2920b350af868f0dd4ad168dc332a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffca7ce7b1b7beae3562eff077a83b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a33cea669e17eb1b2b2a24d66a3ec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe85b6df9134bd4fdb24d1fa8e3dd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a858e8ba5e48a55b63990620f25d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc5b695cbeb44aee0a635039f1b583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6cfd975abe5916e99e91663fd8ae3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3019f213283a4cd9b3fa962d65239136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03174dcfa1105fcb409dd23683aa18c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb23ddd8b64f99acaff74214c892c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b0367d5ab6faa81eaf9e4055ff437139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86396ddbebc00fab79204431c44e52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62e17f85255e602a012fbea475b09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3c3135151a79aadaf62af8e46d92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6455df17d8204223cdd733b93b4166143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a99fa564017d0621c6fb95bf0eab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73768ce6c242e37b17295fcb029e47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba964ce1168cc4d6ac8f3830fdb892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136472e2fa72d37ee3c9f54370ad9ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40eedc034c02ec9ac0dbe5ac0ce26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156ba7d23a1984cf1a6a8f716f5072149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd7b13ffb35c5cbf9a3a4c2fb7ffd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f5303ebd3037c4701c6987425d1ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777a980bc94d80f2dd862e73c6ebeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4345c4887e9045c126c211600cb6b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de7d08d0fbcb0edcca660e1cadea3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da2d894da3d6539427d6262db3128f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5a837609457564c12132069d8f3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65599b48ec20030ac66d02e8c91cef7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdd7413ae5e6ce4a0e614243ce995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299712916e5b5056438f15b8a9aaa385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334418b7c45b13292335c67fe7ffb46c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd618317626b5b3e6bb6de4f8f7c37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748652170064cd924e01b044195bc499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e5e117f3ea8597e53f85fe25b255163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac6332a581f3091abc38eb05cebac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb608f53e4aa18a3d2f1ebbcf4244b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f028cdfe7e5e4cd4bc32f3bc7b9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe70f8b7a12c1b5ee10a0485c0e9da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936e58621ee9073aba3daff8e8a401168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615666b5729cc30ef7417db6bf1a2250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a463d64ebef3a916d7705d0d7d64f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398110dec7e61e1b1684f77edae26f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309985c143a0155a91f8b65ef8ad04d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1d7ddd6a5493803750ae40a21dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee93209f1c7f70064559bdb343bdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ddcc23f90ca634216f8569b8f4c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c858add28bf1b2a3d262222eae065ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e400cf8416578a6e6a2fc97d11a03c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434075708a1197621ddb675338e63105178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f94a594eceb146801218d99d13ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4e28cfbd8c60e9fc885e8f7aaa2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e3d9da0eb228195dfbd14fae0f0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54ae7c6e736cb20befcf3da1bb52c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d455457efca0c2ed4f43b8e88db2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83a20bddd79d7e040cc6f167a39dfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3dae1515e301898486b5f4a5997d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e1a4ab0dc4dfe7418b7c260a9d69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6403847693e925b63105949a81afdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7499459247ce9c0b0d87bc81fb28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17051d5bec01de923671c42c848278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09e0a4c838dc470866c76f66b6177190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90baea42db619eb39cd69eb0340677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ef10c36ad9f7488ea714c76e6e43a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7c4aa4ecb6c5794623a5a3ba55366193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace27144ea0b9b7d4826ccd04d133d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130e3e1b16a21ff91d4eecb97ac77a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e455800c71b663987026dee89f28ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0943a534b74247b692e4f7ceb481bde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e4d404dd73ae73b0e210930151c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a7c715dc7d9db673e62c58ffe59a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7871c478b25fd5dcbbf6c6bbbad8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6401c484fe3665ecb30a16f52c4c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522fd6132740d18577d1a221c1c6797202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c93f553ee44c46ffaf343bc20344203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f19e94601e3b83a65cc37b813e9300204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3708c1ea64cc4a18d193ff05e8e4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf961fa49a25448aba72a3af3b3d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f63bdc4dbb8d69db07077a4f9ccd4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa96e93b0b0c65f4b9d3287059a56e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f097e134464477ffeb870035484bfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4bf0a688cc3c989325d54928eebcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24261e5ae9c12fe21fdd13471ae87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea7d9e5bea1fbd5f9ce1ca9f21f99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a477a4499a8622c9e61d6ba56b76a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96743bfdf5f9e33e40cfdf09d1e5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c63cc0f351d4dd40e86dfb811a7da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622153ed2159e85bc0bc1327d2b4c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e31ac47aaf8548f046ba756fdaa03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d025f2474b3cd233d44bab93938884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7e4e78b5c3a531ae0b92a045e2db3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c27002a4f9a1a017a7f3ea17cb62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be237ab3febb2c09d7a43bbe9d118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75ba63f43a32b4529799f43d2560d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfdf11c417e82e4909a8f2507ff895223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b3cb7ce9ef0d783bcc365694c071224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fef369748d0659b3362c51166ae31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebc44eef5a0637ec284b79f296200226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727207daf2c6a5788b954068be68e710227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6161781a7601cfacedae5f0ab391ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a12bd2433bce7d1cf2a94083428c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d53e2a075900e91ae3c87e0c12d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f6a84fbab5f8cea5a765653fec31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a0e068a789e9c53a5943d80eba05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0e3fc2f8994b0f533caacb4c27dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011769a75161aabf4ce9c484ece2b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ee75e8398aedc287cc5b8ae38ba9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ba347a233abb8cb17f417c91fda8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02177d75ed15e5bce13068aacb1569b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0950a4c632d5b892d54e91daf60310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7e8a920dab1d161ad8d1fef181c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ff8a2f548287317b0114067995ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a108ed1acf422af8a10bec8f018fff9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f1ef0f2483413679366190d3ef678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618887e950381ea821ca91b64fea68f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6190d8dd8bfb30d4c0a6eefa2f95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c082d0c25affac1cad5a9ee9c2a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83ff66e4e9994dbb96113c406804c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8664e5b58c1822b317ee0a568a18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2718f05d1432ca71694b619327e332248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae983eea15aae01f2c87f1b0d91770249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0868abbcc64091798dd7cf096029250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4a7df141895a014cd96899a477f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee51e67dcab81df588aa888b0729477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8a1103dc5a8ede6986e8d837ec6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdc376fbd7830ba7fbf6ccca6639ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408df530b24c9c657c494a9e5906f9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8277c41fe541dba1e1920265693e0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8408fec56398a691457859241ff402257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312feb4e00236537d821adc20681e2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20aca9432cd8ad352490925fd83bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917ebf4ee6e6e8511231afe9468781260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df9daae5f33a489cd49e6ed86bc16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f690a6a26fb304a27767e783060e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7206c26c8297a4347529aff3e2d3af3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2facf0e62b2d594913529496e877d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1a589d9a08928cd29e38dbccad0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd523b354de02b308b919c8d42a8b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea0ec5051d9d20a8ad58a5265897d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d07a2be6ec49353f34596778f16084268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56011d7b87911212b0834e51ccc817269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314be00e697b4d6a08440fe17ff0a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552396aef7d0f2228be7a8910629d321271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad51ad5cc22e6c24861851228ef571272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e25070ca1473f3d059b6aeeae32a90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd57d642a8edc45ed83785a170928274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e315fc8a932eb81751c9e314cc61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5982764320aeb4f8b31932a77dec0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461ac03265a267b4f4f03ccc50377c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28efd9d0c1c05dcbcec6f52c1e51cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a42d0fed195151e166b1af47e9d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1eaf2311c2f2b90311c012ea0725280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd76b14d874175435f0bce05e42526281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896cae67dab9212fe893f18870c71f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b82414eba8a4ef911db343df5afe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b72fc68bf597d408fb0fe95b31a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43560e6081ec5b989091c534568e8b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7286a474aa28ce9024f52aa9396782286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a453e0d07791b0d5fc36e86bb412c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f50fcc326fffe9f811fa92a7e122288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a34cae7fc590c022431a24158b9f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332fa401f2c4698ee158186ebd9b1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e086c7497fd99dd50f96b0faafd5571291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32475dca44fb596f94536f583845ba3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6f2b1d08d63d5c3ed17007aab2d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e94218331f7aedab695483a8829c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5324231160bef0fb0084e85d92107d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a6f31b4fedde827767a48e9713ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b37699b7c9a95dacdcd645484cf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3fe0efc64d959da4cdf969a1f167298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a605442cc21c6e44f46a0818b9b2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416348b9f0a0ec1ebbb8e0f8a1cc468300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b75e9084af02a6602815fc8c3f3695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676412c0a39da9091dfcba24c2a93e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07310cfba28715276b898fc5da6b0aa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5c41e4a16756b7201d6ecf2d8775d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa67d7b87e7e5a2fbdf125b3185fdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500659730e354606568fb0d4117319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426e1ba4514f6d4a535814e7fef7175307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11dd96648a3200e920390ba9b05d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c1a618325676091c1753898a39ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531842192fbaf2ce5a215d4f8c9af4c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698473e36d55aa19e6205b8b937620de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac49d2fef4ff7bc4cd44eeb7e41265f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92169705996b07515a7fdced9c2f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fa2d9658524a9843378ace50b905314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c67007ff205046c311219588fcbe67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a174331f1f80c5a250d4c65c5d89a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325b993831c39882ecb6bb4d4c8cb7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc8593ddd5fef8dba48ee971dd23a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bb0563b204c24c1f215391a4c715d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf42b8290e8ba1e755e68ad9f0808320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0530caab6a4bcf373a6d1fb9599cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8feeb3f2689d594d229fb2e39d179e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6876536c298fb0f7ce3e19d85d3f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b4fb8bcd2cc91c1a2f99f1a77a6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6dadfe22df2e5c16fded71cd8765f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fcde76ba759d83db30f7308aa1b12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c3257d7fc096976363cc42e12ca0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef18978458841ecb8a4b5968ebd8dbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477986648198ac2d2e3378f1a1cff7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87f08d02cf5908f590c11b0ecec9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7f64d5a392a08bd4a980962387e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddada15d8b93609829f6c1e0f641cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a7d60efaabbec011dbd95c2e5ef6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a966351c1afc3865774aa512400257334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d618f4b7a3e1eca82065785ca5365335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c3212afb5c9217d2ccef390582e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa1ba38d2ac3265319e6c6db1e226337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8b6f7907940392da3c4e839838fa8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a9b1e7650654ae03ddf5567d4c3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d7b68c91c2cd99ba7568f4ae0c85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd42c6c4a56ffad5d066cbd89db16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091387c0c8ebbb55e00ae83b3c3a2762342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123837bae9a2a1a8583fd84a028b2169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068f482eea6ed42022a5a3e00cb7b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc678707c99fa8abcfcc3002baa11b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c50d41e77b81bafeecfed0beca2a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c979be844214953356ef6421a8b01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed410bf238b31f77ea84d81ea6f5c8a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787b4278291eeea6eb306bf81bf4d5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdaa8bcaf06c623e5cc6f04adf9189350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97bf4f98387468d9bead43da1a6a4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce261dc4ce0a6c0bd7fa0d40c4a46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4787527021cdd38b7003a75ad3d7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a747ebd178dda586950ce86db1ff41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ede012686358a7f7aaa30451ac6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39cb3a1dc49c4539a90ac3d3457a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2db2cd418fadabfd1028c212b554d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b897caa05b319a0e0fda2708cb2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b459177220e30a4fea39cc3864a3c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb84c0f5f3f30e1fa13a393b89456a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e676b89c437fad66dfda9632d2eb02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c41954dc92063de1eeda6f5858556362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ea0f7090a64756efb90e95ad9f85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3349a628547248782b56a133f449f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93bcdd6922df7af0d8238cb2253f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d88c823072ce57dfc0b7e021583b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5470105b4a12a6e8b109f2e4c754367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac78e7422ca4522a0615cf6556f41b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2b01c49911dd0df6b53f4818ea25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92db7d6abc118211bd90f97b67f40d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce03215d758d895d106492288c9a65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67d0eaa9aa91218e596f2e729abef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d6bab9a687ba1fb8963b5c975c02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a2e81ca3f41a1207ee679af9eb34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2ba1b5682752e0ae5d68edd204b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8ef01721dc981cca808e6e6d38026376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80c7e7d20cde97b1394d2e9fc0eee9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147a02b14047f20fcff918acc01d63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dee8575c5bdcdd89c736f3dfdefb62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceba02365ee7dd2c42ca73fb0d2d2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6273c824d617abd9dcc0261a375c8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf67980ed20f347100f09a1dcebb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776174aca9395d7d42207bf5f25a5f21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335c9042c7760d6081a72feece8aab0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79229bf236a0ac392380cef93c59c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4675c725e6a191941b43f669680862386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d99ba16fd6704e4898f467633677387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7ebbeeb47a3c998b17e4f17eab9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88f1590c72ceebbea9b80304220fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb1e0ad1ab4771898c39e1dce7c93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f361079bc7ffb37831428b515f96c85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a006fcc3cd97f18c2c16f9468e1f24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca096b2d7d6504336ac4fdf00cbb2c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbedb58819fd262395af19fa431d78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691f3935dfd211a1e450c6d7a25c93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771433d2b8ea4b5b8d52fe3a693bb4fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af0cd1d85a0dd6f9734dcda436b43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61499a4c8ca6deb5a3b7950a871c72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9bfa27f3957fe80420a462a20ba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bef5e82dfcca86c0e056f247a9cb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702c5f8abbfe7b6efecda5e9b7f418401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b3062684ff6d3f39dabc417ee584402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb89c87c6813870c9d8c7c3498d88c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33885d4c165d65158705e073034e28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d006b7b445f7131736cb3b74d4df2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a2c5b861c15880e09303258486d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0417ad24955f1ad1b679a24893fadf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67346f7233270a282a060e547cbbb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233b8e7f3918b16107bff1cc11ea04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5b594bcbd87d8517004c74c0201a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9da756f2f1e7da39b482913fe97e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88b64afce072542fba26c8d37f695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c7e86d73c4eb1e70bf4adda5010fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bcd055f0882f2bfbac64daefdc149414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c8e415860d536c4eab8984d137bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31223d6e34e33bb2b90bd92693ad8bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea46930030a49db32200105dd18768417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f35a4492c9c23b6492e3aeff3f2e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d96ecfc186361f1ed5184337a3be5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0dc4fc63a5961e518cb632058cc1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e7ed3dda324ee14c82c52f0bd557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f0307d3768065545eb053ec7752c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8a49ac7e1252ead6a49fddf1f318423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe21b6168989eb974b4faf63336adb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008fe740e78b399b71e683078c58b8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6bb2ee9158867a77661aff2275e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260c9baa301753cf6279ee3520edd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d6615d3bbd140cd40d3612e2e443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21545bae40e544330a6a9e3d2b5a7b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee18a92e66f881dc6095177f1b7db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719996a45afc1f4c1401084f3f41d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f053944898c477c78f94cad83bde3b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf24bc82b374b952ba03d1ab6ed80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4452855d81103b4ed65c37f60f9ec19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2e574226d25d6fa7e6e6f3a18b6a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377124c5c14d14075b361bfebcc91f7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac410ba220525e1bd1ff3907fc35b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f7f52c1212060036d6b61dd6d55c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fbbe0aa87a597efbc577b0c704951439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb1c10cfcef7398c69d4303c6646a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c72dd522b5d7415c010e252f50072441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c67368901a52cd99a9155a554d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f977798cff78ddf06a45e562762e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097f600bbf3db598046a2b5cc28d98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a32c87770edcc313036a7cecedda24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8405f84726ca8d7188f0af4b2786446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56468eb2bb5dae5bc3c7ff03f41ecc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60fa5e0d664442dc25b952d65d098448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744203af3f26da8b8cb2190f620f5c89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d02d356a007850a49edd186396949450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301634f67780efa2afab59ff106ea13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409628b9ab657d1421ae9e9efee0a226452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24327d0fa27fa1f998cb8b71cd72aea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000d1fc9445fc943c85db97878e941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627409ffab7b8c3166c7ba6a6d21a03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aaf8e24cf83ae98541a6fc7a8ce5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb86622c3f28384989556880f23662457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b749cfff1ae7cbe8e11ad2457da65e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712815d90bca5a58e119704ab34bbbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e8ceca393a441dfa541e62eff299f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0b33c016685ebca28f1bc45251d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b904251b5989562acade1ed9aacbf60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dac14be0a573da3040c5118b86979463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0acf9f03986202942a2dc56982a4ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc208ff482c388709f365fe7fb5aa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb57d78dc717c5f53dc7f41f09134e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d9e2d328eea7f0a2916f92457ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124effa0d8c7ccf2e4eb02ccca78303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93e57b456a9d6b2c949e504f0e057c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c380a8a8ed0aad0f4ee8a729830637470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8eed7adbd1792cab9725715d887cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254e5ba94d24929eb9132c9e444eaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b143bf0a7a6c99401749939cdee0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925f7e6ae71e1ea81de3559516125a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd81f0f16a3230ed9b15cd23b9baf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f772441f1b5b68bf7b6f9d6ea8e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e60a4425a3795cae6ed391b222db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b199d9dcaa011b5dcf58aa1432aff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aa395b34d6465b0e01e252432983c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef805184093055f029dc8c944bb89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26474084ea4268d7b0a5a5cc12aea5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56957fc040b1a182c5457061afd16107482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a6d002d1e585b8a825b94d75fe694483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424c1ae08f9d3e76fbbef08ff07a2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d39a76f14a629889cc8013d0bbdf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ffdd349875bcb3ac60ed7c6d5ac4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97022579faa1f6e0103215bd29b0f8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8451262acb546a51528367d316937488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229c38e5e58b4d7cd7335a323092ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593e5c91859e8f5c73477fe557a0eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113fe6e78ec17ce3e5fff4cfd9355f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500172a0b49c8e5bea7010c4d36721492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e786eca9206ec0a5d7b8ea2038baf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83a82c06ce68f6587f020c23a43e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6232d123b30429e6d4a3fd06b47edc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339a147cc7394ac33a3a07842d0115496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000791db6cf7997265973fd2695aea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc1a144c1cd9932f28975b87f6da4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658397d09a1c9ba30e7f612c21de75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cdffdabcc05ec903843c49c13e96a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46e106c62dd9240f37b5ac6c0ed3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b38c48924f9e943114eefa1d3fb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310c4af370874cbec6e589a61a58ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620a2c5736b649f5ec086161e6dba10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9347a58fb15921607811360235db3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d7fa1fc099d511a064aa5b237c6d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67671b2f8b88ad78ace54dbae1881e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e94e259497b021ef7f95d3e6bf791508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fab8c5dbc91c035b318339dbca30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e02d228bba0211773434deaf3ccbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e3e63f82ee1ea80f0c6dd6fb947d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d9f66b7252798427d78d7e8994b01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527838dc466a763d17235c97bda26863513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4abf057d598ed74f19e9c8a261af4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8810ddf1a2e7395429bb53f95baf2dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d76451683f3710c851bdce44524d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039706210cff6733f0444a57af0f781c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0c645cda8b64f1004752c9171ecac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105baaa49fa1985fe75c0d16289eff2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c0a08dfae0abee3469632b3301bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1cc8a20fa47e160ce9c09007d5e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0ced75e6a4fbbf7afc18671efaca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf06e87042135850673119d977e0f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53ff109d6ac56e8b61c7cdf3f9391524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bef5bf5fcd0220f4ed22921f3ee591525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88de2fd9e9351a12f529af0c202acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab869f31f8ff7c24365b97e1a4778527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ea98cad3c80ea3d36258f0098a27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cfdee56c2e3d2ee93fb8e23aea26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241cec7be9bb96adb0ecf606d19394c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe428d33f2aef7478148033fd53967b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1424fa7634288630f404a5be6a10a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd656f58c75765933f94abfaa13e9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3dee694fc3561380d06c40b3448b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36c12e3da715195490985c63d9c71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd1b4e500d8d634165f1d10c413759536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709401295fcb24545c604f0d1d5d084a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc745a2cf7af9036ea6911b69cb848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab6b6832dae84b172539846156bd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1e795e0d1e09e0f78945f7afb089540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f46f170859b44fbd482f5831e5624541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc3251621754011fd15051296a231542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8035003d876d0a8f0102c1623a43b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c21a651d116f233c185c1200b5c943544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea95336333acdad2fbfeea38337f54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef65b8e82169178c73f31c8be44fdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d13c0e8c836786f9b8fc0f0fc431547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2bdd776fdf063934fdb875fbd5730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ed0284aaa26615e2254ae95021d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c8fb54b69581d19664df6ef0d56e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56ba874e9745163d8659bd0b9efc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a5ed9b59b62239b413203d12e1a79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1c342d2aab37d005291a88663810f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef8e4b22d14d82b0e91fd69b1a369e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8237245ef92c1c3742df50adaa2945555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c3ea4104d00a3f15676d9d8a42bee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6145c228a8ea55dfc72b52683e51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cee0bc33eef8b5aea09c07fe8e423558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2a89836fc43dcd5067a9b3c63124559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a019ac6c73006a75d7ce078ce9aa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1119bc432d2585b0fdf625fc4e2dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0d689ba0ea7acc163c0e14b1a42fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb542ab004d4161fbf0f8447c81df7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4963c567cc5b4dac46f3fd616f80dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b345f7f32210e694329a1475849d52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f5134a2bead0c6008341e32b921f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36543b1d6a8f5ad8d8d00847a74026bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1c1b9ad90356127cc7ecb1ec7d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3832b98ed349cbdb1da812c65de4aff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e45c61839817de15b46df3e7fc76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3babb2ea917adf7f4a480986a206a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa619d9bfba07d11d28127cbc9b70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3697a6a8d9127795b62f405262481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed69efff219fb1fcbb36c0be59ee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436250eae07c639ee8d78790ed4e777575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb21a87cd7cfecdf9cd795d02446ad6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15362c0556ff0bbe77d35826d18950577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959aed183161b0eff6f6c962306aca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c0e10adde808d2994527bde0f56c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487f338381025c270c253f87d2152b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e00b6f762efa89983080646ab900581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0345eb93a4ba45d1774430f863a632582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4d557f119d89008aa0de835657b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb432e14b2740768ebb0b6e853988584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587f883a2caa43203c3be6e4eb8610585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917e0b4733c7952bfeacdf7108e869586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb82c0e90b917b193a69c537f00ad1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8bc9f8e4746aab1ebc4c74f770d7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e166ad599a2e6f1ddfb2134e04e5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd35be4a37671210128e22f5c43cf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3952b09a19fe47a13c7c46e324ec4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c1e3a7be44dbbb7a7ea125f897d87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6f7c9882a254a6021422947f8e47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759288c3f880771582585be667756d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c0e841e19611dd7998423e4572843595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f924a477b561a74539115bb2a26c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3cc6dcaaa231bcccbb73cb8ae436597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691901e1e568a974596df7dca1160b5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f13f148fa7b811a0ca1b5a217cc29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c920bb0b5519f80ed3e8229c620c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206400f477a8472ed42e38b255d051601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cf33ad013700f8426e776ae514653602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f37795663cf407f559b8653fe6e6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8127f13a9dcb4690eb32e858e515d41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1697a096d6769ee97cd12c004593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a8ce78b3bb8fefb1ef9155528da8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f9bb226c9a8670fea52670a6e443607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f813209f0ba1bfbbd1ec61018a4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9750c9c21617243018fbca33281522609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84976b70a04de3907fc714489c051a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cde1b8057fffb9227968712a9d3c7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810bc2a9c57bcd7d66780b635a379f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbdaec7bfea54d09276b6609bf0453613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375130053b3ba72b809353526dc841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177ef0ee337254056513b270606146615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63edbea4a8cc81c469a450a3c20cbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14b47d70538af230dbaddc2ca252b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303a1aad4dcc6c50145933fe129a4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718145beaf9953dbecfaa50db948ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846531235bafcead556330fa62b3c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac6151997be958b0c82aa96e40bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994a57f43806cebdb8b66cd139c00f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4bfa543da46877b1e1dfac241ea77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235f32513adf7b6c2d23b730f8c7e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c60ec9cedd86d29f35ba03a130009625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6eaa122d16598a1fbbcf892598a13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f50f83347c576c7ffca777779b60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d48d9520ca9fc52fd1c5a3c75152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db9e377e4b8f365782cb41c8d7a683629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094d52d7d65ec7cea12f8df9e3512e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e8e4ad6ef18c722e0b0be40261b12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beddcd46e487b903276ac45d09b8b57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936f61eddcca547000f59118255f5bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30acdf66b8a5d31ab3e4bda0230b16a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b773a5b2f3990807b8ce63d6d0cf4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d44113a7aeade17bf5362b864b21d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf4bbeea4764aafab58284fd26885637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28de334db07db012bd89056383c287638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5553b254a5bb6cb183e0e91d6e4360b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e804555220e979e5336652ef309859640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143fb57c8ad0235221eeff27e2ccb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec96d825118fe92677e4521c7c1bcba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c86304907f4b084645e3363b3555643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746177026fb18a4a60dd098df1c4763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49be005f48da1a9f8edd5ff3619ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3597c8282232645816420c19785418646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9bb36b59ef8532e706cbe3865b88e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f363fa69e8bac5eb69f996753f6710648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400861ad9c1562531ce30e2e21c23b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4ea93417457060704c7483dda68a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92780a0111c583459391eddd5693b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685742d897ca5978c88a4dd151e42fb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9711c35c19899aa00d1b2851054fd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf92d5a808fac82fdee834984bc891654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46f30c60f87ddd19c6ff8e33c49dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5cfa4056c38572ccb9bb72d2bc002656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a45e592d54aaaf69ad3df1a566f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d412a2e34fb5e1bbf6d8192d5986658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d734ae2b8e1df5ad48185d76b2eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded26b9f12368aed8a9abf9f4e3e18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796fce3437d249986b0f90fbfa1130661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc43dc87e6aae60419171e42352bd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d917f1d027c7b2fe730118d901b5f34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be0bc23447b4f4d89df290ccf14f66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ef4c3d9891f597ae6f50e5821a8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d9fe01412e15074efabb5d9f0e6c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a2afedf4b02a24a33726a9a16ab8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3d4985f680f53e980107b32a70d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37acf5054f720fd41ddcb77dc90d30d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5d58e3d8dd939e2d0435a50e59d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb8e58809796806d7faa9ac96c0fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c357aaca6a0058adb1b7ba2c65b86d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13993fb4f10f0181a28c9b39001db107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f592c91da47ecfc8a71d6bcc36e0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a1df3d2181a34fa85f3fc08249cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd773c246b64bd7c8142f5b8935627f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643d4884a52423ea347ab0f4002be3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a1f950ce6a9599b901af82bfd0ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68894d747c4b78d270db01ea51e44a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11367608d0ed89d8f20ebe0e515705680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>