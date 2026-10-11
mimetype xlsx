--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea36ef3c72e28ad5e236a5e73c4f071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc79841782b3414864fc4319c668d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff911ebf8b91d40af31a868563b17e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59f37a9ea222b839191b9fa5b0be9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c98e33e6113f46e91b277567bb33e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b079c57abcdcf0a7f5d6adb9e654e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd5ec292cf272c67d23816881065047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aea89004d5e7fc8f730683484c2ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc893159a5dba08dd9855231279a8ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5513b1d57c05c8422496bcc813e8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4c6826fe2369ab7b66ecf800bb81811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1372ef0617318b1fb915055e14d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e92ea61d2935e001fc8013737f1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651fd251baa110ebfe1507ac203a03514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85b05b6b90a8c952da5b8eb06693bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bc4b0d6d06da41092987cc0f3ec3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ad449dc3eaa782ab8fa7e9ee71aa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ef15dfb5a1b9dee1bf5e09ab50bec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7cdf259205aff93cc3a5cbf1066919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d660ac54d33d690930fb793d989af2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840ffab2a22f21648e490566fd2abc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370912cb397fb9bdb92840fb3f95f5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad07350b4f3baa60242f022c89e9b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c89d713b9c91ef45ec231f602ea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148171b311e64907356ee5a2a2541d1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bbfbe8accd3972804917f28cf7f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7153fc1ade9c73229b53fd19f770b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2b83e3fd9aa5a2d87df3e38058cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f6c656f67a12f4826356cb103cbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad415b80cfe9fe9f32b063a3cc4a0ece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b0d9eb41a2d6324c9e066be1ba8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96628784aff468b11c3f75b09fec59ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09b58cbbc1a18151f2551be35a54f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977f7fef8543048950c8ec1f8d36f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ce7269554b8c79350df0d533d1d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7823ac7850013e288cdba3172689d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d25afbb408a31852ac4b0f912c93937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff3f33be154641df480dadc33abc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016475a762133417612807ee9ae75339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc50a5686c0beb19f60c5ea6df49640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945694b3a21cb5f74b01cbbbb856cc1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fc346b9dade3094694e2242433cdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f307bb02921b72808c620f95c6edd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff68e1edd3963590bb16ccbc24d0c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d263b2109cf2bbac8123f993db2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a4e1ce03b24470a82a51e8032942c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc345585e719ea64f6dd7db04e607ead47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa7998ef0f7340c956d54c6d0a85248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e61370cf5aad31cc05e36630afac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3e5f502b2634c300c0753376237e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475f0a02944b874f1b5d0805cfc76251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcb84e082a33913f25241c6650ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aafa206fab53d4a02a9032ada7fb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c318864c333108828f77ca3f6a8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122324d7168c752e1348ff655157564f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f513624f718b9ccee868384f720ae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77580a24f498bd22697ef5d2b90bc6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474c42a5e17f59f1c9a2d30ffea03c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf6ceb50b711459dc631e6706331159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157ca80d52de12e5b7ce1f66ae0e3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8780ed4322a1e7cae389849db562961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1310b48f919dec05fe4c2ea5b806bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f326cb8e18f369dc05af5e629dbc6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cfa9f3c5ac5b4ee822bc85182ddd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5aa25ef17a0105c543e35c2cb18d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696fd4647efed5f81c25c8d09d16de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e66b3234cee8f0e90fc8ee79f6799b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9e2fac8bb3db15433bb4e0fa930768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c0be38c2122f126b0946ae81d92669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd928493e44a1461f7924ac1c29c76470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa20bf89887ec98bfa342bb814b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d97b71b896b0a2c92eeb28f44b30e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e290f66eae949422adb85e64c8ae473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc927a45a010d87d39e52629511a87774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2c148ba2543ead062fadd5dd99cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27e506db88c729eb7ccfbf57db65076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5629868f2aa320a83235b124ebdebd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876185a27cde97bdd7de683e3a6d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7fb1eea53cde796cff24f196b4e6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a11b060c9c9c1143bd6cb3b362cd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01458cb217bd284ab4cc64695189b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961879b84e13af0bf2896675062d1c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374c8e88fd8b55b957b2a38a9a0a1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099ea06fa78cee359dcdb36ff16cbb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a16f53351b1978821dad384ba42d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969acd508fcf8311a4fa546534f29886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf31cc4e50ffdd4ceae845a5bdc69a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387947dc2c5dea3bda1f104ed2025d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b990d7bad3567377f069f4346ffede89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8f2fa951d2cddfcf8f074be2021890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b537ae4e97ad328847ccc557ccc83e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882028ebe0180fe40d1377dbc91256b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556325bde9589964173d5ad2fe184c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e62410839bbe622fb34d6f6f2ec394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d04cd8752024689eaff2a1175525995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac2d534f39c6339f792045d64a1a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe0d3ec130798d03754e7108f9dc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c4907d16765af03246803a4924b6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b36e0c196ab1ee476e54832f99b9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d59dfd7fdcfcd78c4c23b6387191a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4c1ef7e26de2f2d51610b24b8ab23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa72aad92cbba9c5d3dcb9e35dfebb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd8f28cf59bf9fdc9e6e964508432103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830ac2bc28bac8d68e8b92215af3b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc20463432374778b7c4c871caa15f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c40c2ecab6ed8b9afce1f217dd3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472a9d12f5a83f0b365c4111dc59a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8259dbcb6f00d9c6b47847884798e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f54d875a016e4766760037927daf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a4fc64fdbcc005afb73659c8c8f0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a596838b037410c087603d6e1414111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d0a19d486503cc47cc36ab0a963d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f48c0070edfbf541bec7c4ea69459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9a7731c48378f1f7fdde8ef8eb5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6ffc5ee6f76ac214b013a262a055115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f38382297bd6760aed0a472a75f54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea602b53776490d3f51fd2dd14598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad85ba6d20720125204fd8b97153b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e9b97185e50db48cf7cbb207095f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc0ad25d2d9a40eed7e50d9e8c4fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc30754f1eef17e8509fde05c2bbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb8cb9a5b9fa883977a42be17aed5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b9b81bee13553ed4268b646198e29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7366943607987fecabeec55bdcb217124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35750e3702390ad098475c7bb08f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d77c4e7b44b3a38102f8a8aee718c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c6b4fd8c8d97dd0084eed8601adbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba645f04ced85528403352636558422128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ffc7a654cb60f93af1dd58536a97b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3c013255f4b4bf71d54a2b93ba42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e99786270a367c467873782b79fe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c50395a468fd382a1e2211f65240132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46913edd240c63fe13fbe9fb09f0554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087f3b2b904478ef7a5dbcb190ac00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa95112c2d0246133a71ecaff6410f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec5c844d053512919e00c320d719e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747b164f1c78aa68f51f6db207cf43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9a973c2ad8e51927f1f580c0c963138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fc92fb8e664ebfe6c213a3945034139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d071390e1fdade66eab07fd5e1a45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5220d4f61f8a3fbba5f540a34ac8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b098861d1b8f503f6b931e565031c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b1b5526047fc42d134f29d3fda5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167930cebb24a5b383881f665f6f343144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fbd8dbbf73a65f4fbbc11d1870e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b3f12c2b73242b350ac82ef2642f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d5b941d611a0591758af8b2d0add147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336d3dfd08d57bd5163e2168d66948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc992bca443b7f5a03b94949a2c6ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688e4efbeb17e9b6197b85d62d14f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111f069c99c873431c429b625f0892151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b272e18ee3a5588c598b8cf10b6eee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ed61661d7b61f182538f1d59bc741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3c44a22266a6f56a2bd231bcd71e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe98a3e21b1176bee95cc1da355114155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6cfaa1a10200ac49a7ccd4e06381156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9435b2fb8321ce9edbbc98d664c4cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60293524d170591bae88314bab11bf92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d861acfed065b2538379558e4ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f26a29fa374b4cabffcd1237e448c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482d05000f143622c022b121975fc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb2ff8d5fa6c18543c758f04a371e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f182f1826a3daf3476e00fe6ef1b57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ba42408369c59964900f10c003e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9239f74680e9530fe768c01f37a7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9bc2f6f71e32c2c909131ed13911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4867a5d5242c025cd6e772da8dcea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d465794314f2209de4e5486b963be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd12e0d5ab6c87b2687a504ef8426b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3147f638b2d041fb681fe09ed195e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd450e512b21d162b876d0df3096b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4adbf60d0d9e3d47e6221b1c53d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015869532b1f56e701096cb92f7df91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c462cbc07dec8881692ae855832a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef272294113974d562a7117a71de4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe18c8a5f527a046e99a5516216805176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43a65f6690e5b9dd553518c4a4a51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bffdaf15c3c97f040bd4ad31140d25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c1fce5d8fe90149bf1dd5dfad118179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecce37cd3ad7f1a1e6be8fcf391133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f942239e710c4448aca55a56ebd18fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d42c824b2bbdfba9c20d9fdeeeeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ba6f88ce7dd1c623ba1b7c889cca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939d6b41745d92df35e3ef4adfebf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eee10bd6c0113d2a5c71127521105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791819822fca15d63be9a6580a12f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185645b933aa53d56c50d2a8810c709a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5d5cd4579795f7680e5b20694fbb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f222611879b6c8850d6573538e56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d5a317bc87261489502d8bdb1b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813297abe7255ae1f640803948be357b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58176816706e43b71c8c7ee764c1d05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1253fd0f67c14b092485a42cfa1379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61400d3eba672d8444fd11e58faa4042194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd151da537f48b4e49893228ecd07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148c9775699db6347865ccb77b3239196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0be561b0e9b2f669b992135549bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebeacc33ea43e960e1d9f4c6fabf7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc0ba03572a26829c54802bcf9fc76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066d3b0d98d703f40dae9c8157766c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62482cbef5c4f5b2a3a5aff8b644bdec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b41698721b2b74060b1f34a11c46c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb6f33df4cca7f80caf839c79a02b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f34d4bb01bcd09dc9e17328241219a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322457d3c8c16dc3af6cd7778293bdda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb325bc26587621f024535b29e3469206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387539bc4b597e8127b7075a032d53f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e0168f572b116f04b14871ee18be3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3a50ebcd24833499fcdb91d96ad8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b52f216fe54436b21a9a3d48c19d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a1f77e6675ca2325ad919980be80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee9d6169446f83e708fb1207f9d95c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00996345894c57dfde14bc03ca0da6e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb6835e099bf64d1cf6497f8dbf21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2343f6072ca45e33c128eab1623f6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf7fb24d70d59dcb1b128194c40e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff281b9a24d7eeb3d9e1a923b5e97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578578bd5ab932dc53eedcb99680aef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f35482433bfc416040bcef6a4056219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc49670004c22f7276dc7effb998b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b16222ba0b083e776fc52de445aff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e9aa9a1784c38c78c944bd1eaf80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2d964aeec2450c947686fb75a076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98083fcd1a777fee86f63a0de6c252a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f1d093e64339bafdfa7f327ed1be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61cc7f697ed9c1aad492112b8ac1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1d6501b484d64bc985415aa7d7b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b0b84e97968358a9b03c1402cef5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb45d5496e6b65358baddb819cc722229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32814b143c0159115dda3d8abd8875ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a869f387a72e4acc74d26b3dad723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7512895cd3dfc2181a4dc45f0a81afd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18cbb49d447679752216369b83777e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e209a0d133a17e73a4f0395cd2bb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140a9ee0b173a7294a3c211eeba5d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ecd93533ff30277ba56c56f9bad8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183349190a072312e73b2c91bf1a9a7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bbe445994fc0bdbf06ab326839a33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ef68726134966d357fd2e34db56c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1eacbc5ee7a8866adf8889326ad77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3fc29d71d1f6de8e1f2ffbd0d4114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ffe9ebb2a5a75407a42d0db4c117b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c40c9ee9206c9a190d4bc174f29cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481342bd323650164fd6a73e1accec0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272e2456dbb2bcf0751fbfcbbec1c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974a0a8b9a68ccf3e21efda3e50eac9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca000986bc7d11821e306223b91a564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d24cf2cfdddd55ff2d0a92726157b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1865babc44946c7c9e1fcba42d4728249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b626ee186d85a28317c8a3858a4269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df289fb77b4ae1c1d809e4cd1b5f08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e20f2c04c6c43bfe671fd09a967d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64523ffe99e1901a5ba57de86f4cf114253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a855bc63ab6ca1d42cb418e69834254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f69d3a28614d1624462043a3ad1c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ebb8f6a3bcf351bad2f3d7fd3ae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822f35df05821e9601f06f3c49133f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832702d09fe4da11bf8f321c29133c5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a9b06a7bb2a8da52325cddd62c68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7bc596748a2e750003bf4959fe806260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5c74f4bcf049da021ce38646eb1e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32cd06cdb5869c5665c2e8ed424625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ed2ce2c104948d51c24d21157455263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2556fbec472ace0ac58d3212924908a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492dc57bd7069b85a37f65d7d2f352265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd4c6bc5fe16ffd4be3eef4d6ffdab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248481b0eb19a08c31c66ba43a704065267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94bf90aa259688194e3591d1cbaaab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157f38a8456e8a0aca950f3ce5dc20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c824953826e97a2b2268e47e5b153c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649813c42d2d9a042d968624142fde1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c3bf7245f0fcce24f2196f765050272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cec9f9585925340d3a3a9ea6a706f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f4e4c5ff1699699a131a7adb1859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d729f16a1da0ab5a5be7e5f8d96de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc438903305875e7886330d6c0fc0098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509a785433581f0519177b13b42053277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4c98269757946ecc6013e530e240278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd95e71e3a81b516c24c6979faf874279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c940cc5fa63b7c53f623331c6e0d33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c9248037c061f3340a26e22f5d0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e51efd181aad0fb8d173e5fb12f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b188913251dfaeb59837c5b2c8f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d5b88f02d4a0361db7f1136be66b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823f0f420761402e520d41a1b32efe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf54be4ce4923d79674cde68b59fd2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d68829b641a48ea4455d765974aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497283014d82a76e97e506a16d9180d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c8f192cddd6cb5c13648260569ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba78d8e0cbcce69f16de3ca21bf05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01f4e504f04a682a8c58cd903d6fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caab0ba42bed47ebd9d5e629400e38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70b1ec5dadd4b7b1104dea6552fd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e27deddbd08f27edec1ed91ff7cfeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37d397216ba661c9f5e76bf5a750d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3444d2033b9350012b07a9ae0923296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16bfa541f91f2f70b83e5680b426a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1830f5f46e0b9fab6840fc434f6ab7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae3f44d727b28cd42c7585507e0d7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c33a96b2078b0d9c2c6415c96b16bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7e7376f11acd139fe21ce277f70b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3e7492768c97d6c2a00afd329e37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346816743e0e40a10c3967c5521307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bdc0bff705ff34b4809e78588d8c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380906c9ffd0eedfca8da435ffb5401c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d1f10a02142282906e19935a964c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1d62ebaf0b956d354238b90afe45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14f5539f099e714480d0dad1f5908308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb05659a9c84aa66a4f7bd4a77367a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078636d8779d5f63c402011b914fac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba70003720d6c24ced49377efd0992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee534a7d0e394ace794db9904a33de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950265029109e27669a1b6d13cf6dbc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4c9c7b7fa443bc907c651089f4dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364687fe34655e0da8fd504331ce1b0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef57e2003e6c6258d3c79440ad9124316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c8a705ae5dc9cbaac95ca9c89d014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590225292e0ce5b122b5322cd68c325b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f4eca6645c76ca7b6e09520c82943319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5197edb1191058e7a7600fcd7d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8dd611aee4a4459e51681b28ac15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dfadf8b8eaf6e597103bcfaa223f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f052b90a0b9e0ce9c2c615b4f4dd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe95af3494376fa2d760cd691f2b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc706b54ad9cb7ec5d7cf475f9566325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5269284820a6471594f6ccd4887e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a086cb6e0f51f62fc72c357d210a0ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12bdf4de20f87a64194c077bb5893328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3a43043472c1b52f041626c89445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15658a81f1816e0c7e103bb787145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae065fb21e4f371a97ddc9b56aa6b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc47b3080f71f6787296404a6eb7288332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3493863f8b9f13b43ced95b1687d4ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d11bbac30e63f54995ca9f2bee43e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de0a1a1914427458b08dcf20743674335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a8cbedda4a5046b0a08561e13810336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059aa4ec0cc08204b3f4faf85c956b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2629739814281d6ed516b52d44e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362835ba582c21ea4b5db65ee899bbe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f56ac322b4696d9e8a07eacdabf146340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d6ad663e1dbab550c58f9171a7394341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaabdd208567c48c938854872d9d1f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2dff03b75da0cc64afd5b45de405a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb457c0b186654ec79d8bb882b2b5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e10088ad1a8e80a8e2a2b0e3dd21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d08a03dd68ca7045d8da75db48f11e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07671343073c874d36b6683d68759347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9a8da85d05a004f8fca711f518ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133cc101050cccb2dbf83a533c6c23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86c74fea61ebbf174259c1cd87ed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684f1ab3c3f15316cc6bd272e0429f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927f0d3d293d13b27efb5ec1a5a8e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc12819ddbf9be48fbb34a928f7e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a6c52b8dc4ebbb35aa21445ced1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df136fb157783aec64786012b33118355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151968f877d9aa5e82d3600082850c38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423bb0cdd709dff2263ad23043d630a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8572103dd659edfbdd8f575561089358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece1e12fcaa47667ea3f1b7ecefa50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f84e13a170cf1f5baf841eda076b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59de5a65428fbdbec6e11357d21eae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19c919071d1e21762f0f487a67e17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c266af80e42dcb76f92d14236b77b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d80923017274d79a801a67180cf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23519bf602e93b31366d2c4058718ac9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50f7e56a25bc8d53e8130bf6c2d38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755e45626c342506c198b8599c4f82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b4d9210fa248920bbedb15d487f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ba4bd58eb7e04db0c7242d97c11c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b71e4e290eda5c3ec42681e96fe7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c6986613bfdaaed2836b04a6b7723371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3afd85739a15e9934479766f74d5cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df2d009b056424d282646a3bb6576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b894b61e162b96b0c46d5400164e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad117c098cd9f56000011a2f7d046375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357605258c62eef128609884b399349376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f373a52a1a2416e653a658796ada46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d859d6e0bd5db42ba425ad2db27a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561eb85d563a5a925bba26c39cba785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b5409757a17f268a408bae2ecc34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0a92a499c3544c544cf30a587beef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4045fd568b02d328e673f385b71dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f9fd4f27b752ba2f2f818cd6d40d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71ca772d16f30895201be1182ed84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af347ed28e54a885b0ea9e00180dc6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491e92de0541aeca638670b9db8401b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e265926aceca2e6a63ebc33ab118387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fc1378353717b48eca6fe540ac1c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96edd898b232e98c7916ec589305768389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d940320c841add3167acfa60c11ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c077657f1872d8ed7212856792b701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689349fc6d372e2dd00c325057e42e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8939d9a43cd6d1741b4e1e7fafcfb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68422c61e03ed096f9c0f97d2ec16ffb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00b74ea572b29a79551e99823d400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482862bcd1241dd8219837d2cf62697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112b37cf12a3d35b2c85ec830874cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ec505b7dc271e8f0574f64b19a89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fab4094e25eb718584427fa7ae3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a36b9a8cccb7a5f91acb40d7ceca58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d686c476bbd4eb15a6f1d230e6cb13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a2909f1bb8c9cb352c308a898655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608d362f88512a01f22978657424ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346938c214978f0d2e9fb5f67c92e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f88dfa21cdfbe280235bc47c194290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e7bc98bf4c84ff4009eddd5fed28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dced1af6c7cdf8eaa823539da3dbef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0487f2b7c93fa827bfa6d9cfd087408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a1c811f388f35bd548f657100f5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1b7b4780b003573ef83981fd598c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecc52db23232445e12ab52947f31df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a37fb5f7c9912261924bf150122ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c5fc52d4cb89dd52af853b8dc20d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b324b7ef30e02c51b7831bc291f8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6582a00764f98dd0c4a0c38c95eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78dd0b2a2e0a1d4cf5d10bfb8f4e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1216294ec0bcb5830462476f580f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b148254d98ca3875320cb064bf22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276f18ac8218f0fd0b0303252d505a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33b3056f2f5ecefffb690038f44a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc75c4fe5b6af0000691fa99232f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99ce005fe4a77fe6b42a95257e1c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43791efce124edf1a2d558f5d6939423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bbff1440677c62b62ebc90849016d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920161fb2a910dce16818232bdc7c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326937a082a4e2ac1f1982d2a2c9c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90755a3a7d57f6bd73a20575b3482427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f0e151e7fc0f6d2befb164b1d0bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7436dfbce41b1d9c58857b25cabdb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917472b2f41a03cde9fea4711f9a89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67c4ee7a0f14a2e1f9dbc75496af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988bc664ac1e62828adcb4584a19101432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de511487a1fac2c7e48ac83da9a07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6919077209f54cf701c9112445e29c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e725c6fd42077660b63ba92489023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a034028e6687e0369e1ebe5da5af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6a98336c1db2e543ed059398f80f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ca65675733c7e97d21a758c88cc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322455d283296c59920e948b668867439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d1b9a01054473c8e69d99d3db563440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b6db92bcd7f48b5052734e3ab0976441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a24e05c42b54dd77cc5eb97a7f757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cbf71135ad92a927380ce24443be2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ec01e75e862d41383d1453450c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47b6dd322e073142fb94ab416b2752445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f325ed1ee3ca123b6b596e1aa876cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a61ad572ba828d2162f114f32cda16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c083f14bf72dce9017d9a86190455448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d15640aba806b17d067379c24413449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a494b004c354f9dce3075ab98796450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ead6faaf8e4595acf7fb8bffbb6a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7f34d37e062348a4bf8aa40378bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89bd34bfdec98c81765694047300a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523885c654ad7f60c1bfc38be2bc8af1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbbca2ea46af9bcac22acd92b8d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094029783b60116beacf7c4bbef83334456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd643e72eadec90e75f0733e2c3e291457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57e983bbcd1c56633a81f01f03cb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef764c6f7f4414afa389d26d8fe1cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa95513d3f4e3e081d9ecc4fddc36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986c60550adcb2b5f04641cea9e5d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ce8a8f6cb8e6b4d297b0e00cadbe2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca10002c81a8c375a70752054f6428463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9723414e2ccc41c496c58210eb17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85e3d251b21fa6ff76ca57526253f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1182a6107c3d48baa37210dbc0312466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901b57e2578cdb6d7daf61e8d001cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5035ae91a75f051313f427a439c85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d06d39a2a3de00dfc40c967b34f24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4930631b8de532d542ad6932a371470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e31f1a54015c3bcb41e96419662d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb657d592e2365202d0713af5c28a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6c995cc282c517613784b933c7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1dc122aa36deaaa3c0fb9fd6647f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e14b34d0fb65ecb9a229c1ddaf47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577dbc19d22dfc76faa1289b38a909476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff5f396cfd47182b636857accd524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244546319edc4297c034252939d32fb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e68aaf191733b40c523073627aa41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a022c2ba92656ed21496ab0a8ed18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1093aea33c81cc23f16f8de59e8a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6106feaff944c616bf242106d5d664482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01c98cb8f61d35865102ba1f656ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc2f440786c385b06b8f4d431a83e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85246052e2b474113093e06ba77af2e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511305aa25009004001fbb2c0cd0c2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895cfa80b1a7000d126a9003225d4fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c85ba8458414d8f4df611f46235f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1131bd6463547c616591a727703bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ca6be49507b0ba2f81db8f3e276d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2337621a26baeebe6f8560dc3686b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78fca816ff85d8380be10f712ad88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c4e9e7353b89d89b3a00e97276dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e3193cdaf4ecd029cd42003328f12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacadcc2283931f7dcfbd801f4364e48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6feb2a41d3e53bb05952f5829fbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965022ca46378479e2fb1e8df12b34a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990b598258c7df5815e7358c0e1e9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d72f101aa218eed667bb6593b00c0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47c707bcf6709212e034c3ab05de4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04982bd77727dfba0e4c4a57ceaad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657be92f0d163b921ffe21bb591e553502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aaccef5166afaa35fe1d5bca818f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24547cec5116c8a913eb78546680815f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b92e44e3aaee7bf1fe867791725f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b2a1316bad2f81b5e8bec5b4efee9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3c39da4a6ae56d4fed83ae049207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba9f115f2ef1d39c46e2068aa3086508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91634332e1bec1b9d2e844748284eed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff5f014290054ac7b7b3b8142cfbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2d61f94141ea7151d9540a0f3ff24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae62ad32844918725e7260b11baa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1d9f1b09f34ba4121e7c66898c42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2779376f5f8f7b830db8ec10c99bef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4757636009a0a4a0327ef17605c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e203c4397dcb760a7d79037c497efa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92353ad5a09a898558e7ac9d25ff0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2530dc929f142ac451e7b02e006796518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c26dcf8aabb520e83954e6f62c1cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0259e529ecd366bcb18a568ab0af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df3451ab955ac0c9b23e4fac3e71c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec3945c291fa6f893d2929af381c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a2a13d7c77f1d8c6bf939330a8d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de73776c9eac4c2c2baf82fa31587524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c40cd667c3a2ac9d728988531db4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceabfbdde37a13dc420c007cb4a8d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fce9acc5eaf32eff75df02668480b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091059763d00f4325f9197efe748fd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44321e2aa1ead9dd759c893a74c22713529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b5073dd865da8f1f3e369a45ce3e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7282fb3006091ce214ad07be11ec81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef327fd5c1a95f403b491b5049c2227532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567792250fd440cab3ef1bc2febfa99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc7813ee58ac5831886b9595cde47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673b4935090d21c63b30ebf8b1917c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b24b763d6317d4d19e7a65054903536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad997bd75ff0aadf57f9803ccc140537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f6b263b800f72e0935c1ed6a28b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968b0690c9c05f22744d636d23ac51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e99225c24e944563dc49831c321dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b60cb75929880c410a91f1cacbd4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a17d446d13dd00fd831686297a6391542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43efd32c4e83dde503461fc91827df6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ab8642e13b6961edc3441e71e2d01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4156c7714dea37c2e94f2cfc0e9790545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00c12fbc60e86ed1dddcacf5ead49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a23b428f25575ab0df90823d2e72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962a0168e05ce7e41f3ea178955916d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db225cf3d0896cb75f97504a21f3df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733e97b6a25259d210db3409c94a64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae999287a627c4c243cd99d492811e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b861fa17d8da333e24cf53df72fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215043cf15aa89f69133f016feec55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117528aa674b18b15fd82e2e0c8137d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfdf087817c5299264b22e7b0665ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b24bcdc3409de604d6ba821e7e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a02e413b112d4a93fd9dd496b05e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06e809fd73f855ab2d98b810a1492558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dde230c289526d914bfe6c29811e4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d47f97ee6837beb3b29de3c4a320e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d7c29ef0c0771bfa45649911f95b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab36116f231b4098e55a692dcb662f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f25137c136dee5ed944ece136a289563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578c46e4017466d8ea143288168b2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f42aa7310d7cc48441f08a44c047c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364838329d13abfe7e4045461214cd1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b80e1f315a680b88a260904327cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1657c52339019b252d88fb3b9e0034568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977de88681a231f75b504b841c5dced569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43869e32a9c6f11a4b851643ae960f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696212dec1cc0d1cf16f8436fa6f37dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008c3b3c0b0949822071cc93c63935572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f7baf6e0a7345300aae8e43dde552573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0908b8665c3964283e74e6690850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e5a56f21d6e62673bc766a2adbc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec048a8da4d59a69cb117c0683812b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af41426bcb105e879e111791d1f1de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04306b01bc6c1b67055ec34143977ba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014679baef6ac200c6cf7bf9fa3d7222579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904bda7159aea2db19656bcb3bff0e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd651fc4462cc9b44515797c9d248ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011ec98be0eb4dde2c9efb10b8e4ef7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61e6d9dbdfc66e15cf453fa30c1df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37346ce6e7222ec937939b5f481679584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a083ba18346dc265e7ca87f666a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ba5c95257b64ffa7afe23fea9d7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977976101ed187921270e8a430da427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522407612b90eb62f106a7c84269923588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bbb2335db2e50167f288e7515a45d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b640061f37f0ebf45045eae7567ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e437f0c7ac5ffb9151d8f7f52918a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49bd8c4371cd690461bc302471fbcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d30713aac6fe2cb7a74356a6cc00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cdedf61fccbc94392b509a92a8538594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0261e999d9a4032413eb83aa3ae86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fedd344cf98442596390cb2c2b1ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a684dff5e16034987a81e458c25fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea53017cd3474d8ae211f10de186d47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd426f14a67445170aab16a5d86686e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612387f9ce97f5d567fbe2ccc18220d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a3235bf7baf540a8a9451cd091ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2055154d7857bcb5c5504cb9b9d5b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17c204e3fac7edfe7b1e3bdb906e3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee05ed3362ce9a4e79dbc97b0aafa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a349821f14a859f2b00f831ce60d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f8ce5e2cb21f55d7d7742388eac71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d4148a650f070397a2870cdd5b2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b618d21ec0e8b7bb427bb709927072a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e86c14e674d427bbba11851c03bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e804b45818b46e65e0a0e94235d64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1075d6c36caf7b08cb5db4f0dc19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3bad0a3dacc728d6169f93ac4103612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cdc64ee695f91ffb399c4f158d1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead417e70dc8fe13ca1d9dcdd6ece3e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f260803797ca559d8a516159affb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9c45a0e328eaa7e82deefc5e5833616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5f761726f2428d4bad68b8a318a72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1afde86065a181b52b27d359c4df4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ed0ab9c1c935cfa29e3915907c118619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834dafa508b90d8695e2bdaf29b91d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8ed4ec7d947fbcdaca2e0bfcf13b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b4a4bafc0ff7bf2e350ae1dd970c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36188735cfef6ca51d2dc2b2329a294623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96c3e4979e66d140554f4cbaf2ecb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36a786110160b4eccff2cd840c1f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f1141c07a1f0a0447c863f659766626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d59ac73474b59b92c4cf76a564b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049aaa90121ce676d539fe43b1e3e0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72484ec66588c40d8438ae583443d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611225222c62d9ef4c30b2b23d11e35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a9d85a5d2287539484a9e4bbe425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f3be3a05014fe9003e3795bbe776632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f8e5a2570f7d47f8248b70c6d593633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbc6b7986e13158914091ee9a8cbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8dc08d78f497b8d000afd5985425635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5300953c2acca9c8bdf31a21e7125c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b7260523a7c5b01af7bebe3f496c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4fb50d08793fc2812c0c3a9cd603638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92158a92678a4fc44daf828e23c748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc437c6724a5fe2a2831c553adbdf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb49df53004e5f09d6ffc436c1a8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262055ab2f137ebf656e94356c71c165642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8263821540457b1ceb4b012f0e0424643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b8cd194c1c20c18640587c577493644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b84f7afdd213bb1ea66cdad42ead645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b604fd78a6f4a4c4dce818ca17a7132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e49efdd1c63ec6b00b2d011bc4303647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7b8ec1659e90dc9c968256974e94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5805f7faaa9725afb0d67ee0e9df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b804a5a49010d5adb4f02f2097795650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ecde633f9f36836b4dc5081f78c47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48185922134d35837cdfa3d7a7d7710652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7898d6f2c2b950d5db0b86d200102653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92ff3947147efe61f687798b8c758654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d86c246174aa4bc900c06a9f24574655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c3ec97bd162376d2fa11762da2c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3210f1405d58acbe7e4d3932280c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcc70b71e6dce52e62b4a0a09bd8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558d2a9003e751a99c059ccd32acb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec75822fabfec7988790452830704f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9cff708e996841720581171f5647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777995c8d12ed2b12d295e1829a9aec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f48121f8bf2ce5eb1c4055d5b834a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ee608a2ebc8cef84c7252761628a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06be063c9433bce6ec0831fd0ccb5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097092c10c32737c1be6dc8b9eaad70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb3ea49337de8e2a29e10d9276d2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b7d0fd3b307bf0af6f11c82d800e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753dfef634ad0e50b2ccda9f230404669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9c6498005c98a867265be1c4d9eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0433bd623a43e2996853a3d0d786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905f3c3e7846e90d7a45f0d762324e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addbde1a5976f6f0e2f5ee4506f2b06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10bebb3a783ad5da508e2ef48b7f99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f97f890b6ffc250f37fe2e61bc33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e4a93136196741d589071a7fc568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6a21481ebcd5a4e6b5ae8a05482a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642539f296d78235f8a64a95528f9b83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f74edbc90044810349c635d07ce8d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1e464089494c00a3f08ad51ed905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db094034a84897a70916bd67f384d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0994d9ee52755ce9ff389bae77975682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d638c95bf8758d8c715e36e5c93d22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5821a986225dd90f22b86cd9223a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f268f86783ebdf65a1a54750312dbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b368bb0211763c4625320c87ed4844686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8fb09105f6ce24dba938371f3b9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dcd3dfe7b36bbbada9bc9bd995413688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6573a769bf488b5b685bb4be64485e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed215dda582c41b5f69e639a342248a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608016a269241dac0d935652ed4f21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c520d2a96b78221b3a77f8c8c4a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526da36609bcb087c70a5727c221de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e96357bda7f3430026bbe57494fef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e844df9b21ef196daf82f768085d804695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f290abc5d18ebaddc379092c4e35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33be082277cc3ac8e225edbb08d77c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92862c144e013ce68db7e4aab3871698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf0df4658f2772d0fe32e8dfe6ef9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27c6a409ac0550a5413a5e2814ac4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352817ecf771acc4cbba56a2a74bfff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239274985e05de3bf213e1369a172bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197c54565e0eac9a3c30ac8c6e2c293703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c05fb97401e1a3378d74d8462d25b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64864bd6b7cc0889e045ceb2be8e853b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc210469f8b6b7791f661f6f2fc62524706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4335ff197e144e42ce67f7930fe5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c4e9ae26e00f3b7b0d7cdcaf1f339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634dd7fdcac942178e9ea5a6a5e22e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6619675f5ef63a1f832283e608b597710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9686344592bba99c036a573ec604721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aba82ac602c3955725af1b3c63fa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6de243a658e9a34a799cb067635303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e5166ef40719a880fe769abcdf484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675f9f59ee0dc02c087e8a1d060fb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c69a78a4a74be90a8b17c5ec05f8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd8d3e7da4b3a2b2626b6039694e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841f0dda7c0b3a5c2b4e1f04b2c2f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc9d029c52c548a5d56b8b83e4e469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81200e4540471af628dabc5bc617210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd609934d9c6352655722a44d304411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100360a8967f8dbad6903d34007b7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658396320a77a15c1a8d799c8497d11d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b234833faadd7fc3488230379495914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424b8864d29b8078e5689eae106b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c830045a00fc3cd71dfbc5462b55316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314884e7573dc1613fcdcc114c7787a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a8356c6355ae26b46112fe8a4a6fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44025a75d550a6c897b0bf822d2f9c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407870967a4e99525d5e7d65760a9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1774b8218fde5a2b533d99ee5dfc0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43b73eca4c6e086b7882a4b823a7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1cf0a97255c9683e867259204e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5674a76fd558d687fda5d797798a4d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc05ec367c6ad13443538ac68c662cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8c4f3d80570bb5da44e351f6c3a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90831c6952818fdc90ae7b25d43c4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763baf6625570c584b102c0f7aa09d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f93fae1f43818132b28e89db00e6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2eb122593705a08003d615091d3b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad9979135951c27989dcf1910eba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239be090d6470e72cc4e18be2316e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd15fef8f96b276e88b8ceb5f649b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774087ce57768d290be9dfe0b4899934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8384f21b4e57372c6a9f94378d3dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1c2d2cedc8a7f52199130c57808036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b122179487c2c01f877a5d667580ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f923355601a5fe1aecd8834c3767b3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3ca2d8bacf4679a6c399a0907163739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c26b2f7dc2f2175bf63aaaa2e764f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eafbfd3fefcb9bbec9d5a1ad030d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb39ef3eb60b5ff9724e0b0b35da0fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d0b1b233fc07d8f44695173f1f93c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8da812abc04a99406ad3f781a3c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1c64d4a1084d3e3765ec0b9338f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e8ec5b80b90284d8bce47e00f78446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9531a2634e357fbe17954d264850b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8639cf5762634c8faf7a41185c4d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50afcbeb03cca61821f106febd9ddf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4616dfb549990d022b9e914fc36cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cde86c8bd6654070cc61d46946fd5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7ab9e031dab77522ac29f8a6e3cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae328c32e8529ef727135cbb7539b0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab479a00d29883a86f9f43ac677a7b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9690f8f5bc67136bed97dec291fa8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d4f06c76aae2aad2c27826dcb4f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b0787b8358ffd13cdff5694eaf6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea66c86c924406b8e3d8250d0078258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fbdf4601e3841d07b4c6d83b9dba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfaa592cab0efdd3256bc8cab3f07060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5777a17581a17b3d2e5c8920a237b8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b755e0e0fc857a5356a7f83705d7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ec86698ce1487878b1ec2f42e7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685951d7e274ca47c0c6f5aae8ceb6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f0ddaca8bc531ac0cdd99f94a2b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858d37ceee3bfce9cec18550220e1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f2df7eb3195b44c9f3f48b98259a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc97a853377f3a2e1b0ac38b234ea368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede0f4fc137707a2a7037111e781e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11140173f54475f6abec09931a83ea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c6b1e103f29c96b496080b016b2c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6602e0a3b22dc5d6bad18d4754f7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788d41b0b428f662af6004e4bef65173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e514493081e2810ec9929d08736474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b5abce890d169cfc98ac12751ac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baab5d8ce3654f81df2f923220a28a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315633527c49d4cccb3f8b1f29dd049977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8674c51655cc4238f83886c88156e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98f560151fe8e338bc918e5a07ab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778d131d07e7817cb92168be1fec1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a81c4537b15a1097dd8fd99b724081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd3d6ee8354208ce5b8d077dbb21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178d48f0c761289ed1f3ffeb7b8e9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f80aa94caa6af0a7446f4c8e1819884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1b250190ac6cefe6017262b9d371885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33dea39246750c88d93a1e5c7504b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6b1849fb9c19f2e3adfdc0b5083787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483a304e1dc0fdd2d6451ad8f6717c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14fbddd0f73faa86befffeea6648889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b20b655df9266096739384b7cbf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a6202b8f5b7f468a18a1f669267991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37bfc8f8eecb38f07ffa97e499808d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e5cbcf2649cd8b8d83b8183814a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a83b8023e17e290cfcb57732f9cdd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a7c6ee8e09a2ef9d807c5581feab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0d5ada4752596e718c28b6971de296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a24076e3a368693d97aca56d10443c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f655b1bb4efe1aa11fabfc1f3c3e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd584faf876a4b847d045288b291699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f955dc76e20cdefabcf3a0af02d7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68808af38549eea82ca06a78cf66faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59091e3edc56717378cb9f21335a783102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ab95b75bb2314aaf2b30e82a23b8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64a88bc765511ae280a4a8cf36643104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc021abcdd7fc16c4910f90b768a74a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4d3a4ce3cc6fdb0f95f07e0e4036106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07142f6c83d7540536ba15d6434d244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe8d70e60e0ba0d72f161367450bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e2c89d74b44956983b24cba37d7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d85973b6ce396a20fce93de236364a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852c4bc23bd5331fc8474f4c035514111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36795119327622029e5eaae7354319c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6763925c8505acf67d60143c096ea3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805823014e2c0ada52a427106a19a6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d8dd26a28ce9381abe2f743bc343115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ba51d8430e33721d5244ea6db4e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9b7a1f31cac7610446d48e592c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d861b603de3f781b2d7a90bdce261118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929e47fa34922ee9958e866c7287ae2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcba64978aa746a8ed49bc5e3fc70c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5780f0c5ff7f4d0b40e32d12d3788121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2459b743e387b9dcc1266cba48e3a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fc4b05b352ad923034771e54db26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f032b998ea9f363e44d0932ae707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420df3fb74f156604cb4153179f9396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a48df173fc1dedb03387f481a7b7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598431af59b2aba83921a28784bb86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20c4f0ac7bd2d5b796fa53c9837719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e73f1a93d2a692a7de7603e9ee805129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79790f880e0a5bd5b337be8a2a2ab5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6584dd2b298c4fd3981b643e9f6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bada5417117aceb240ce2dcf97c1db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94394809bfe7e4c0d8a303856137c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6103dc0fc7bb8e98dbcfb282eeac8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e138c3119d44c0289a6355199ad6d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a3706a03ba3d4f8dfd18a803301c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60875a77ddc786f412e7afa1b33ec32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895dad0c6ba8d562556b24a2bcd5857138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bf6a05e4079f602e8520ea4c27ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d16108303c7223966facb9b18b77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551909d812c83cac65159c439b1c24d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132a88f92daa17a6500d6e04963f366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c44cbbe14a5fb5ccf2a05dc112fa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edab4af933f3469f1247ae482244a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4e093c48aa15c77995f2e33972707145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21854f59b5f10e1c125be718192a55b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb6c1e7b5e9a69787a2b2fecdc5fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d3759ea67b95c959d2c27ca80016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff1f4eec0aced789010691a109ef7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c1fdfdae6f46ee31937f15c1bbe6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbcaaa9773858ab2e9d43d1bef613e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a74872b75736c036ad2095300b0aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c55f42c1f2b222b7afee03120f200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d82f323e4b3621ed4586c23233d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b58772da17d9728c77e93e683953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd50cf267489a4034860d98d4c2114e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f55e32d9491e8311bde69535359b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62560152f082f251be5d080df877295e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcf8b18187183b39f2c175725e7ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28fa187cd50cb55230b0127b031eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a7977404e3de1a9fe523bb7bfc21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c524d70d4a5878dd06b6a70b7006162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32f7beb2296f3afe3343bb4505fcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a2f3f9ecdb6a4dbaf72b423aef88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd55ae44670ed7a159497cbb1555b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd768b8b1fe8ae1dc3ad6cf5399d0847166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8b436e508c1deafae8ee4cbae21e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d00c2dad95a03aca0fac2c0d583814168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087afd07418afab17f6090838ce317e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20631acad065d1f379a292253420e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed57a24da0e2e17093292860a354d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74802df814194b4ad3485eb97b34209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf501b9f114742c6a2b121f5e001c4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a3d420bd38594efbf1303c820c9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a8b83e0e274462bbe70a3e2b46e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344b63217d03000221f803654c71ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9853f9f9c83b1b2130c88caf9c6ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ea0bed9292151a37acb1eb22e005178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d1b4c31ee53808a0aee20f604bf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c03e3c0b55fb9a9c8207eeb1b6ace180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8b946a9809ea11b0036e360cce81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061bb41c3203114aa12c95a5b49ddf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551b0f59249ca1b5fd8d6bd3918bf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8ff136d80376bc2fe54b530685846184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0b2742fe887ce5f7149376833366185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2ade156df62622bbc001af4a9a58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6438b65bd72e50cffcaa279a91f84e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677392842de83e781c26cd765a85d69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c984c4ab47509997a6cac7ace044d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0a4d59db0598c8a4dd4f16a695e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8ade3dd2e341768424a448f24ad4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95753e48559a80cca71e77a7c768f034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910de6dd0ee8cf3d4f90dc48ccc048193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349cda20c302a8ace14b7f9679621e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde5b4b8a2dfb49ff81694be934c02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e59c6b1535f6118e9a0c84988535196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc884c7cdcb93823137750466ce8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9db192a93108c5ff4e261686087c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46591a8351706a5a0017022914cb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe6ca32f4ee8c8ab6389d30994b1be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb1d144fe18effced0364a870193a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e31b5afc7546af1eb23d178999362202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf2b7be40038d5ab4491b6b7bd33b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f760e70d42ae52ceb4e7e23a25686204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7be0ebb281616064b075d86fbf6f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb159444469ddd37fe48ab2282b7fa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd32d980718ed55a460097d44425b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9aea449ec0c40d1f2b80e989a83ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add5215862e453ef0d79dc59a8ee39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fb7b7aaf1849b043206f5460e1fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9e433f4f849f75bc89692834bb40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4d22d5d3513780a4d9e2f11e37e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f79afe2f6bbd558348138c3cd2cba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658095c46bcbee70011cc0e03f403fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de92758f994206c3a0bdefd0708b5e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3623a3a85d84624d4310eb90952bd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8817b159d0377a37426a1a4318d596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6791ce9652ddd7952c5f884615259218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14305e3afc0c2d569c04dbb93b5d444219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f306dc723ae0562c32d9b32ec258220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e86e45008bea5ce41cd6a218ae5d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ef705c89f167d97748499b36e5d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6566f727c4355a69fa6acd9aa9a817223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edf54251f92810e85d6a6b2c102ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4296b8b9898e2df074a594df9793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ca1269984693e7a003b869b0c6d76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf2a8bf8c1af5605d32d6960a31b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713cb8c79b026426ede1eee64020c26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878ea3740e91cea3ba15cf0937bbc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641596869bef0da37dd85a1268b5cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88dfd6b26465d771693376b087031231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946488009651df57b329cc857aace867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af94b8dc929e6df0526de48ddcc8e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51470603af9313535152461da13ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37277fa0a11aa1de040cfff87da5d98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ab879dd8c2bb132ca9dd7b351ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df320d69706e00cc9a18d469625987237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a2c693ec541182a941caa38afa0a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92f355d0983a287a2c07a63506ea3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082952cd7da57bbca2e9a8e7cfd773e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52267062fa6f36a5d62f5dee388e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ec10dd3dc99de70bbe913a0e8202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c960e6b332b659de2a1deede230725243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b04d542dceb5a436d0be6b13c75ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f65da77a8cb1532f2fe26299fce7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a5278419434178ec5db0b0252ee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89898af2fe4768ed91c0c9254449b781247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b8a6c38685d9248276e1e0027046248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba2eda3e22b255fc7ad8aa6798264249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8cb3a563b9b869c4df53925391994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f3f44f3b82614720ec33212ce9fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004832342f533245f77d44b1f44022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210c156e3e12f0c48e2ea9cf67a1e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c96767731b96ade98e4b5717eaae1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb8b8c720222911ac3ba28f511456255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e474c2459d0d94b92827e43fab33c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47467ab61ba35290956449c9efe8a7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd14875dd32715b744cd6c67dc1c0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a7172aed8c95206fd6ddfe2e277df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce48742e2330ea41516fa7f983118b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8834fe37d334d4d4a1a3e866dc6237261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17920a2ee58994bf6dfc0a9092a8288c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845a1edeea9f44a313c83ef6aa53cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d8a8aa0aa809a504b1cbd78960f39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6578087ebc7cd0f0a080b350c4ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2e59d24b15ba2e01272adb859c82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa35a510211f87e5265701b1a9314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e1a6bca06599d1ff44b33d47eea8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358cd71ac3c2d8bbc50dd5740f2cf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934435c5662ee5f95216f4a0ce49ea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47632d24ce4758aa7dc0f8bc04434b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1eb2b29332b88a58fc34da0b02a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4749dda61af54cf5f1eeed64064d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ac3a87552426c532c7fa5d6abeae1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b424bc8e6b113178c474d0a1a238275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560685d6523ce2dd07ff887b3d9f6ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106da70737dd915ccacb2f81ee1cb9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b7964f7acac78748581303168b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74711d7fc6f958b131fb3fa308d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937fc2e8155b562f87513b80059cdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3eb44303d9be1b79a479091ba3cf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f292e41b2d83803ab41508c0c47a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28cfc803fce150a024ff00d2ba1548283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cae8f7e07a581fd61d8975a4f85da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efb4d16f7efd00c369986d145f5d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43862756a1e47d399e17b34d695952286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855c17363f3d2a918da92f27f563bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdcd9913d4cc7f12947f2443124283288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5924c853164e2cc3108293395b61a31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13cc0733646f7af7ded3bf7cf7a9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bf1c4229e1007d9e44d197510aa34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4127078d7ff1c647f7210311cb17fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dde9e73de629ddb574394779459eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4a187bf00adddb6e9752622f836c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1ed63f68e7784bf2070b37911a65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ef7158d883da083c3b7a3601e8bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f824a758152599dcec75227e75be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c5052158283b262e81a34901bc8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e27c1ef15c3c559423bcb28723fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fa47b79fccd6ea45f21c901d03f48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485d8c578e1b5854c8f27a18f53e8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e30d7ddc13849cfc8d7c1b3bac04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc85195406c5060880271acacc921303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7413170f8a764526278b01d40ffaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8511f306a214854de37a47bd9ae19d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114b9a5f4370bbdd16cca4f296ef41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca75c9ec7d412f70c1102525553d905307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fe173aeb646f432ebfd70dd8bc75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d27d79e8cf6849c315c1a6796fb218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee4c8e940821477a0704cbae47a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c56c92d9ba194c92955d9018836775311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9a82ec9352fe8473dad8bdea930e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36c5c66314a90c8a8fdee4732c2e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389caa7b307a46decc918386bcf627c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d9eb7d3bf75395c795c20a8faae76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2073acc77728ab85d5538fa3bba1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd90027b4800cc17788e40c0ac1f918317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab3c2716b409fec4286c3b46987ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c242d03f08191161789fdd08e928fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab8d6f8893b561b12d2ea137e9cc34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1e9f8a096d4c580c0b6926ac2c4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9464181427939af47c857ec783708322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71904f42dba5a2a129f7b86645aeafd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8e2ab6180d43e3d8a86029d627af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13fe4fca776a1ddcff1679b037790c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae007c9f674bd36353163514aa89e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522e4addde19de567dbcaa6b810f7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d708c3dad8f2ceac1597a22b2a07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6956b524966d41e2f774326567d17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703211841f943ab643db194ad0cac2c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032dffc79f8cf25a6c299f1ab279df2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d5ee3a6344c74b459d317aa6f3ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac2208c6c2fc4559e61ef907cb8e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239da35bdff6eac15bd6a0b17b5553a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94ff4e3b64ccf4b75a7738123f817335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97ecd694ef96d9e7f95732024e5e6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb972101060531d4494fcf0b4f94df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df92704d7ca4d858c3230ab4acf1f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774a5364a1d0233581512d4143ab00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d55b411de9b0f23de6a58a58ffc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da329a82d3c0093afd7941a9d413d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11249e9a37393a4ee38e0dde458d09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65c14a1b147e8da2b3ad8d1c93495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4003ac8bece7507e4c806355d9263a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d506a7418e1b4ed95ecb88c10632345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426e96fa978cf504fe8e7696d2f1d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f881e320e84b1d83269276eaa9e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e40bc7b9d5a43fc51b2b97a8e7bb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173431a8f4ced08de76a4a3937e0b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a7ee6187971fa42bd7b74ae3d5d93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196330f4f9001c1f7c0c450f636294b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35471709820dca4bfae1578705b180e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb5f706e29ab475ffac94ad516945353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d1ec6f53f721bfe1efa45f6dca6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b8dabbf8926031dd9919ee98ca50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c989092e78deaf2891a1a69cea66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4eedde86b6960778cec020245f66c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab128072caa92fc2b75aad09fad1a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf2aba9283698bd9896d21f16e368359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858727ae3b3c8c82959ef6052dc352ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa124476b1f7c57853805b2106059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eafc22beccd46baf2981d565055bfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266801a2e8b329c9244538a8d14c4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a224b259bfb78d659a6ad91209f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914fd58725df16861cd432746a73ef7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29470eebc02ba20e4f02746c28be8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f1ecff6e98bacdd021d8f3a25b0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d038a9b5802315600fddfb3dc52ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a7eaf8e1449b225b381109d02e44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022697104f7c9edb37f0c00274fec952370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881631e4d891a90f7af98efeca9e0aba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1515b3d83486309f782d86c152014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32423469be19025b2a2c45ee9b7fabf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf064484d479c9258789a2baa5a508374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd4b2dd3e5511a97c5d736e0227d0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c95d01b579e2458692e525c36b23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b923cb3f5a41e2c4a10d42e31fda0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cc4a939a647fd1a63855494dd0756378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944585a22ee1efe63519739cc15eeb20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d39036a3b75a645af0139c2f75b97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5fa3c86f9a5345b2207a81939e9b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5235124c66fb51d6a39ac5c85d34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56aa980e807bdb525354e5720ddd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53e93771609c7fe09417a052237f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2fe3cb6620e5babab5e70b6e1772385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352b9e6b53d81cdcd02653f50f2fad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a150210f745bc16c93c69e3d67c4ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27b34f66050fe209db6cb4c377d854388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab293ad9178c0ff0b1a512988ab22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba9cf24b06b611f4c68765dfdf72c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b2117c6b9c468c5cd3e617589636391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ee3ba6c95dd674c98a8ffa14cb4fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046665668ef03f4886c71c18229a6fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36185405aaceb918b42d900b578c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7719a74a5a233e8d89e323fee752c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c0e1033a21b8537a3ccc494b299f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c69c7bd395b0165e76692d6e703522397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15fd081b5fe5530b5200536103e95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48eb56e65630db6fcbabbdef16e64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e26745d7245f1d2268e16e85c3ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857efadfa8cb866ae009251f82b257c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b96c31b9257dc444e8bbc6cd8d4842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7284c82d413b64ed8f20e2a102622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272cfd430afdf79c807b1904b7e0845404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25a3375aabfa047c709435cdecd16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088974fe9ccb0d941b5ebd51b56f468c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901edc6105c6357677ea01e61e201db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f2a50c4475af9380782d8a761fb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a01bbcec8e52014546b293dd7b22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd0cc9d007f2dd84f478f7ca65811410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9c36d42775d5c4dc8b8decea4e56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ce8d9607eed94feee78e3c3621cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98c8afc9d7e99ebec026a29450787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb5ed17b8d5e55043906256e78ef98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eb1c2c633033489d52daa82aa56b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cb5020673dfdae028d1b1c2b4252416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e09301c08cbaae4fa251206b0e6947417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624047d10e17f41b3970c7730d084fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c0bc81874c22f7dcfd5caeb26570419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2cf63add44c6929f7489f6b21ace6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca0a7345318eebe826b9164fa3eef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d21528eacad9ffe338e2da7978696422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe6414bf540edc2284dce8375374c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60eadb90c3104268c638a6dbc1e79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d6d52188f1ad0bec7d384f24ec74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff12581d69dfc2d9538f1ef54e66f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d87ede49f2bb61836398bda23cdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793a59fed17297b7beca9166b2e604428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe725485beff764cd0893c512876ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753624cc367aacda6109fe9e4188be0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4327139117473ced84bf8130bcd54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abfb6567306812742a74c33a4ac973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00ab3119fd54183dc0f7efaf412a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b37fe5dd1fb26b073b26fa9eae06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba518b4c427ba74d36ad853724010435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa3f447852c90f4563a5381f86974436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7414a16d90635900372a2c1b8ee07b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db66c476104038310657fcc351da60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dfe29abe760be312de796fc0eabac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef10d05646105c1e29f0bbdc2674f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28b057d5548b95c75130e7971d370441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503d79cd7cd39fe6a266a16c2ee4f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aebbff65f43c701e7d92cd1e286147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8d3778c89004894b727066a12e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc45ac0fe1acc4cac44897fca3af94c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309ac26cabb489c3eb376fd9e67db0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167e088ed0bedc3b472673bad43333e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b386edd33043db41edd6c68ba5b35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848c77f45b0dee4828b6a19beebcc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571342eca1989b41a2647bdcb011643d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7739dd8840359419e357b9ea405c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454fd585abb9ee4f7af3e4eed10df6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83323cc2581c86d203b371f7471d4021453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3bc9c019e8d0afe84494f47b374e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb46765db65333c51e257162e2b4b2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c031c7eb48f49af70bdda5cc31430456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12e69140c7dc371ae748e007d78d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85337a96db546d0e9d2318a1a54b33a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d98e471ff18a1931533d26c5f9a67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb272f769ff8baeb05fdf4d9b4ff68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24fec42fbe9b6a1e2adc89876368f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384a04ee7f7b180ddf668b2675045b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4e807d9796444cd33038b29c968d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb762b0e79a5ab51ced50a96ca57bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b62c909dfb24ac09f3ddae7b35d79a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7839d54c0d218c32858145d38d40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5803270f899d1329dbdb849eaea875467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede45277f08ecf9d8b7b81040a9089468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243744805919453a7a45ccde820e14db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3856b6f2902ed1c59c9a503120cd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d68c4ea35591f5dad9f5af627070471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892168ddb3dede1cd43bc0b2ce83305472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f12d867c30f6d12012d230547b61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977d82017ddf59cdf6a733383f5b85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756b84e7b710aebb9c0b8dc533bfa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3843b709d8f23b67f56c81ec6c715c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66a39a3bf639229a4b5656981b824477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb67fabfb6d5796d859c860624a1ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b13e28c54972b78b1bc708472882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99ade0e8ae64cff124ea87e22b3c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6eb1a7dc701eef65c37bb70d31793481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c855537116c72ec6c8a5991755b483e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7211edc8c44446cbad01da1545e865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb46095d7e19809e1dfc8f1a56a200484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10cf8818dfd5144bd36396f66eebaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ca8d676668a8dccb94c406b66544486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fd5f81b9457814e8c4ddc71ce8f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b46cd6ec57a6219b0ce8ee91f153488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d238a27ae4ad663b692530507b4c46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b3c7fcc3772164abce0cc7bb5e9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750675e699ec741c69aec0c9e3e7e2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134653041b91f8e72bb6a985cf4b5be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b58eb6b9aa22b911a853e1c17fb12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f477e70447231a8012bd311e3d555c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0bfb12dc2d8adde2d14c33532fbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7b2591d5f62fff7c18629de67301496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a2ae41c04b1f5010527c0b79a76fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2244112e368c3f38ae42fb7aaa4d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd34692e76cf82ebef153794a96258499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c813afe6b3b6da06087207792331fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047504e7bc8648419d5cdfbacc7aa1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241766bc00889eabc0df4a3a37035097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98754003541ef9a17deedf1f8a5b943503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45829ff251e3006170d6060a30e7cf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8777ae71f8dce32768a4935a5ae9f33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd9cb1f3f597ae4a262031b2374d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcafbfe2cce9818fd41eb7bcaeb226c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2a99653219e36c64713933a70432508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f705bd581c77257d3f1a3c68aeeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618a271e377a44eabe2486e3f0c7e0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9f2df6abb1df31250d1f2df4feea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03dea17b898f0cdd37a1502a58ac4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02244b6a76c7c8caea0dc60370e0ad4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30673cf719f6275dec9a090725673434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc33be9690544b4cd373d83b8d26b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a8cd98ff34a5765aa964280c06a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d778c7db7cd0f1bddf7902603dc780517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d0f9b648ffd9d45dcd55559da1ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcfa7bd3522efd8112f7c7529c1715519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf29eea6f3a5b3e23328210eba101520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d57fadca01b3d373514df82ab68ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359f5b5c0f11be0083137c955fbfd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70755d9707e3b7e2c20f7623e5e574523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a56816a45f96b1e3b28b18efe78c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371b43c260d8cf1fd951d728e6bcd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83b584c78204133c35ed58b55471f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ec14468f8e84f367d69db41e58d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462930e3a8044959ed9d5b67d82cbaf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435cc343106e690c41ba2a07284ec73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85d6a027205b848ccad322d741726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6d53a9d55194fc588a8394040796531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad768c075b498a24e188582d92129532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d2a76bf90c7901330836d0d8cc46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889814a434d0ffe025d801754754d72c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581bcfdfcb12535bcee7bd45a52d81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b93d978a2aaa76a1f23fd74484604536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210fbf154cf51fbde32a6f9ce1b243537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1bc4b25e002224706c86c75802c35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0f7076784e3c20cf9b69c90fac688539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0b670ec3c70e089cc42c37a7b0892540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb461fe01e5c176ebd52d6ec5b035541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78ee72ffcb9c163460b84024f39399542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b60b18590d640fc81387a5cc28f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39ff5df08e19821f21daadac5a4aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c9ecad1392a661158745c8e94919545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1064e43408a784f3a8a6f8ad8e5522a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6963da23721e9c6a81e9e9b33fd17d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db283dd9d61b3570fc71034f155ccf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019cc48ff957f9b06534cd94db910e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd45a9ea2d1afe14bacb66223904e6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15e3410454a25b9fa578f694c4d6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f8c43689badc70fafdce0d3d2c35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab85da6a1ca4021ff36d71c1e4a47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c0ce25b94716f709cbad4515cc89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b891fd3fdbf595e2a5b02ad26b4b3f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b85a5bda52bd1e627d7685c666d54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b77324f7420ea4e7c771da51d5969557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3a4fc0a79ad4d9416f37190e4b960558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706a91a88ce7f12e1f84e5bbe6fd6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927df31f8d4cb5cb1e12ff6672b677560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8450838d3ba97a3ae6db7e558960561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dddfb8db5ba93da8abe5732753b451562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5f85168a9b64ba01e19eb71320b9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ededf998b628a7ae5084b6f13d00d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a58b7a3d8d407252797761443f38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e773e59fc2b8573a4010f3fd348d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd776269b78f3bc1079a2d0bd360e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531679d631e4c7e54312079f51cb77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be07a1ae00937866a20281244271a80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8333af73afd678bbe15528ef424326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77ea7209de6253e48beb9d4cc79862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e28d1a8cbb80fa2afa9736b201023c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35420888d3ce674bfbe48ed693c7c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca0e81278af0b6d2448ed5d7d7dbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d03c775c68334849ce47f86aff4544575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5b10192cd728ae4377d4d854a7d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad1c643d2d8703386e70d21b3fac97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add385d955c14c97b29127784063cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd268e855d6e28114869e642a0197d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312c3c42a85dd363ba076939688d1d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad905b3569eaacca17053b4e8d269a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc4c55f889ba8951ea83d3e3f1bed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212e00a66175f45e38f6ca4dc33cca0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd98f1c981f8ed89a93267013d5788584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604888b1dc7b316ddf028228ee5ec4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232590afda8424792aa6ea72bf828c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce1511f64aad948a401ce40c0e7c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da96991f6e7b605497b6bf92dfc33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307cb67bb625d0ea05df5db0207fc53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a3202cf01dd4fb91be8d97d26e51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31b2fbe936c6865ca6a1c5f3835f33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bafb1383d11ffee91605e499591be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66707d28b9286eae0aaf40fa57d3a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11dffbd096ff245172263f47a98aa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af63154be049189f15963266e477e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a7d8d4354700d2f681b39c643945596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85288c722513dfd5edfbe648aaedd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d25ec5eb7816a44a405936b49408598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dbdeaa2c6ff73428c32f9aa33aa2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b402e87750a1075be09420d73d91c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68576af5ca16eca4a76b43a1730cf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8766d2402759f804e193403da0b5d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977e23f86e0085d3b6530ac1766ad1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e0a62554e06ec789ad98aad71916604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e966fe5907fc075525d8bae024880605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5babb82f41360a64194c024b48ea06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac196c39cbf953a683462c383710b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9635dadafe469364bd6c9d777217608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfffa642c4bb73e96190505dbf4787609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a34f11a07abe463f5f84081f9e2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e1160577e7ddea234960605d8c1f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2affe8912dd42b85d84e43efcc65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524256bda1e04fc7f178e232cb6ad956613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839676536c391c8b34d5ac860cd065c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e83a3e0a86fd4797a23ea0777c3e1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac11abccec18180c9b9328b4d9702616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e74ee2131d385e31680fca24ed39e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe54288816daca90cb414590432226618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a756be9b0d8ad51f8789ac186bea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0a6141cf1695526de0b48089c926620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977881755a3a314237bf470d2f4109d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09644f7f43cc27064aa6f311f64bee1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6a312dbe2d87df3827685a2a6b0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7968a74fe36e5876510ff85b553cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a994d6b3196515298725b05442855625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3bf81e033e2bc61a8ec892818a423626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8e0c50856870e450063e233d238e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580ec587e2836e64a140b31b4859dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b21faecfca10b220942beb2cd0a0a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872481c2bfff3aba7f28ffbd3e2cdf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527bf9d9b77b219c487a03417e7417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec41855f2d12c8c8ab2868d3f8f36e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80d318f595bbbb2d421a5c23f67dc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91458a16ff250ad131043171a33b36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940d3acbf188061240df3df6c00503635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56fb3342b322c1dae26cb7b157cf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8562ebc38b974c0c282e71e93875637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf154d664022b64df902d7eb8f6d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a25d25ce94d23af0731759f496a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633b8f0bef7fdf672b3d6bcdbde26f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305351d6ae0b1176b0d9a1ef827f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00d6c8ae952dc950972cf42380ce1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f400c70d7de8479f302658425a8c9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cee88486f5b9c865469cd130e7509644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd0128f06a7fb549c444bc029d9bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187dcc7a30c7b1766112c887d42ee0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34e7fee08e04157c4c9b151ef053d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b65fcaec5814829bba1814ec7150648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a60032a16664a573caf7c8bb5c73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152e55b64d1b405a4c2c903dc3136f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f26eedd8811747c59d55b21cfae3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafbdfe5b88df845ec2eddec596843652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3a9ba0a429e8adfa1a34f07a00f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5fe6101b0a9b21c731d661b5badaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a099026d70934ae56c29d0faa4d20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69f0c19067d3676d1dd7d313d877b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676aba185eec72d7c8d31d3d0ae56ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d65afb9bffe50bfedc6a9d3d9d45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cdd0225fd61c9045a93af1273f2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d55e9ca10a823927f60c4e607905660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02b265ba7d173535e7ea01c987839661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7004e2100d6644bbcba0afeae82035662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a8972f41f6a5698470f7277f8486663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b81e6ca616671b5308f034a205820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba67efad255980b0cca368019d517665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3460bbfc4f8ad8813a69bc489d25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980224f7a39f7567cc9f58ac0ebb78c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fd56753e1b1de296774c381d6861b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac9fa54176d26dfd81f7986c007c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7dd99b83725a47d091425f8de9cfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3033d70a2df660442e8bf77ac2ebfd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf2f9a34dbdbce53a77d54cfec8afd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbbb11c4f5ae4b69adff4aec9c12fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df68b05bb313f7baffba5d5d6745e13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4be7ff82f4c21f3d32f10c4163fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944bfabd1bef94a901886e880f938ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc290052e70025724aa4478c224d9d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24564601c222f185cdc726a6d4e32c4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>