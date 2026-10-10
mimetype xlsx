--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9242ba298c52b02294b46317c92a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1bb3f3a6e1a59392e576e5de1f9ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e633edf283b3555ecdff4cb070e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2cbeb559a8606733bbf6242f2f284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c1ec05b10d46448fe95ad824670345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b633fe84dbc1c9bc533952b049decc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26855c7d1ea0e15e1b73ba939518d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb9643629d7c777357e716da666fd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988564202180d027736b9ee1e684709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e37214dc6993df0d9b608a7e2249010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7866e317682c81d4e33019a9d32f66011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb8cf5b3efe517235979c6db0129912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5890835556af967d1f22ae5a450713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c33896a71f0a4477876a6af6810da214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a25fdb24c749699de531c105f80b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e933796000421741ca801ac77e6df3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035544a2a1cc8e75a699e7d48717d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ea841b80107badee5aac79ae6f7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd686e272193bf82f99f99d02689b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537f6aa7ea063e6c0815d1acdd0b8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb81a015c7ed9c772a8140449f9e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63590ea8a15a75aad49f10623ba299322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf1764f66862e7ae7e5c620f71ad2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ef7026c12d5567ed7386a0fe3f4e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c7efc9caf0a4ea0fb776eaa215fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279dbe1d9cb640051eaa7d5c00d17f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524c1fd469fa013f5ce82318bc085f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c49ded3a083653eb1b0ea0ac97ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f8137b2d3e53520ec8317b11c861929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386045597d405fbbea8662061ea2a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f22c85e8318a9f8a8f248ed6ef4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe73ca523a5ad9d0e7838715210ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aad3f96cab3085f8948cb346e30a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15c3a6f4d9efc9a4aabb4d94a2d88534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234b14a124fc3e13a12f2af91388b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a36f2425fb9d45305ce212c09819f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290c3d5756fd92d4e578a43cccd6c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f77528a88866a076435ea2c3019d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9911414793b48b152d146c8292c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f775526af6263f4ba2b9d5533e739440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb19cfbf921e882d489379abd50fd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769c31398a77bf46454bfb7e4958d6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195eb8e1d0561e04a05cf1d74ad12aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76fb9dcc128c3a0249988f3916cab544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91826f59885d4d2b50bcae8e6983745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386df778e75dc6bbf7fcd375ecf00b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b98b81589c8e2b271890706653e2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d49c506bd513d221bef3f416fc8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7d0e3a783f9cd19775fbba6219dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b233b4c313b86e389825e8148476650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a2b83c6e9663e3b011e86d2661c3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b943348677fae374e478376d0ec5a4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875026a6e0dbc9b68dc4ef45ec3847d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d531a0a50dbe4a276cad6074d40354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f39a47041f8273e306f7d8c1207955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8e26c32e1f2b426d5735d4999f47c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f90ed618e25c3a33a49a04b4e96d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac90a76fb4014a78b4f240d72492f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe8f0f3210b60d00661dd58eb3eec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cda58ea4dc0313d34c1e6680076d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f41c09161bf98de5a414a9147731d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2624910c9ca64359f22fdf396f5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d8c82ac1599b182987808951c20863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f81ff651337d889b39ef21dcc98f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5c3e5dad99ef4515327ea0c2417f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009f417ad28e58587effb58724fa3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03889caaeb23dac6fa0316adba32762e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e32e0a656ee6c6995b95b730364068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fe59703d1735a905c420b28c6b1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02054cbe3dae5b93c1c232148fcfb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948ae4a0a926cee5d42509321cb85a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8396d9a519ede1a8d32b76f739c64d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb136dbd4b36820904bd32d03ad702a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714fe37eee2a169ce4175f6958d9ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c85a51e063975b299752bc9ddf8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eefa58766d235b95f3ea4df5d2f3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea060c42df55316d622b41e9460ee277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933da99cb236e08643493f20da91bf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874415166e07facf3b31566350623e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33b5d775d8aff268c8a4fb7e0cda080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc608dff8063c4edbc088f2160419e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b704bf34b49c3b0204bfd16361f65bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6fe3715893c41321d8035671808c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026192d30ea9e421e4981b08253a9ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca60c79ef0f9c653c40f7a314fd38285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8f8bd8bd92048da753156073845b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb7587f200769cfd24c407926daf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcccd276b959ebe0b8e5ab958a3bbdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00552555762203fe8201217aa4744e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc7ae4cb0f6b42f3e83ae857aea5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d84186eddc844a22eb73812f99c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12feb52afe3306d814b678b7e712f5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e81d7fcb0a2441f95f77484fd3ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e01ee2cd4299a86a189aecb7e983894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d9559057a5cfab4ad28cec222238b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6fad81b42a73c88fbd3fe2f93929a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862b2894dd8a67c4594ab1ab2cb9d6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d1055a1556cfea77ccd82219019198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872458e8779a4eee0c8aa90ed9fbfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac50dd63752d0dc3416653043fe1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0852541f0ddd616b7297cb5fbc35b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4648c17d16a8a29ed2f5d8654048f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b65e547ba1e0827ba3cb2fc9c429103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6517a36b38dd0b02f21cc9933197104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368c76b6cafed4790679afc79c5895f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cadf903d9dab162f54c2f2135298106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54133d2d4c510d67312a3468bd92b612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e10ca12bac548e0abb7eedf11f4bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ce52f24d7efb82635d4375b6bf125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1bc8aa661a68516dbebd0fac10e4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517913e9389fd0e53b53a5dc8dcbdc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd3b3bf5f678553d8ba57bde99229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0b99f2ce350279b5950c7ed9b1f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e712e72f6cfee4242e8ae67d14d5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de4c6a1257312a3577b2aad2622bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd8fc40e0abccb86e5e160053158e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98241a2c7e40ab81a565d3d53deb1c76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c55a6c7af8be2fee06e856273775a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe327c39cef746ffb2ed098140a8af24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb99dd152360aa429ccd7f49b7d37b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d1db52ef9c919cca71cc77429442121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeca32f6ee83754d250284d2023e93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c37b75e8ddc9384d82a5dd58a690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d635bef7649c16a0c643aa67f442124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4f95fd6accb32bf4ecd1ae26862b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d2bca047e897b92ba618480a2199126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b4ebce382aada8c490b0a2a5a5f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140584ac461ffeec984db84149937e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825699a62b9f07dd5b3165f7ac1b7da9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48ffc6952d73cfd2e232e61e1f98e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0ba258fd8ef1dcc0c57c7f4e3003f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df62c85e0150ba6d6b942f71aac6ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78b687976dfca6a7f47e6c31a52ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047a24ecd3bd3af9404d015814319ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637284b80555f310fb549919832bf20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd47627dd9f335617d12d92f48bb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20846586fb4d05c33e720ebb764c25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d8b27e2e5dad7e2f30be9d7dfd9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36c8c0fb813b35432e9353ecec4be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ee4b593f225b57457b4efcafc5fee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ac2635fbb9287467b035ff7346a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339cb13083e231eaa2b36b74d8e119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21581fe26e1dc3b7d2bdeb977b3ff5b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a1b79dfe6bb30918d7fc877047f39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2021e1dac72934b70b7139a674a8b5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c93459bb4f8ad6fea29dec13f2d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755083066f08901a89178a2de666b929147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023fc3e772c9193f593745e24bf196148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f2cb3b22b9db547e13a47191765e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31601e295cc577778f7b48c2a21d8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed3a4f5a5e078101936e129306119f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daa36d3df5ba1d06a66f230b15deab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08234380ac5552957857604be03ed920153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a271380a304e557def12f5158f46517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9ef45c392730b1bb69f5727241b14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d24232e379b6061a9906ff174e7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f0d7ebe4f2d940f21da577896dd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b133dede7b00819cdba2caecdfa5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159d7455dd6b56230354fb617e0bb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a51eebc69bf4b2c61716b091a5e73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37f052fa0e94b91515bd7c7e5757e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b8f9ad1bca1297e44622cc4d9d4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072f81bad17dd9c3d632275fb5e54a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf5bc9c1820a7033747bc9e6ed42f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c61840c91029d0d9cf47208d358ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce26032cf146b119606ff9430d9b17c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3c438aea64514854f28ec4bf341c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784635270aa533eb08592abb3d265d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c423a4b9ab2a9bd9128e14cdfbb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e0d478f2add0787ac17ef2335af8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b89c3fe0017fd373b229820f8e72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d34a14751eeb22002b1e22161fa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ac64c748e873eea111bcbe56fd29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261239415363231953d704019227c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb47f790df20b48d9715c15bb4cc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408eb4575dd18640c2070b4a35053d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b13035d8100f2ac1da3c2defb853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba857b56656b38da6d41eb7630f1850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234803aa8fbe8bc185bf534e36c88b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21d81f7bc38418e31434d95225b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d0b48a13cd6d3f4fd0d2d8abdb7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab9fb0c612667cb7a8cb3b09a3c48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696d7d5b5b5a7e4322b5942a80747d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99540938d2729f2e10488c8a8ff9c40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64876839faaaa9d41d28d5100bc51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e355fb02588401d944db8096fb64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef05de9032dfa9714c9ee43995b70c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b36d78b66fc6e65e10e4ed156358188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8fc0dc1c2e0611456607b48526c74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326f48060e91c660429af893a84a2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e6cdc23f008c50628e3d3bd8b0e07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0f9b51bc7685382e6004a49b3787e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a2e117d994763023cf5954a8ef349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0be1fe3df4f4b68473b55fa300dd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8e241296428a463a67f4142e3361195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd281c857ad2f940c15edac2aadc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50185e1c3342171caeacf181987f15d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a476ca71b3285ea95a13e371cb282198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb1fdcaf1b496477831c5fa641e47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f139090964f66f828c14ab4ca75330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d8bd4a03e6a60aa2d4e746e6cc21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec3d72d2b3adffd93dbff6412d621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5fe001376024ee9b037e599663ff6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f4431fc2c7917a8ca463072ecbc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51543f7d0c03e56df21efc592b9822e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a1402118ae77b1cd9e7b0ba3cb30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ad1190c218e6c6e0799fb4f897c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96e89c51df4c349794de214c93abd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ef42f81afe07e62c542c360d1c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862d4ed86f6a60c3b60f9835cbf507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe279e93c61f6989e25d1cab5ffe50b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e2c736761b6b9f243ceef42f1780212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c8fb74f26e18f05bc45e6f828b45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb10328bcac74983a01fddb7f3bc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a039bb172d0b232597593bc8afb3b51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e185e900e82b0a3b1cdf61bf39aed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884532d0639444ff797070072bfcdfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa09c24ab185cf3444ab67d395d1b06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3246453e15007ea98fb2a65237c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f448cee6f0b363db07c4fa8ef4dc2a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5ee8fc88ca3dee1aeab81bf41e2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd67ea5969b15d6187affba08c0d8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26c4c6dddd9632bc51c7ce2dbc920223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45074885806792766bcab3c2e192339224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f19b4defd4c8568fef57c6dfb1b65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab6c968c92713345ba038ca541abe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03412c6c611b0296f6753820d090ea0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb8f3dc28e156fe28c99a69b7c85fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b102530d95a40c753faa2e87009d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737fd86192f05ad928e89849b5d97c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a2643c180f46453d10f2e275fb669231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883ff9ab6589e1fce6cd9b4a5d6d21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83d7a43a65e25ea5617d26b144d37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1c538f12dd901c295b2ff3c33cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827541caa5dff424d3a5c5b66ad6ef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08def304ec6cc07254e74bec84814ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96317dc0aaa4e370a64772b935cbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f6aafb2f99356c2e13641499c5d57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f491c4e8fa23ba357b52cc4f74ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b8b480916dba0e685d73c8bd2a7a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7eb6ceb4fd1cf61c084048b6dc89e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a5546821435c59b9714b78fdc75d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c78d6936b2fd2f7ddfd3f08455987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abba3be78e002ca767a4bd489c13d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40592e63654cd3df17f34d3e8979d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4590e2a28cb6a409841a8ba382e7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ded2538c00d95d5eb90c31a3be73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632171b43a9c714e7526e7575f4e826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80dfb616fed067ce27bebfeb708a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38348184d160b97b08be56d169d2a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab4e091c7f7ca6eba0d28a2241440251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdfdeedbca897a698ef336fd686c06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f24eb205ef6dcb68b0418a033291ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7709fbc97559d1517126023aa9fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33a0379149be46c25af0b3abcd3b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df55d690709754e404704256feb6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291f188034e0149a201f45891139d44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c799647f89c51043c037a4d63b30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239bd3e2643419958f41c6390f73f82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda0d2a005d41b1936531b1c2d2f38b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664732d62b733fc4a309579d8cfc5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c51c37f6155c81193261adb5fe9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b63d8e3a4141557fdccaabccd998d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab000d7eb5045cf3c118a51e200cfa58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aff0e5b69836b90abc259bdabdf70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a4841f9e637a62eb27dc238d586c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bceb7e9e5c1d1a423af08a8460ad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd454430151bde822f433fd8fa521268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0a43fc1c2c2b6fc8c9045f3d0265c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b72a8995576d69126de87e6da4988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9216dcec289348a748a96627c9d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b177332e10ba4411f2fd1ae822584f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37abf25c023b05570b29478ab3648273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31a3b0541151f06b31bff897aee03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c5fe2edfdc401154ef4c17fa314c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9fc2d3a2d3d91e452316d15eac317276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dba3f5abfbd5455e13fa844c42d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe103d29515c59a861df4b52cfc4056278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5248e177f9637093367781a4c83e18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fecf2d6c88df366bc14eb55c03b0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05add9950f70ede4ae13fbbfd083eda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e584a1e0ac2df6830693d2cbd288d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37677dff8778eba86d689124160e3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec992964320ce07f71ee9b6723781284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d532c8853edc118c795b6d2f3085285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2c5459c01d9419231f9c3cb8adc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d3fccabf3beabfd2d7b57b421a0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b51d239125a3434bfe4bf8b31615f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe51deb816fe19fa3438f65b4a49f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8b047d20eb9bae7f668e4ff0b637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271740281de176a70db6c8707b95c7d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6a954fa30d1c4fe6737fec400165292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f089f37fad5761038518b1492758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf5f3fe528466fd928129900ca809e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d383d2ae555d996f94d127a58f7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3daa3c19ce2b891cf4107678a1d07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760055f23f4dee5595facc1d0571bad5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef73a41dd010e803b94aabdb6f1341f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23f8a533a81d97a9e68eb0d630359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79913e975b5deafe91164c8cb55a65a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19278a67d504877be2690b8178e3fa2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af377f99fb454d1d6c1f7a3b95580d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefdf583386d0f2df1b637e8fc5437303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441f640ff592451f1c4701b5e63ead304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd37387c7b3dc3f5b1e3d112be8c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a799986f6429930b48d516add801e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e2a016f5ef76f85f24b9b8361519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7853edbcbaf3c37e41c27894504847a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0848c27cdda3b0c3044f732dfa2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafff9a2f5777629eb5a60d434605d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe61a5344d2f4b98d7dfaf8967e32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3935975578fd7863047e5c98dd6c33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9323bf7afd665a45794325c7582580313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0285183ff1db0bfb7367780fc89d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fbd60a02f6db5efd1ce34b25c93f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa8da4aaa5fe686ba080331cfd688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de879632fe8b4386e42c5eca24e6a333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae500d866b6d02c8bbef97efe930a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba56c1ce66ca79157f4018421a575b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59580c8d55e48532857a77fc60e7767320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5a1fdd7f8cf049dcafeb9a6cab237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fa8ae0a4f8bcb814ff09082ab47e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a672150e8956ede488a31f875643323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e290e09af97576bc1d2e92e53bf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868fa12976254097f315ae1f28d0d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380efcb74a65536756a2fb619de12c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273396600fdc049fb436be728b206f7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfce8574f1fe0fa59404b20ae33a81a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac2855a02de34d2012af056f8b914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375050233d1308dc4890dad7bedd3a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbc42dda2aa2d950bf11d6948a0dea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac8c30f7ab5a42933332b9f9518ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fbe58131891b1c9d5e8df58b2617333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb712407d10aa038f4eabb841cf3dc91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea2fd88e65f8720ca113a61089000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d5175f44db786587815bc6583f80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e02c617d0593de4c56127ff2e2e54e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90c940429ae3ffdb76e61372bff544338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21a598f1aa424ed019e38863a7f0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef7aab4d6320fa4b1e648487f65d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e10de4892f6b9c3bb8c974493b77b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c82bbb38f39d5f65cf3d0a92f8f2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d95c2622e24380dbf7d58cdc7b8fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58612d08fa0958ce9bf7e26cbfff2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c01d3ea3c0f5bbfd9c18a683b8cb40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b1ccabcc4dad8946c2f191eb969e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44d26e6c3256c61502235a1ee509d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbe4f1e3bc334d73394450a60f57b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1c60ef87356d504938cab6f3875d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744363242d244ad2051f851160d9e6cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87fc7bb46feb522a386b628a0995a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd057d2a225594bff8cb9d475cdcdbfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd148853e488e64acc4c29e951653c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c72acc83789c7f5222bd999850f0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a96abb94e530c3e1baadb0afe5f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b352430d2f6cd4338a8b23de7a1646356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdedc22460831402dfb30849d3a466357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa19328f808d1ec5a9c328a59bbba62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e53efe97772b6ddae6205a21273c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec3662934fb8d353384c33d3fdf4e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a572582caf34705dc6f8c80500fc17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b41c19d52552a7c74b434df8b42d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52ba8e16b3c37bc248fe35ddc2340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a8d6e36532cd9de6a753d77649ac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ead7104cf8d6252297231ac85ded365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea437343fd18e3a0c08d33e7a0365366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ed969fa7265c6e50d0da174d99b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056297811be66403fd57c285bee6a95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748884621d7abc639de943728dd250369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d60b3a0baf47b7235f536f72fec137370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a60f1c5b0633b24d12091620f5250371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a1c4d9ec2b861256e03925cfe3f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8a4786e97a2d5030e69ad17fd046373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e54d8c330577b72aed899876b0688374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7b8f2d8a1ef8c56353c4752d3872375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e829d14f9dab0faac846affe7c2f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c775fb9f2c53a86389976d69a70cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8481aa616b38216925d4accfd0a5c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a043dbad95b32b40e3b00d54f99e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2612cc942edc51f76391d9e9ef277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1b1b6660a754b506502ded617f26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15dbf62a9d337414c9143592b5eb51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef86450fb950b941d7818f74d5613383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fcd9278ecb3ad6ae3d7918dd74cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eaf270005a8898bde228ad6c13cc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f7e30ae847fd1cf7fce8259d8c9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e1db3ee3234ebb18d518c6b53b92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982f181d05d958cfd827ad28efdb1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d087b06403f5e4e37d7b66e1e88124389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb5e034ba306d9edd4655848c9140390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a35a6eb46f28e6fd1900be2cafbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c558dfd7e5091ff2b1f94cfe7ec9679392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a9a5ebd04be70b82b9bdaadb53e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16c17ec359d7b8494bafc9624e270394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da6839d830f62ff932642a1d820e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fed46b4627b0b59259bfe0078beeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef63091cff6960bcc59f15a5f1ab9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7483a5679ac0c750db345f1f7066ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf526941be461014571359cbc33a059399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fdcf03548aa3f30061764f02b70dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409ed8a86519d65a490099bb7e9c38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac7e0c9d2a6c33ae77302693eee559402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87dcebf1011f7649ad4a85d34b2cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a05c2a8d9c1548767b43cece58077404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f82ff460d053cf62e86acff780c263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04d3806f6694d2a39ab112a2a32b1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b696a3f8a851f5fb5f8c4bbf75a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b7eea2a29eaae0f9ebcc0235d48d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd38d8cf605b1cc99c6b6e3f805186409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9ae8d3602a43e80cda18c6f9456e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f337f6573966fc6d9ecb064d5ffbb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a563c7804dbaea842d36561ee79cf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2c7ea2e25200c2210076e786ed8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b6dc7ac3e39512e91e08fea05703414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d3f8e2b2d21b4775dedc21445011415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d09234b90f62f007de75945dda25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e5b942f79724dd660714676cdb32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfab6fba9232bbe1b1542cf3f586d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf6833272d9f51a217d9dd0cb2ae81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bdcd4e042073e7028452fe897ad8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61812509022fcd15fb3d806110b5ed5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e53b02fd4d70f429efbe83934b9c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c80ab4916196f4b5978725d7415df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab60d71690025ae7bd338ccfd19409424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0bcd3e608020f07fe9ef5407fd89f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3d7953d36a4d207fae48dc090615f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c4d1fd1414d8148db08ddeb89d64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9dbc3596f1d625128e19b273bc661428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e898d8c58579b52ff28704865cee6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb83b29e041a19e5bb6e475b42ebcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32969ca181898a667c5468f7e3c0c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b570960f628c9b26016a2dd2c81b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114cf5e649cb8f8a3030c3a7fecbee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03469b78ac517ed0d685cb1558209434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4f19e818caf5056b8982d7808470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256107a119c97d84d67cb103e5b968b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12253ba2bb8fb84a652269cd0f98e293437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4042e64af79340d05e5ba26fd1b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686236e1e4ebe7c4879e1420a6f557439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e797abd7afdff61743f4ea5e561d774440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910e97d3c4222d7cb566ca835c99fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faefdcc635be56771f2bc56c20d94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef5f94b905e38e7b704c610f9c421443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445edff6f47dfd69530ae85b4e42afc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5195f02321c97a3e615333f90e912d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d6061d2107a0fac775211689b69f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06220eca2317f0b71653b2260b9e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383312656587ae11c3fecbdb627e951448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21e73080d149a1c5a362833eec6c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a7808ffb0a2700482de05ec9c273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d383370a7d6d6ccb80f854fffae695451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e31f6ab60853f4302ac8c8d67f31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e12e24fb663c13f52f97a7343f92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c8a83a0ed91fa81da2f9f3fd977f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ae744bfd90c7e5bc3dcb0c3bab7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a00b8397efefebfb86830364487ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce31f05af5035465de9761c740278457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8b20dd4d6e0c6f5959d45aec64842458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c07647082e51d1682ef5364f008d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf5316d7aafe91fedca4835b9cd6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256c56a749a1a5100ab90ace50a282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b1a2fc011fd0eee225bb5dfcf2ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b563d92b584a5d55e82707dab20630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ddb1afc7e6e5ead00277c93f0f2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b4d02a829da4c3ba999b7078ab53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69de4221684fedad79ec757eec08f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000894cc74021cb6780d5223111e2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44795e18f50be382ded1386d8a0529468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901863a511ef387064a047943a94d0bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0a5385b6f31d479224881019f114f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c6a7b734325528fb1c8b3e3ab08c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828810699ca47d93939d6f1a6ec3fd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9adef1df57f23dccbe333a6fb509d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3604ad47c2ab9e979ec94723f1f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fe4de73155fecf58a780885eb7cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4d90cfe78f7057cfc280f0e38210476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bfdbef73f53081cd6c8876c4eabbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e61a94414120ad2ad62e4f7cc1af5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c54b49fd08041eb13d23d15bac796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce16894cbae6e5f8549cb91244aed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c3ff10a02519d0c73b491ac9a241481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53403a2f7c49be3fa3d10f6a4879da0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329998bd154b4844023300c14572d2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117f87de3cddc2ce7e6962b7a53b80b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2363e7b2c977df97a9b9624fc1f40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6e26374c6962745605bfce37251c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca161586286ba3697a26ddc0538527487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837424a57b982a15213632b94de4f1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496782ce28732ea49321303a63019953489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece70d3fb3d1588fed4eaca4b89910c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49369e4c64f8091a3b1c928fc4e312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50cf262f79f568e22c4519b2b0635f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6901a6c55028a50653a1050618c23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155177316cbacf005bdad7936f152b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f784fe0489294a526c82ed8ac6c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d195080e008af4a0490b1a98a4010d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93213612c108889b64cd549c9318988e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22fbe0befc57d029a055dab72d93b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136dd6e202a41650548f4dc85853ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62158dbfd8d5257202d14571ab625d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba7caab8e609cc61ebf7d12a5a655501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e68cf973742f30f126f4de3ceab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c00e82be06f82645be4b2df8a04ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bde7bfe6b2e2b16304b98e143588f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd15af7c3e835a2cbaa673cb7e250505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6351a4aa347ad937131c2a00d3a2c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419410b56f3c24550e2cf776b56c86fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a36d9602df15b19662f1f1e52d8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb0cb727c64cefca7a7d3dece1d42e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb6b7d7c52168abc9f3074fcc8a4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539142d9c6e4b5592efc704ef5ba113511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c41e81b1f61dcebb83b81a04e1dc45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d12181ea89e335f3b396b44db1724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bfab04f2b6dc2426bfa967df6c6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f00a67d2039ee30a4d5f84f9dbf518515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c53814eed6a0adc68503b82fe27cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e0d9000ef994ae5a95b9579aa620e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d95a55449aa28ff0358d584664f728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75755f4caae7d512010b224139393d3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95aebc02a71c52d35be5aa528520a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4329bdb1e211543f78f92ba97c6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c1c38b42d63abeafa7ddbbe8ee91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a7cb622e948f893847073dcc936e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83348417f8d201e2f78f3986f11bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee06d943a1daa1f16fc037ace238f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6789af5eaeb51e84b803eb5dfac9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b3eb2f18f421cf55b669d7d7c268527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac968cc71f6b85f099f168c8b4959c95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845704a7591891d0b0f7e4d96b21fa6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2f00ec79ecdf2700941d60d33ff3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a1f160a3ac512e8a304c27858fdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd96806c1eef57096332724e2ffdc5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9bbcceef827e2992076a5b2db07f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22962f1890d22a51366307db35b66bbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa674954222b6d0e0852bf87e2e6bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235700aa0a66abf1d8f902337713c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c75ccd51f2e7773fc68175cc9001537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29497946c87860a090d4ac55f3543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35daf5ed458b90a474f34206bc7c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3546b951a631e588f3157cb197911540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce9c98102a2eb799611593e047a31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ada3db21791f0b72282717ead472b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6082012f9339d3ac5bdf4c7a951c5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1b803e6f2d5f863f2b9ce3733fdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ce3459c39c88db6bd18dc49ad1b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d694093aeef1257244d0bdc86de8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ce864ed47ee7c8e03509e307b9537547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d861d8e7198724d4ca916f1b8bc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d4ff39f51bb8a227f3b21bb1b8b88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb473790f45c2341928144c013326550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d541891ae41152d12fe071d14aca0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a1f8fa137240e76cc23a8f1d0ed45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b39d7a2e36d05d967a537fea78c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4d02859bbfde45362f041d8f80f1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db3b3885320f214ec05c64240890f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f065e4c58f93a6f003b4085e8d59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df12988994dd24790596d625f6de5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e2d785140c047d0405c36ec744c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524df1c5c3e4d571a52ee1796c8300559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062058185d4eaa33654577a86fddbba8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a290ecd5f03ca589275f91340912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ce0590d085ad2468b49453328699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cd842dc4e83cd7b4b81d9c6534cc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222a4ce3eb3be9f66ab909f872f4a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ee67251062e93d5006004dc60e88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92c9eed2c6495a4b9634c12223699566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dce2ae2c09ef02564e7db7e821d20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe6a8025be27e91c57ce7f001a23c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2db601ad19cf459d1093dfd92f958569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8af1de0cd24d00a6edf34edd97a6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45deb6a53851bdb744bc3406eac3d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b50d9a3320a8d851ed4e89589e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0c554a87eba3c577e1897c12f699573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228313d93a3db8fc445d982196fcee7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0430e40525bf28e6751b8a023978a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b180b19a41e4b9fdaf8b9431fa0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92fc037aec0f53df279853b2ed8adf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0f1b68cd8b591980c78290856ef16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb37c5dad404d8e371d19a6a5dbc1ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e7449fe69a31ddf5d076cfdfa181580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756252a4f1035cf73f45660a2d9eb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e41ee0e32f78b964d17ea9adef27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771569f32094be04ed5e098e6357d56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29dc3f9475a4fb15755647e3dd1b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c63eeca16e9b82a519de3b26131e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e2321806130520477c0acd9bed18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6eea9a67398191ef21ea796e2570587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090cad5e9d99aa77e95faf9e58eaebf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe4eb1d97268e5eca2abb16764e8ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fa17bc857812fab3ab8e72923a7e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2cd92706b3cec2b6ffd1ffa62c5f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75af914d51df9c24cc8f12e256d9de9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47ddad0cf101ccd0b7ed3ee957570593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8c246a0e6dc9fa0929a2789b111e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c6b4da83092492fc1fb2f6f973fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c921a2ebc590b09f976ebc6a21ac1dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268d369b07da28994580eed5826d5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b8c916dd5bcfe761c3959119a0be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d7dc79c143eeadc8f05e3220143d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df2d1493c6ad873b9694acca53dd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f243abe5429d34674d60ec7859d0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57eee5b66e0ebeefefbe21e7db1d45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162e852952e2551ff5b0ca6d12f7b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8159384bc01a8e2a4dfa23d333f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485625bd284e0b6e0cae35302f5cee91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c081b4f250794d3b174a317672ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aea573ae8b1f1ccbc6dce1132eddd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851a7f0091d1ad8f36adcdd68f3f13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c1d7eb52f486468ce603ab42713e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9568d66f51fe89235519a1d7c5d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f13be026ecb9816cabd97acaba9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ee490b5e75e691f8c0fc5d24337d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3751e437120afd990b71f24b9d52f74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f55647e30401a81c4ace83091668614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960158598bab6ab9a04bd0ef3c0e73b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dd4a397b99260b5b72f7bf9b9ba69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b693c24a54c7bab40cf3f43c1eb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce449890044c6d17bdc28dda57f23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd751dc8d7b64fb108118aa67ab48a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118864aa9e0e38651d07c99418b0c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9a0e68c0fdad0eb80d88674fff39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203232151bb4ebc7c6bf132172ea565622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44125bce32540a4ef2b26861f8f3215623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ddeb2d649e57fd2c0efad53b1bfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c13bc0737bd734fd25248863c929a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b187f5bd0d877618f952c419c1206f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c75417501f2eabfd0ee78fbb56796627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c913021ca9014ac0acae6630762b33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aec284636d325092696dafde1e628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51424575ae2134f0e818608989a3eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb20862575ee5d7e96923ddff617c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48155e5998ea004a5cfbac586cf48c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d411777a26db5429981785a9cf65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1a4a7564a88132e61bc505bd7462634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879514232600edc739d65a43e05feba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655adbc1a258fbb3ebdf611f8fe65af9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433ac15ae94b10c6e5e09ea52eafe52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ac1a5c40a004aa6a6c2147d014623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0040b3114459463fd019969f3310d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ecac8667d20fe44119f4e9c4e68b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8783b4c39b3c5e20dc0b7029cecdc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920088b64943a0109399db86e3c8de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f860cef68225a2e1cbfb4f47511b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd67b0e23c2f67f5a9f7d37037a0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a02f676ba47ba365ba6b3b2a6721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467118f7f3f7f17978d772c4c603f39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f08ea8fd98411b4c205f57701693647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcc929ee4ee34feda559b348390806648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e5fc792084b43657966875420628649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270964fbdd551cd188d753979846f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39dada6d034e8f3db4ad890090e0ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b4b0928c6da8bc52cfb7032c233c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f23cc9e3c21d617602a9397dc33ae7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc468c7d17e6146a2869a3ae917598654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0a0ee11a068606648c3c51ff6f0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c24eec393366b60e513a2c8f2851a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd13d6e7fcc9e98ef7eea1e4baf5be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a59615909e04f1bff1fc9d68b9a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a287247db4f4d888d1c90ada5357659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c934f0c03784f267c874f594345243660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667cc3ee6ca125872b2049941a5dbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3bb5a3e1b121fb05ddd0713ec08f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d09b1595a9c129c4c52ca5c9e064663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258e82665aacce1a07e2aea8a03916664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38762ce355ca53b9b2aa3d8a2be7c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636280dab88f0583d6be94a40e12f3c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d92dda487cff9829dbf05990ae9870667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466dd1e0581f7c2e79f8253c91f567668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830094c8e5204691bd9f5db9e4fa6715669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f1a8d636b6b348604c311ae7dbd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9ba7ecab957562be9e6ea55a6d22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f2ee3b7c4bd17ab7f3640e8dac1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721e1eb1c2cbed46c25b1f5b84232e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25a10c248e63784dd0cbebdb63c5f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077d90be2e93f5389415cce21d0cefb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a85a99da66886c6353c4ff6f3582676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8b76a4f59846e3049c666a5467ac2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865d0bd3e4865b94c68ad836521c93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e3d1489347f1aed21ee355e253910679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f54b74934bac0bb1077c1ff902c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe08d354ba84bdf0521b3cfef996f44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e52f0e725e1a822a278b356a3075682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a038894971f405228c4b778bdc00ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761743c563e04d990bfa12c09ebc0a22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eefe67ae63e9972ac53e28abda5f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac035cb41599667139c569b65bc43f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa82f5a4135fefe020bf6fa24b3a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458a08fbc14dda8963cfdaada26b06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246040a9392ddaf09a29d2d8f7755bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df16c1b14d15c09351be79a5f4f6a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49259f8b6c7d043fbe37026c1274e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4ed0f6de125ed94bf8549be8fff25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c10599c13b9606c139acfe34de85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7059795e8ead33d8287e0d202b3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce36ea1fc94f9eaa6deb46efff7cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab90e814b4aa2afbe35d1c00e7e275696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba293fbc8592d37c502b640798848f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1f48af679b552c699738d116df30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34dad87d0e277b19c6a7e62028ecc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3484c660d646ed3396d38810715f5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436d17c30e7c866906f7eef0da63a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f28a07263c3a0babe4b830d74960702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d80149ac4bb2bbb8ffa291e4ba020703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc57ccfa646de463bbc4d8d08d99b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df61cda6633e2714190d460ac8991e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737055578a4f08aed1297b164440df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ec5b46efa12dd9634bad7f31d2df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06da44d91ea32a8eddfcc550f49600708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a9df6077b48b6669a36d365bfb12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc7d4af3ca3ab0b4fa73540a85e8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca84fc63d0c85635d22487bd4db872711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595460f123ab92c6c7a065bab032dd712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c641e249594dbba1eee6ab468e6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01127c1a64638017f8d9df69891762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c95ec6bf014868346a9edf82843e7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389965e07d9b3629bd70cde82b9c68f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a68882f099abd020a707cb17296c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609abda758e7a8ac522630c3b4df15c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e665f0f08f072aaf0e6b8b5c0132ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75cb36d337ee0b3e3cb1422430b588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee53b787a56c2d8683bb9e757e113d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199240c440e933207165e46b54579710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015dcf7bd85e7fd3c7f74d81e5507b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c72817ee2fe744fff6650625862612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeac10c2fb0c6432504598ca7d5fb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bdcb073ea79570ae327edd96622ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2af4fade2a6b46e757fa29e29a02d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe539e51bb7d5e77ad58a576862f4a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3bd1cb3081da602befd8e7a8b660e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e2640079b1ac170fca1f15752b9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c9a2f75bb40a588c192988f4b8e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c33667a7c19054a79e97f1d9a8bdbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd8243935b1b5dde580d25542f841c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd46fa03542068740b2fb996aefa6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0b7ba236a57d5456e69133011b6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f25b69c3e2bc47f9a3f3b4bc5a19e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4832d6a937a3ad41e63219ef229425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bb404c198244f71de087afbc77f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba5a9ca108d9773076cd179bb847a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437096c325814813d4808ac7e585dd7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426efdf756200f7a2110aae57c61d17729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8705550acd8c8a9d6351c724e1eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080be216b3d1fa3727442e6b545476031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413be62e3dfb09d0d76ddfee78b62f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5bffdd55daf835c5def5065edaff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a921d12091ce1940b4237e70732d38c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998c9f433ea9d401bddb2aae34f38335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025360c7a5c570a2ce019b2c4547ca436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7573527a8275c6b708b78656a237937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051405e80f6433aba25cec7a14f9533a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede9cc6fb0a211da94b686c0bce01939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3cfcdcabaff2945cae5c071ee72740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712667d4223a97a464c9d703a3c95a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047c8415a1417195bb7b40b986e73d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f69aa447a034abdd5d03cc6d436f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba610ef3f51c8b72e27b8c3f5853bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1d9dcb3b00cec6783f2db2762559d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe8164a0a2a1c84bd18fe789c2883c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08746cb1cbb3fa4d0aa41d4e12f891647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fa04d61032ae71bd7a9842c3582e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f53e9162db569810c877eebb7e461149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703c88a0762d2aa48dc970da6d98d1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a696500b4c5c8bf08d9996cd50fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe1233c16c647140bab890e4ca34652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a3138662f6c9747b580a65cbc2bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58289c6e98f6a1702d37681333c0e1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ed312ad5b642ac1d255d0c0f383255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c7656c96ed5969ecde2dcabe61e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079866be66e109a2d6b1a6e82c9f63f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c45b1b10a17fc960e1bf12a4950958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9786a16c06b981e9e62a1d48c1c56a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811f65a37195139c4c310f894ec510960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73cccd1c770a8b8d726f32b04e849e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868babbdd10171a8dae11129b7e36fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013662faa4ac6574f05627fcb3658d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e519ebbc4da3788099eba3426bae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf248fae3aa30535477d0843a5cc7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c54431d6aa1dad7c98e4ad4dd57266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b604eb7bbb0ba8a7026aa1acb9d982e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133ae707d87ad8d96f41e299c1eec368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de6dd6f846f248221449d93b650c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc07d68f777e1a02c081a85bd070fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927719b04ebca682cb6143425cb5e4b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ad855cdf7bf44441f01181c1bd7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48fcffc237e22c1da293c1a288019173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99680d9ebcc91f34760bff3bcd9046074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4b9928365aa45a9732117869c63075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491225adf765bc14a7184824b7b802e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c934a6f7dded79679736ca3b86505a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace9c6e3802208d2ff5c1411bd1afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337dd0919c19e21c61043ba8876dafb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91948e1614dbcd3fc12a5a15ee67e7c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960ea87d7f89d8f00ebb2c7d3aa8a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b06a4bd1c5ebbef0b05ea59b5a47b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09cb68775e8ea198c28993bdca7ebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c342c8f62c7d0d27845e5fa3d2f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c647e57f312d358dfc773c8f10667985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed1327ced6ddbaedf2c7ec5d2bbbff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087ea2fd2da355c4b25d41729f9bfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d758fbf4408e648876406e96624a5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f22bf4502e6a32f7cb042cd32083d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf56656cb05fb8ad27d74673a29f4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da6bea2d469ec6c97136ed078cad691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec76fad9cf072c10d5fd1073894e3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba02681c63fc11c9f696ccc3d4fc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dcfbb935d1760d1817bd246e7270c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620939a30a3ee46a2ee6810c5f876d4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6d434013820e1e37f19e82faa6b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad204b14f21cbd03084a6a7d92b7d6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93644dee3e7e45ab3a8f9f2c2e6fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1646bdf2f80baa80558d67b7c654799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3d9c817bebd650a147092f50d95b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd06e983b99608171f6113c2c7d34e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb3bfabac0fdc497e9beae94c3194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f65ceb03d1079b27a8bb55c18c88af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153798c99bd6d3360a805d19af47bdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644b6e68588dbc721fdc1f3e4568a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb290e074afa7afddc0f43606476343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc558bc8bed8f72eef3a9fa3301e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d2fd0e831ebbd8f7537dad83e036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36adda1897a655742ed2ef59aaf1a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2bcab72b5f5087a1d85aed248c17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9cbb1978ec30202c8e0a43b761e12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e43aed7a38aac36a81fedbecebd50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bfd52cedb0c39f85205b30a336049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3dca0ea5f5ffe8d5472d8a125bb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3fcf1b98f4fed11561aef3d39a55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b564f53c514607bd565e5f24f7f6c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a44aede2837a06ec41cebd672a9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9da1a5f5b95b9249c8adedc15d505b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033920d598e74d05f696fceb856e09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1657aef724c7c6305ffdb0161162120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf343eca5b7de1961857a7e63cf83b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709795b7a18b2fb51da88016167864122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab8d2c62bbc706fc557ef7884c4cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c08c5b8a7b811fe7da01b03deb957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29bb4839d3da78a28804da3d5764dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb4b02e023baa0c93a077b9a1ca3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4e3c538655cce6c233362b5c365f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8beda5e04f142882390c80573337a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff79316b203d9adaed337b14eca22e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68119192cc881502abb08d105fc64c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092622a46661725a10aef4eb8e5dc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11083e7b03ca951234b465664391a35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02667a372067f926d273e69742ae848133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f829ae9bc80a0c52f5dc067d765a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abda6b1a0d6182296ffc4369202e1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b39232c8cdffd0b069b75aeb35750d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771cc4dfe15c3e7b6763e733ff64dba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f3359443535007964e120cd5c71a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e135a7e50f571b09295633d49dfbb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac988742700e19ff6cf52030453eb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e2ae3e8165d6415a53a7757bd041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b798fac518e62008093d9c5affa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e918a05ce0bd064139e26350c22ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f8f0ff9b86c3f16db9e74c8c01dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae79cc41bf91907f5801741b61e77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09fd9f10f2264ecfbc49651aa079f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7dcdb4a9ec7cf6438d45381f3030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba28694b5b3aa8a5a7c9430b8f767a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4fdb4a99e0a509236bd3791431f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273a41d5384bea632631ef822e0898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec81a12284c4a145b1f99e94eb893b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f28aa8f0613680b49a0ab5728a4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407e2dc5ed5289cfb03a1d3b29ea89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c66d6166c870d6065340b222e7f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c78effd340b3c3d429e6aac9dcfb9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac4084bc2e4825486023b2f9e8c21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60f9647e86c77819b4b04366dd4ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317210d1904315a7ecb1b7a373a6119158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cb0cc2be271d51d64e08890f6f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a39da78021d9e8a38d620b52d281f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501897f2e8714d2e3222e0ca243bd3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc5b966c4e5e86470375690370c03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6664bd755c50ac05b3acb53038ee49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466de509604818a886bff107f1fc6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae4048dbec4ee934a051b1a0ffeb2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6d3cae20b11719987cab852a2e9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93271894688596a06c34c2349de738167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0d878f34c5ff71d96dec8da9d70d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261bfe6704b5cd3ca0d62d13895a68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887b68f6388e25b4d93166b08d81e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ae4916255d37398e4e94642d4347171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3cd5fba83fddd852609cb51791d6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786491ba43c0415966d264a3741f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f3c237cfbe31abe4cb4bb447759e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7eb3846ad8d71dd65a2926050927f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c0cce7bd720d7903899c4e577a131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e2eb7ca2f391137fa698c14f3334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519431427711963943ce5c63d4217f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc77345d544d9068f0c98ec07c5ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f0532f2693819ffdcbe68d470556180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c1cc0b66bca0254c32eb90877b22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f465ce6a40117aeb311722406e840182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc41822704863c5dc522d464d1db0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796981dc21969ec7355efac2f3dae00d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21fab9303dc85a9fab9aae7d07c59b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3fd7ff11204f34864a89ac3ace05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e46a9dc24068e7e7c2e076e5926f32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdff26f49cf5df9d5ed0cdc19be5004188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf159d905c2b3e082f325f2184d896189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc30e4b8dc35debf8cb9cb8756f776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd6f9872558b0605a287f4552aa18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0061147c57c3817b3be8f6860cd0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de94e069f2fda0b8e5a29fd3c7b357193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8d11bec3e1216839ca35dcbdddff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a2e1741c292e61fceb003d1279c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e7113fba7ab5969fc97db64195eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa365698e4db58b6b3532c1f99d7764197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48c5a679afc02665f423dd2b4ff73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56060359655ebf2e9b41f44156d63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba053fe2a031435d1397c8461e1f9dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa8ecf8ab271c3d2dc374a1fcc3da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711365cdd869d51fd881698cf6115e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e339fbfa485285ec5ba1106868ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9528fcbd9bfd437e4a7401ba0ead31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17b16729139f3922d270752d41a6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb379fe57be559bdd76d5485ad896f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03638fb4165475ec23d6dffacf60018207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ff82920551473cffcd8d1bdf7689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b36f08225de90a9f2b9784284b999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2418a3a5e345041ed8565edd4fe2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c40d816bee4af88bf6d1a466ad06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e7835fa40b9a3ca4c2b69e9a63726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736d36b6dc7233b8035bdeea8e679e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4bf1a61c4672ec1a3f8b7323e017a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d06c6129964064bea8e6691eba8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a02d19b6510e26c5351137b956540216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d9d7bf6a52a33a46fff8ae485cfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29594e643b08c37a97ccfbea69ccfbdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c546e69790614bbe3570da9e8b687c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b040322527ea140cdfd138000371ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d37e32c879043a147ee668154368eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819515b3f2f0c91c3343c3aeda3549c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d49678537861c74bf2cfc30b512c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3b569167d1cdce8c8d58533fd256224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62ebc75a744ef8a2136a55e1c33e0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ecd926e247935938941eee363648226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0408437a1b293e781be031bc4a30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406ba0494fec1348a69a8d334e3744228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a74008339ce19f69011f0eafac0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7de65049ffdd8c51c3fba0520dc94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0ec0bb16802a14e8064d2749b846231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea9529454abd7bfb0fc9027ac33bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b233dc2152b607711d7ce075d276233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac6851e5e2dfcb828e858f3fc028de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b5cf1145d82c9db623030f1dfa8fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e836be660c4b741d0de5a7c04e458236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56068a61eb8fe9030506bfc276d95268237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b5f88abfdfe9a9a39bed62ea5d7ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877676b4b8cbcd28a78a55cd26c3e9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28a36f395ea0605a75ed03cd8b105240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ab9ed89dd16d32e88e7454762284241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399d9fa153d5dea1a8813078cac587242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c459e9d29f6d7c85c34c18edef810e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72cdf5ca5f04f9ee4f1c4a7152453f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66e35e8de8c45942c2f7240964b2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288d5f8e64d2df3f9e023f4d5afe9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82aa2c55bfe3deb454c2d777279ddc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b67b42b19ab0c027b0ee4b626cb872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23895d80fe81114ae4c415e030316ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b616e0dba41c15e486d81f2e97821ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807335a643c0fcf3bd1c2ffbc53fd57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e54ca777131f03db941ddb7cc129c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e91fb4bc3c6656c6b8d84c8841b2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37aa51cffcbbd09922ab985ddd9094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9f4ac3ca56b86ba8f03f31e4cd00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0be26dccac99777ba206f91fa7031256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8d2010aee099e2660f8d72af24bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4e408e742027c199dc778fd02a7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8c5dc908768837771f53daf68b18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd684aca7b911a747911430f45708dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd813c3c8354e8e2bc0771ab0c185e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8914df3ba1eeb2dfba10bff01a6f9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22776e582d8d1fa5006f987f7ddb0097263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cdc487b4c0f59b6bd5cfa2e788a97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94144bfc4e880ccf6662b87b0956ca0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de82706a0aa3dee5df148da51b9ac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134d0f584bee7fc60984c2b7e14f93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f13cf15bfe76a2f91b3a220341b18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a7c350db4471ba6f5b7cfc5212b7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112709d48b0b3f1d2bd7434b44477767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d51810c5146ef66dd2d9636db3ac9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9503d95571f24cd436534fea18b0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f1a53e6ff1b2355855f0d9fd3fe1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93d3d4945943f50ec6859f694d12a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200487ae798d286ea6d9574468b42918275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d0c2da95e8e9716cf80f43553852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b29b69a83b5639ab4b25130c007ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a41ce7308482b2689e62af8da70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e8f43e04002efaa3d6f543fc7846279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ba005c3a1d4186ccf351bef2589f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b9139191f64917bc254b4df920ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0339e85628b58d0b079fde22f95d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6cbb04a053bce1e324aff3fc77ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec461e296ac198d67568c054b74a6c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e387b12a305f3629e488e90f65e9e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be783b7099ff4dd51a8f6e46ded764286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9696acb9f9de79a4c21abb0d07281287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e703bfc4556792da1d3b0e3bede2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb069c27e0b5d88ff1b2434afc2ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bd6d3d9000925ebfb01a3e2d822b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3086f8fed983d7197029a512cf0240291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbfca73c10ca80e0a3d1eb47a78f01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d27e90a00850c4898cb81fdd18c87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adcc94a0cbcbe8342de3dd978d39a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce9711c93b0f940f879481864919e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42eef7031a040670b8d932e94e1616296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822e59d219889196ccba760ef15094297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c651c751d8ba83562af6c54111dac0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588688b7c31b452216371dc23d35d96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5595630cb6340f96d5986344bd4f54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1184d162a6fb832e158fe5d38fa60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4c6f27df04bdf7a6506d99fdef957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b57874c17a2ca27b678c9738d6bba2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2e19136ca7d9e00992304550b3a79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5137083d9efee2bbdbc800345046e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fee100d011e4c7b29c9c463bd4abe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c95a250d9a2fa7f49f9c90987f15a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbfc6695d8ef544386e43424f52738308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ae89773d86d40d7b936d7c2f39af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433da5c5d2681e23eed15d017e4d81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b662270b137a7bc73ca2c4e2cc7eae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbba1db733ff8e7a9eb5920ff0d7da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0983033a49dda243a2aedd17641ca72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46420b94db772a29a71cfeefbcdb2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16b29b72923ff169a2ef56ac27a83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774521ec559e5ed2bd6844f547e3e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86018fee4f1dae595f169734c99ae38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9e5fe174d457f048397c5a0f4607318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc7fd3d5b68831f19cdcc38b0e3bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8174190c3648de7a66999accbb89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac86d80593adb1332bf2e0ccbf3b0eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d0e4f808c1798cb32c02dfbcfa85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ff8aeae54221fa0da4c72a9f09973323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855600fc861be091e0233177c538631324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26113a8b329dcf9226b27d05ea391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fdde54c230f01012bfa62d953314326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34eec65d1b09d7c7dbe83c0df23a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540118df28177e0f0c27c3367d2c5ceb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659274f1c446b601c10b67046abfda0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54f8ba3c99b6b020afc2a150b1686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596717cbf1870d23c2963c7102e354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2ae3f8481adf86b28f9ce59b2dc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e3919d88cc879d09623f0b19f1b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f698a6ca5a43ba62a2db08ee13aa14d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f1f91205abb7b2d9896c2dce2f306335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7673d708d3555d9897d6037fc80f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6957a1d8df883444c04b8a9f86ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cb5ad8e6ec29465e1af2f37f4767338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70d0e60c80c8175141801bf07f17f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ef12ce9558441e139d3948dfb4f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfe9ce32b5bd7c2aaddfb1b2d1f29c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed933dda16f869af9fed967d7028ef8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106680a4ea7e6bea33bae697b3e5712343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e258a9310d68d82f0103795295bc58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0948a6a6890f005d42fbebd398aff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972357bf61d4d2273b0557090b98148f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec76bbba24b5696e1735f9db17d8aa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978feef89a4a98ec4343d0011f6772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b3c7115a1cd99d1979f3622c0ead349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c0baf87ff936f839ad7f343354b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678124e34d307f5c51e9ca8a5ca2680351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b252f9cfd91266f17de1a55422fe16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a527c7411a35e324f8d8ae6ca59771353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bcc64e8052c72ae88849d209f9216354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f1a28e9377fb8e3585ac62a49ce47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d4755e2dc07b9f2d4ab863194dc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777195b8d58270f6d7472c6dc43c55dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb6176ce0dd64bb8530847cfe12b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a83101be56c820ab818c28b5b5c69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4430a4e0dedb6b1faf3d09d94928360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9afdcbbebaab2a394f305a461f570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afafbade994463a92d179e32fd0aa84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931d280c44b90fae89e7caffad930ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a2b0607e8bfd56c3c0020bc58143364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0b935312b6439edf4777fb46a8cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b0c75c6a54c9d81263433b4ec9b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d1ca2747078063b9adf30447e9dac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0579cdea3af34b0f657eb7f895046ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308a231a6916374f2fa92236865aa83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6295a7845d5a31169e818beb4bd980370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd108eba0018c250b4f0f1dcb1e36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f6f5c70935e72fc7c92db83e9b29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4eabd45c371098aba7f4a5e30e3ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223b668cf683605ae757297293ccdd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4cb27975ace8ce25016e6438c168375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6afbb9a738f4438889edd1145d7de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e774df660c5758e3284dec19ce834a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f80440cc48eba522c3d53d44611b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeda03b50845e40411a3e43d71946f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435d1aecaeb5b92f0deed92ae96e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df7e75abcb2fd4a1493dc26830be2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8f1d76fa9b48ce867c2c35b2f5e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680305e9420fec5134cf102c7704581b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346162e7287ca242b1c11f8d65ece5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbb62d630e41ad0df2971b4a73118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f4766a24ae5d8b830176257813a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edd4de1a0724c90d4b873446b772f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f110feed847432807b3ad5949e6cba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561676385eaf4e7fa4a9d106a2f7b49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857491b53d397f709675632ac599a8ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceeac20555f0e48fff5be1b8ac1f1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543921d758154e6131f867b0aed14178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0e83c2665024763f056b64e2871c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9d1199b42d9ff8194310f9a17fa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d06c688d4024e4bd42937c543417e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4df267fd232deca8462867e213342396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12537a6f064c8215e8a40e1a0b8d518397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893512929b2264218d526d4e616bf91a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864219e6ed9f2a6adf75c8345cb641fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd381c71bc0c8ebf09f8fdae89e8a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc7d7718922016c8644efb6983361401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ff4d2f1b5d16110f7c8fd7ec5566402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150b7fc1771282167b378bb00098a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57196b666cdc461207190ca602be5e66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad4f4ca89f2b7165db08bf7c335a41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df69d5ba986f5fef6446f0abe40672f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98a6983e4897f256705774da045304407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f0542159f32fb332207454434d02c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3e32afaeb56d8d89721546ba78b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b78e2e0e3709e56acf25a14aa3681410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fede32075f1b8c40f9054f7e5672411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfedb40177c9ac339f4c54110529398412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b421dd1df30fef0226ea9a44ff41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dcffeb772b4c4db07232855e48158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb168cdd327e5f4e6f4a9145de42e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03a7a930139f1a6fc6484dd7a5f7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145445b69f8d2d09b4478471b08c6b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522d7c8de684e624035a67f0e3c58f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014f70a441c1bc72427798dfe11180419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8af3d1bf17d98572ea633b54d6847420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f49eb3f5d17f50d6cc321a0bb0cd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9283c86a5efa91dc9eb64e7a4c1a0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2b6d30e973cc5566d79e158c500b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900612f02d866b43bf6491c059a595d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0538b30c82be7016bd1fcc7c94e40b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e95139642f2a2c3109e35589e5075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acb9165fc3e57558f41bc05edd72a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762a6056326f034bdfab926850dd4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785c2fb944ff2d1f03dda6b3da35ec3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965992de6bbb2458b2e084899b322341430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68664e84d924b36100a28a10d20f2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb9751c39ecbdcf66febbe1619814432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b18ea55f85293020ce2ef293b980b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff34fdcfef39f9c6d8dfbdd15cff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ea59ca2b5ec38d37b2156752174b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f5b7595c996316c7791cca345ab0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7434434709011c1d66f297f316a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1923070b009f242da337f95ecefaa7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc620620fe2286128103b3271689b3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2186740c829f3c4f426752bada558440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be34d59a4fbed8251530aac7b198bcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04bcc55738a91b5a66bdee2d4fc0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822793997263c0c1aca702be588f3dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f46a359b094570b07baf0d28b704444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559bb3eeae5b043f4813a9209fd221445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2497a192cb80f2e05c43e34945329446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f007bcc3bccc4eb5a5ff4599fe99a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d501848f429e618371ef98a43b5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ffb077d45f6872ebcec5e9060f04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a68fbae5da1d816a46a227336388450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b03687f1d8b5d6c25e799f47f43c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a003ebf5baa9dc334453e43385e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfd8ab1ad23b7f9e3dea55e8b942e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831cb7d8f972234b4e698675fc87ffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48d5a0ed9adbb11e21c58b70e883d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9688174544dd2de48d8b94a0a244fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc27bcbbdc179c6b473753125b9ff9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301aad9c7e17df1ff80c242ecc23637458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fda8c28a0073d5ae78d0962580b610459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f44e7a48d202f48c43163151cbbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fee59455452e7f71c5ad63427e2b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e258ecaa5f205b4e1f7528d7671448462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93c40b9dafedc0ec8a301c402af460463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428009c2d8b87f548238c1b32a8d862464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b58d8fc8704577733cde82c0a32451465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3ce7ec902b0f9452d1a6d39e4722466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311afed3356037797c1c95ea0b7e0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f8b97cbf4c0e153329f4801620f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe90bfc727405b4496734809c60be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5082695a6b6650ced97e54a2eabfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70599ac4dc7f3237c07f7be5498e2615471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7d709d4f268e53d2b8b4a726e383472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146337b5333d7f84c7f5a8ab281acfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9cd6514823bacd70707097abad93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1e430310db9c076d35d9c9d872f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79c77f7f5158398c63e31c1854751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef872885deb5c03015d2ad57c7bab35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355b367592e82929bd366c3fa7ea68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759774f769de3063aca490d321de7b3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed15624202a9b32ff3759f35d7472480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8861b2da926abc0e39639bad146b550481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d404eef8d20a677afb9b6d70bbe3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb332c46415999a364c622f4648842483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de618c3df24e7430b73e4ab669871484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ef9f0ba731a0da5746fbe9fc157b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654283662e69230bbfa177f3f36c7d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd96c9923f7e34b54bc71b2506499e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d4f2760e1980cbe9e844d0b9df03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71de59cc0bfbe51a7ec7c759f08642489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c3304b3f6a50795b5ff5dbf8f3cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75a6665f4f982c573fecbf19b1854491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c5de6b61d0d656496d7ec792032fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a66e1aeed0d34ec9ddb5d2659d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d737ccdd54257988ef5f7db5312e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eda65d7ff0aa96d5dc0a8904f17d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0737452157aa93b55cf60a52d37698496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85881c8e0731f8721db22855d447364497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4993ea479106a91e7b9408142ed5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61824b91f9686ce3723c1c3b124046a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cf3dff471d32edd8e8056ba39cfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769565617c643ee27f23ab58e7c2ce3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69ac7b3eac8a3ce8581f79e90bfb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c60224ddc03535e5aa94ee26bbb3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103cfcaa033690ae6376f94392a47b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ac7558942a8878559b9360633016505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069cca24768776875fab6be3b8e7a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445346930ba4662cde207ff286743cd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334b19194fb4deb19afbfee5f0948d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021bbc2bbe1d34f0662779a5febc59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683456e01a279443fd765088a46a1ede510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344e44192ac553bd240bd891dda029511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c75c818af35b9237c7dde509b58a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3de75bf0efad148b4df6a530314882513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561c987b9c05ae9ae865fe6a68b9a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec417f0a1e200ea6956783bcd8f4c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad38ff481959ad7e9f48cc6ebfcb4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e487520c539cfbf5916acd532b4c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d67109857b9ab52f5e9741a623c8e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0960caa988b7448e34923ea3e463d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408199d8126c0f8d8bd854f97c7e7340520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11caa774992698a258b332f5c69a64c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723cc4a548c50406e0dd5592a40dd72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095f2fd044b00c4857dd509cbc334bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f902c102b3ebf47f9d75a9a2330f99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f4f32f2d910360f6253d9f32016b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed351fc3bec43bf688cc84377a1b06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6821893d145294cf82e8431852032527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd63e5a320fb41c8b7907cf621830e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f9c3114a70f677136aa18a81952d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f82dc8ce644ed264bf8e392f7b1b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf443977bea13c35a6697146e58fe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d419d61c94f4748bd634999ccc01d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a1d87a4b2cf583a04510d1a1cbc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55a0b71f88ed0035812aea86cd789534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8009398025f11eb261df90309d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cbdd59c7dad494c9f13a5e995aec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d408a689ac2143cdac6934e32b51e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f70b3209a3c0aa8656cfdcb57e5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e513460bd0c7ce8acf56aedde52f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceadbc058a917c5892922ed20bb8f3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3d4464fad81022e309de5d8f4d7f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a022611fc718602d49cda294ccda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f79d9668da2f9a2b2e11f72b2e60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e285254c0eb53d059b296b7a908ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdadede5ebf724fbf907a4547cf416a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf58a7a2b60d127902d4d9997d28f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a62ff5fadf3fefc150d87dfabbc18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fbda583bd7622dd82de165a92636e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c0bcdf8eea96fe31c1fed08d3e59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b279fe7cfa7ae8eade23885ebe773c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad5df36a92b9f7247a149d48269801551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987f50a515930ec6827dd39e77715f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f46f115151590249c116423d75900553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153788ade8dd14eee2f0c829c4517de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc9d8227011c79670af0184d83344555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8384316aff0e070b8f65d09d0389f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2c717b211549a8c754d925a33a13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c61099368fba06f5462c4cd25f9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb05c712ab1249638af55057209ef4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fc149021d63ba6095a4050fd843c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b3e48e014396a2272313b2dd4b7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769aac17ea92085d2ad4b16e2e0b341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871da9eada47ff2d3fb6e65b6292ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8cc8f40b08e1fdf99bf003a1adc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18093d9e974691e3c8c20424090c474b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c509b1dd6292f9ea4eb9857ea323be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c7d48caea040e6433edb0d5bd9e43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6980f2aa6691a781c1bc83bf617c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f066fc7bf72773a4077178ea847162d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d6a700fc3b877596d56243d99414570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd81a05b0281f402f56abf7784394c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f4f46bcbddeb44e7079df248e621a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478dcf1313fe7c32ce060297a93e89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657e13c08e0e6b064e45b04df16ebd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fd75fd18a278ecc10e36bdd9ea9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337df75d195c14830e3b252f633dd89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ab2758b0556ebe6734af1b973d96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7162d87cab4d0bd2df48171fcb749578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235cda83667accb28affdbd3d312c48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6823d2efd1c7eb882a79a188f82380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759556d4bdd81b59779a40cb17141c0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66a8b2ceff10bf414de9ea5b09197582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3644b8fc547c98784bfc71cc459f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da93b6916fe5f9e47abb142a2389a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c6bb375a0e5a06034a426dac69c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b409d4f83fc2c6f8b2bcbba6adec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625aaa2dd1fc3c7e8246c6f0837506587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ad813dc77aec76ecf8bba3db12f19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e501f492feeaff1b31a0aa2365b640589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ca56fec24b71876165c2e854c8be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac94b068cc8f286925540aa8b777bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c870c3e85f15202f9320fa813c059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640248adfc2d8f4244b62560633d178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27610c1825979b64a24b5cdbee2bd6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0488358b0adb0db9d52035c65537595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e326b7705d268b64b5228250a219596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf638b07390c75088ecac3e3a47de3a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce91d53e52a12a594803df80dd97f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d4d518c2addf5d757f321e541831599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc8d18dfd7140685ee0ae3a32ff53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415adee8a992f5b1e3ebb806e0247d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe6785a83c0cd9f17bd8177874c71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8ebf51cc4764022f61d795b8cd8ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c65cc96eb82e17238158c5c2f64e64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa29662a604cb0a1356f920136f7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8843c8cab16f13323edf7b969e1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e4a9b268ab0683c0e36c324c06a4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef02ca4765cb1bdf9d419f7de0182a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654de201def0cdfd2f42416f33c93d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885df0ab0115d359cee3b07470643af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9415c1c42da873d15aab9e506aee92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee83ce072b76b7bf1af75098401a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be43c90c93efe125a456d73ac7b4e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf69b3de08ed0b6b914e5fe69f054614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a4d9aebd93c4c363002c13268950615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e6b7ee913ef328b08de390dc1309616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af050d476ef64d2fa6bd857d68c5acd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92236fb0958e354a52d9d71d2e1af621618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f4fd069adf73290c909e9ddc2d245619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f41a35bb59eb83f8821eb198095f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c780b9a1231d8860a86b9ea1e48b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8a870ecc64f314d2201d772597fba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81ba08dacd546556713a8637a81dfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977be9f84757aeaa0bb8b50754e61dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6384514ac5590fcc534bcc115d5ce8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf85547dea71d1bded40af7af354c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7bc8fdc19b861bb98956a1a3c63d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b32f8845f86c7ff803947ee09264c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cac1b52795145b8f506000768f635629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3be15958e7d9e54befd5a6cfdec5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ca8f5204662cee950a79294806cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86799f9b7ad6e661107b4b3f6429ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c3aa9b1358f96c9f0481d427829b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af7b194b77f1470826cba82c52e75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f871774c2de04102e5b0339f1a72417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa784227a3ec44ec19682cf4bb642c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be5c9e86d8445f6a44313b8a1156af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b229189583731e1e1e8094d06fba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0927f095ca1f213ec41462985104639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128d63655b9a10203cee623d5ad366640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b09cceca5b7c42deaf1a928bbefec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1a46a03100b887b2af4d7f22714f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2278beec42f34758aca28ad80ac198643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d9864b6302b4277d5361ffcc9581644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec823f5a7a3f4b9b8b23e6ceb8d5705645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3827df450603d01a3c7f4ca697bcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4d8a970181c0e40efa78cf5a6769647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c20990a2e3c419bd094037d5973595648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69021301e9a645a7bc50d4e67111aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231db41fcc6bfbb005e6296274c55ec2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d5fc8c4496db7fbf1291f0f433e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cec4ade4aaa312d6634380f9ff7e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea16b1410829be6cd274cef6654791653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e6b1731934182df11fb46b807cd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade616809dc944d97908a9bfd93754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20095d81b35f8e63dd27bb84c1822656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca435b45b3848ca1522f9e4839fbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad052c0e75813f53fec8c5f0efe331e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4296c6af3c7f5d7ece239e851662659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44eb86ec4bc7b442376fc05fe41d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627e5c90b65aae8769d86cb95dae06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164ff52d335b1c79925b03a931d5f7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f41bb39e5fe981723d89385e9d60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ab6aa2973cf8ed48240bc40d70fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e2b390879c593b71088ca3d1d7fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e7156fc93a1a0398b9521c571d24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b67141b9bd69c751d02152000a61e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4fe55f5616d875abdbca67aa8a0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3898ec6a2ddcdce448b39377a1240669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e11ad25140058f0179c8e93453fc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef7326a69f09e97277e77611f5468e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002290a023dd76e5577dbad78089a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd32bf787d2b25cb12d6b10220c64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf198e1fe11a0ca7c5b483fbdfddc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecdd95d5a27c199eda97446edd40c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d080771f31aed7fbc62eca70a43f85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff0528226ffe7c879418352c1a62f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff71ca5cc5becee9052bdb6fce7a04d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119d7f4442d8804787b3c8769ee7a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d411ae4d20b2662456e67bf246f71680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>