--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255ddf44d3b47670fb81aa4e4817731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d47a446a550aa56f74a81e18a72782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d79be31dc021879acbe4d2d3a9e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c06c725a0da8f888393998b7b29f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2a08fa38128db03117ced53bd64e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c21f1b456961c6c4046b344bf691c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b31071a71ddb466f04f5ced6f220d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194a3b70c89dd4f83c2454a90a780ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84d033b0471171ca59dcc757b79389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e091eb52608e7c1f2bfc4cdcd9c1cd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f91bf179abf4d943aca3baec32b1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9758f95d5cff53f36b87627b419512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714274f61c580dbaf5de5fd86241a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b509a65edf3bc0b95b8b8df574b6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631daa557d85178952880235512fb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79cf70ed285f37df1c2b7edc6f62516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82a40742f486205c38f760859230da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ee6a732e4c85f5c802e8ae846cad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e9422608e37933fcac04341ae3bb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e1d81eb7c22a2db13ad84db52b1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f01370744d08175c88585eaa9462c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ccdc1cd4eb45661ce973d4fc00ee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d482c44118213f4e0cdbb9be0c98e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8b3229483c4d8bbccc0e2f5c612e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa8984167e9f3487637f183269c7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc283f9f630cd95f7b9adf8caa38426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf9535e0c9056e790628b2de798b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ddc9d3e169450759edbe91aa801228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878f2eb5c3e4f72d65f31a504cfc5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6131808f32f864da512d029d7a24de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e03718591a2d4cd3acfff05cda37d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce72a94d2aecfae418668850b61eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1be1951ff3adfcf040a0df042acfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662bc92bbe461c0a92afd9f1094279134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe0286b45fd6dc5667ed8bbd2998b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dc24e79c288e5575ffef7f08e46a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e2f74f719a84dbf2eab5b229a9ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee1db2d7cc198f446c4ad93d9cc05c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329e5752601bbfd73b6bd63fafb14d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c12201f81d285238ea424f01dcbdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3782210e42e87440da1352f560018841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79803ca7697fbdd3dba8a9d98133742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc7a25ca1b28e946f4f9dac0ed6a8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01af2cb0623d7d30a2daa0f9a78aa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e876fa8e5a55a6f4b3ab7dd3bf8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472fe0fbcd5332e219619d9821e17546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ca55b28d70c5b2f53c7d2afe94b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e029544a89b170c8a6292527268748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741630314df829f514682f6ed8de682b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf757eb12ec41fbb76b8507825d483b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c12af4ef6ec19b861976fff002ca8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb484ab902f6bf5fe368bf8b0b3584cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fafaa5f48ace49462b195d5beca753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd760f01f6340deaac83de2f0f14b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7662ed88bb77de093ba181f9331955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6635f8c8a2b94c61ad2678644d44b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c94fba1c9d0292d4a9ffbc8cc02dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa43a78933523f63760b797939e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d10fb6639c07ed5570704b108daa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90a0d2e2b5590052756d44e2f7d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f32550243d6bc8bf2023fe238345b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9557bd361c21232c38bd540a94f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ce4c22069241342952624ee0b69663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e834597e290a84449575707cbbc3f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b0fb26457b0213a7e79be3272fc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f29e93f8ce7d38eeac73655bf9dc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142227bf35bcb6caef1409b60cc66467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966ec78050a62f39cf698c4a7c725d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fea31aa2fb76834c93e0c4575812669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0b9bad7f564c67ded94a01b0bc9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49057ea05c8243a8549efc4e7e8a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c96645f763fd6f3e0cf79b284ea872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09839b75aaaeb1529ec2c86008b461dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e34552d676fbab0acb7a9651492e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d918ae7e15af4f3d118074eb6e7e11075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c9ed2a4903761a74d45297c7193676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e6036d5b3413ddde11e920a3e1ec777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f188d977cd9bde32567db4463b4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ccf97d63c508aa62f8faf62436a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9822af21f417afe125302c9bf10c5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402b6334c3d1319e06e089313caac081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b8ed22e86c7834052fdd9f30156ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4afd206e7a53330b3009033b07c8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096e71c9f5d64ddba6e954e868f46f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de288ee7b1224ac829448c84a394b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9e7b121fd4c1e2e34bf3af4900bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e38e4b3c20dfbed8d5300f2f1f11e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab71d62df60df02e170ab1ebda1bc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9cb7e29e657856cc359553c3c14d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381386f16da87b325479f13bf86b699890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc321a2c9aae36497cb450e46c30891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770decf709205cf3227b0d04778f89492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d61c57dfdfcd300fa2c81a58e12af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e55bbde837912126f5f6c2bdf56b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac34fcb433ad071236b9d48162224e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522333edfc1a3fbcf359bf4ff7c01cb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b477bfd9660dc9725507b221d8b82f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff322b6495e2ebe3c0740de404b63598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6af0254c9473f9286c70f50f5b6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651fec63b85d40851f0e58aa1d4b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c168243a104f2a052fc9465f20497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42f92e9aff79a725759e3b9ac59a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0f4fcfd7b88886189fd8ea1cd488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3bb5728ce7b4201eab24769fa8da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68597e2df6693353d3d8179b42deb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80efea3683d7b79b68b48b8c85d634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a663d5828c282768dd009c4ce2774b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c4537587253d30f98ec967c987322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943683dfb5037fdd3651df87e513aae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503cc249e5ae0686f39d09ff94a88f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bfc5cd9b7b56881c471741a165a54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a0012f4f7852a06ed2c7762469797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ad18b339cc5d800f9235479f5cf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e45752fdb1797d6e70865198e39550114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e147cdc62568619291390d8cebb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062907a9bbaa7560c0542ac753c698c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b006b8493c44d8a2ce2488ce093c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3817db5d8547fc34e8201215da28a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b9de94dff0e05d84cc10944941776119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d155c923c4b043f5deb29f8595663b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ce7946041a15bc94e1b8753648fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd830943a6a7294493bde369cdb9d5cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca891ae6a14c6a7c459ea3a64067d3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab3deb7c5e9fe1806298456324da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a6104ab057f813462cbb4fe84a9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c26f54c71138d9c6cb00f5cd6dff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a931a23f1281031e434133da895139127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27321cde93490788ce92f4f62faf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ed539f61a80be2c6ff29a5ab97bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e779e93ac5ce3e5bcf09d4fd983294130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc9c35dbb262ed4258999eaf6d1904131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88eea064fedcd7d75a50ddb13ccdf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40961e9642c4aa0ceaedd96de77a0bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02474c077bc6ade6d720416f80473b4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b2f0086dd19ab95000e5b93c6de24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cfb8ce65a093fca0f1871650f3de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d81236db8403e70a440f5886a1d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d011c455187b600294a15c7b5c9c8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe643b4566a58cc8071320c5dba3fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c361bd9cdeaffe843d8d040aed30f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdae311929f0d7326e3b6d8ae06db8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bd4b832fa21eee15011247ec45ba4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09eead03335774d657fd5f020167f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15df6440a05f94375108b356e5cc34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b08e68b69159222a8b4813b341c55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abc55c5dc475ae7a82140f34c7bbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1c1bc84233d4e4f627b62ba639d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b00a3925494e5cd2eb261f4d46d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e999c9b270648e383cbe7d31b2b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb5b86af9bdf12f773efdebf2784a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5aacd9b0dd1978360fa0dc8e003ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0500feb688e5ad00c9440416119fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178207721e587be4563a8daee9a4e2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0ea476b7b5ca0b5b02dc0b03e9e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d765e5262ba48c6dcfd10ba19ab13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f52712569b8d27e24e15952004bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f59e20c97dae12c650a5f0f06928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd2c8a5e18bf3989e97fdd6ee2747d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0c766608be8f715a85f5d6e5ad86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db94e1287ce03d94c8f0f0023f09d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d25c1fa192cba46f32a5d8c467ea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81e2e6adc5f611e4a13b8f50fa469162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be8f90d485ccbae671eaff032215ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e09acf4002d9062172b468e6c3a9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eb2b5cbd6b53b0361bb767c28238b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad5eee0ac0b317d0bd3b3e57cd178166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d1f8f96f66ed22f3269827c38c200167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa871e9b5c0dcd6473f37359729d99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c15971d546a5730bd926763463a3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638de2f4a15000d2990080d188bb5e37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24960b5062a8485a9bdf0d5357a92a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4bcd6818e14c70b899e0f155f8dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726839eafff87632e672b9fa2159da8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc538bff9812ec0118bc029f8ac3fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36cfcf42ed65306391f25b579c7781175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a563fc3d0c5afb0710d9e60d9f72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa919900d697aef22345555a2d4da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b23ce765a34552f38eb901ae5da2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf84b746f13399283465021cb863de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334410fcd5a7b2a46620ed616cfabef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d276c5439ed151f45e9653911016181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4dc6de6dcfdd8cc455a105e5b49f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8267d974870f8b17e954d568295bdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656accecd5c770c20f7bd4c1629e27f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520302c533906c5b9e055a1a6ac8055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640457f4b54a8945ecce0c08cf5bd6d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de78f2fa67304619f872b564f6b55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1a87e1cd7281a362f9ef7bbaca166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0084a66499a36be732bfc40ac981ec2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8853414afcfc87b2f1d7e75c5cf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d4ed84aaed97c41cd8693a263a6d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58806fa291d6435824c3da7db655b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2561754875f6a2e8a144f8aa88381c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894a4a60cd91844555cb9210d2ef81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ad21bccd515d98c0c309f54cf15d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b7e3938a1afb6d24f8e0a6ebf423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af861f9aafb4d231749f1c9c6ff2df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9130b7f43b0e34a75e3e5a6beb96a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6f4327d5fd1d526570b63075d5a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44c1d7c90d0d2bd371e0cf54c41ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4496179099bf510b5449b49099d49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826aa361fc72eb26ee6dc3a5bcb7a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a11b33d78a9cd35e92d907d9184b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda6f18468aab363a06533865ee9c0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f0417703f0a5834a36c5c6b7ec70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550785e80062aab1f1ec6678df7b54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb2698a93467922abc14a70be84ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ff6b3bb2b3e97507a7c190c63432208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d1d39b89167b05d44f7124481764209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6511a9a35915ab7a2ea05b89b03c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416406aa6642cac93931a8c7c9e1811211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f4f0debb6015900f94158a34a2c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9c84429e059dda0eeeba25f0fa77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3547f2fd33a4c0a55c64a4dd3767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7a24664bddd7a755a2e96a0808d31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404d5cb7be9ff59af0d5906b30fbb0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2b0acd00a07019051a616b0e0f47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e07e76f53f75292c8cd7a2747ecc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cdf93672c573a73be9a65a505aab9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6e00746c814492b68d3027017e36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d861ca8b1a4a79c7de421cb8b12a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c00ca40ab1825bb9aef5a7a117715222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a997528f28e97220aae55783b31d0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c80d49729632cb082d6d2cbf1625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871adf95d6bfee1c126e0f31dd968a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797095d3a9cb46b377173cb841230be0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b60135b17732ff1522d7dfee104d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c2f63067cc3779d918933b0a55c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f78bd0b6f2b8d3f5cc0a3b40c5442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff599bd1f005f45788a694606d196c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57797287c1ba34ad740707316806d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc18a068386622555eac1ea18a62864232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a59fb31bdf77a338d40279576d291233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab571a15f242e68d2332343b9ec1937234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f55cf6fe8c93ff57568bf03bb11a04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd69b0daea00f036a97878e41b496236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab175e3107ebee99caca4ad1aee7f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816afea4bb744a819f4538243ce0ce1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670570b7579f052f8de4090f475fb84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f2670f7a814584e74f396771742cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5a0d2c14f5577c54bb9d095852ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc558e869474c3f37e81a973cac7d6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1469253c838405ee29b2df2b289f19a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ef57426267bd669c6ee888459a609244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821fb98ffdd03608ed008c360365ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee9f24b03f2d631b92118e767b520246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c55fc1168f3dc33a4b06139dae27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c7cc8f1b3b2909f1db813d2b4483c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636da40a408f0b8ad485dc56acac3f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30c1882afe26cc0340745a61056ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc458b53c363c0385f028dc23b00444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233627eceebee32f2ecc07a9c8530c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f629f99cb5f1a3ae37077857c4b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebced95ca9c7b7a87fac38e285207a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c881eadd047d04216d745891283fddb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53396ee8405558f7d9f6917137e1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20ee81773050e477835d0bab95f4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0f71a51bb6025f40a7e3854a7913258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cac3ae85936d0230a2521cdd18d19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864680937318d20c88167708da1d273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092f83de1a4bbfb635045120642608261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b721d2e0fd2fb1c505874ade37973262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0474dd63e656a342d96cee2b6d6eef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a78a38440b17bfa390a9e2414498264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2bedb7c9a5c88b6027eeaa92b9c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03566c9819ddcb37382f416543eed4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70490b5b194b0c213234fafb43742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd0d700c9d6b021bc82beff0402cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b3c2499eada5dca8e7b3b20623d45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d68439c5f2e45a47ecad3ba6e65e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad384339b7f1e55d25dd5b877083a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae944914734fa576e42e812ac2dd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7e80d9c55633f2bb9fabf57f8ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a62aa9cde68a3e1c4e095da5f4c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322066cbf16a8769291b7bf57c1924275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512df7186b7dbc3d3fbbb6a028a7d6a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c63e908427d8f2ba1fe5231963b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e7332bac1d171e16f1e588992fd87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dccbe04bc7d5b65376986b14fa483279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b25da3c109564a814cc549999e089280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732bc7f2a2e1d786cca88f43fefc938281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8afd1b8efe16611173e5286317567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2292c25012bdac6c3beea3c9fa41e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086031bdedda6e5d1f57b1ee6e2821284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f23d1bc839659629d65b16980f7a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9dd6ef189c1cce90ee0fa8e3e5524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8dcc145fef55f81be475350722eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43ca02979ae40145c694ebea95cfc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd1ae1bbe2b8fef1ad1abb32ccb038289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835a170d460341aebee29d8a77547d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0be04f635a4903c7da4994ac87c29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63efa2ae270f79db4a0f76274f3f751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc213a11e21d3311fdb84ad0ea51b07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a990e8413f8ac6f52118180344d998294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a9fa21490a4fd42e54ba122d5e95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7b66444c0dfb186c10c6ed7d30fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ddd75157beb36e3a7a078c86705e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de6e1d7fe4c3ad12c4eaeb128538ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df80cf2585c3a93d8d2c2d4d3a9539b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12c99296025b6470e060993d164cff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba042c707e0e8d8f104518e57aff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d69a6333ab0e949a820c644fd3dc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830215b2cfafffaa3e24da61742e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557f73b992f621b319cc6fdcd1ca31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eff960090c72d2cc3d41ecc867634305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf65b0e55232830ea03eabc8208778306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52deebbdaef64d3e234676c4f5013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9cfca8b1dfb76b8144c3c0e38dac2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7def890a3aa4c678c9065cab60bd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ac4baa40a7f0fc67930b3d287abd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96431fa779a3947eb7d7da5ff763bc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4a470f3ae0c91bc341aff123f4a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a1bc16cef9aa5a79f22411083be2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315f1adc6a57a55582e05948005abb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d43050d3d894e838d11a16571d6c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b53ad789f29c8118b59b4052681e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe833111f2a3e22b1a39248cfa214e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32a363cbe7939e3e0cb08cfeb901f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996852c1504693e912555a0b4646ecc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d39add80c22cbb706348cde29147320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1b487bd9ba3d4f1e59e82b42991b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546def746f7eb798fe0c6aeb5cd93982322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10636b959240852c9b1843a8ff02b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f81d8d65559797a8aa51aa1dc33a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38a9247e0702c217d93909f5249ac7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e0025a38d2e3b19abd191d9aa9099326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aab5a912cdd71effa3141f3cc34074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228104caba8224fe737ff2ed2dfbbb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ffd6a12d1af71268fb8abd02c8330329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1f20424e2122a563e1bf4fee1eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f43cc6b74d3811a64035ed37bff32b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec571140400929b81f0fff70f2cc6900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5903b742ac16d746ecf92284d972bd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a0577d739408c4d18536d0a372638334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4144693c51b123faaa49b38b3fe411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb58e23bcef7eef252eaeac4d2e20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86c53b1bd395df3c497a2b79d02ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027526f995327900d65c7106cc9dead3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843643e2e027bf1bd65f880876b055339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b35c55584004f65d55e27968660ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcded41f2861f373ff325165c9aad0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70bd90b9fd0a5be71c66e958ea60ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af01fda114b72768f01115499d34e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881404b5dd583b0462cb9e3d56b428344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4e69879327f0b94da7a4cd9f5438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20c1b7c030dd5db4f325e88f08ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d2143e3f2480e0499a27e2c029d5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be78c29600c217e08f2b95379e3112348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b071339944ee361bc40e70a1ad4166349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419272f23398c052fd7b3bb37aabd06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8ef785b7392a1872a83caa88a344351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421d7fff0b6d2ad0ee7569c252dedd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0c36061c84b8caf8f32aae8a4757353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907a462e2bc9374c25786c8163bafd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a8a64a26719319c81e67cbf844ed5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0c8e31b5c1a63ff322545dd35117e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f380862a31dcff33723c11e5576962357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9678b62186a77df10f65028e75198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd7820d6f561f548fc29333390a10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490199b925a2af7a50ce350c4fad6bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4a74c91995c2149b4d287a720220361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468285ca05a6b5a7351414ef91561d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f1638844c9201910fde1dac7efc18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4fa533c32ffcee16170d692d349ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf124397ab91b6f1c1f14a133d9fba18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d9431253ad36739ff1b8a27ec4f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9590fcf6300ea504e32d5fd3d1eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a58504dd4a0a5c6945381fce40b56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282037680871074dd3b0f8be0356658d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def1f66c58331855b3634f75a20e1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b608e405ca1330ac56fb7cc8c56c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585412a2f957186015ad3514844f5873372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7bc475d3a13a9b379fdc953edfe75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d031c04c779a5e03423420a6a98e02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ec3bbd4355f5b0fa7bf26cac7517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85aebb93824101454401a0137361a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd4c4f5676845b4bacb3330607e79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dfbd15d25d637c3eece1169689d9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2882c39c2b44aac2e4ecb1fe7ad9f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dbb475e215c34177d40030719a460380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4b4734fefb20d895e77065bd5b44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95749b8e87431c8d85998f2daf68cf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa6b44c4a6f25e1efc137d0f7b8852383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5f33128a8bf040dd9e38656f9792c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961217ad45bde5da147399d842cda013385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86af26dcee5e8afa9e3f3bbe01bed29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba89250ba4a9b4043b287883e89459387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e3630dd638c7266634421cbe3976d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9525015c3f30ed8a3e9b2eba21e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def24effe47ea8854874bc94cb2cfa6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd587a33162f8d41a1fdc4ec026f85f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aae20b367b39a31af6e9cec8a3f06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adac1967290418d3c07e00f463f1a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27904c54bac8eeea4d2c64676fdd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1757fed0fbac0c9d607ff46f12c7b60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2a4d646b185929a8b2190bc4c943396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d709227109f633424d9c38213e79c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd82f594992d9b1593eacea46e98a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93fb97c986b809a57fa26df05c5e46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2692db02200ea0dbdf65139084c536400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26be7440a7a4364cbd02fdf705f3b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3334e258970608753428e53189c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8fc46e9bc392e601fdf3d155d93c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc7063636c3e1a39e2a10ef1d3129404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461fe846bd3cc8ecad4ff9d631807e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8516ede19485564c9dd9d66d13019406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c25837b9ab68ff43f0394a2527203407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b602acf117f889694455ca189a90d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830aebbfd335080cd98e1e9ceefad58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef65488938aa58804fac55d1041f6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea117978217ce7886e983b67c19e998411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ce40e09af8556468640f25bbc1fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06114d0b216315d7c4f06151f9ee3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557de4a78a832cbf329898210dc297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952fb8896b2598497720bbc6dd2a210415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f601be320899d3aa7a7ce2c66dd5dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646fbf404da4a6231e2043b58537467417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ed6ef77c83a63dfb87b2354dfc91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c823a0c895e2d9b6debc7ab2003e56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ac14852b9a971f879feaee266602420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a9dc2b9dfc58b0db44d4fbe42509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259665933d291089575a8bb58f030e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c8c433f3a38de8b860ad10be48a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851398624caef0d74cbceac41f43a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c34e0bf15ef07c100888441b54ec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a50dde584593c76115ead285234028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443cec723ab87484002d57364c7ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08347dcbe869041d1d2806e335b0f5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068191afb35e4705fa297ebea0f4d84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d355215ff26664b3ce070c68250aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d2bfb9625747c30d1ff0ca425358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf83cf4491161190f2b1c5771819a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06448d7a7e22e28d73ff32f59c449d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273dd698e28addd5a2845fb2b10cc3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5f6bee187fe1a75ca83bca320aae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32f5263f9c702de4268c609110ca5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28526a205720989e763d96cd76984da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b719cfe9c2991d23f46ffa5b685846438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59733bf34ad719813a4e90da4e9d53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b85f7a36b3c5a27d3467ad837cb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edceb9f3772d6411ae1bac793d5078441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828252fed6240b13963f4e56380e79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c334a5a0275be19f0084764d552b32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb3e7e54e2a1c89aab3c4aa04f3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30aa5a09502629172dc7702c55f8aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5bcbebd1a0aa5da165ee4e245cc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ab83db24a05ff95adcfb62b8e194447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d296968b10ae8845055e0474dad6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb2119756dbea6cc976154e343a24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21dbeaceda48faf6055bdb6a6405d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c1f434641f882ed575e67b7b4b05e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b70851e6340615fa632a52a52468452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e02706c6c6d582938ab6cda9f5c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60d0339d9c89b8a6f0aaf569c8e91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c71e4d8dfb910f76abcef3160c08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46221268b05132933c4a9aef646ba9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecadaaa41407d5d996b0192bec046cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc74755e8d516931c786e50d8295ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7bfadd9b33cfae3b7a37cbce2f65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6ece52dc5ed41e12e762c32a100e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2939c5c437ad719e18f2d4fea039d42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f9179d86f3c1d19d039452a8a55e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97076e8e180c712b7accfb951c534fea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56544fd394e95de2da4cc4231910a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87cf633c08625e85cc3e74aa086440465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac59d35ad5c66ae1047e58f5988ad1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ddeb0f6ded7e54f53d6266ff48f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cb2dcc77cdacf471a32570a6212a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc6164cdc814b6182308e91b6df22a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0ccdf80bc5b07b62c99888fdd420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb846af710ae845aee5505f10d57b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f07abfdc177d2a2699505ccb4a7d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa8e5016e27e87b3a9ef81edf82ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f38d4bbc69257126020bb528b2b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7cd1d27aa02e663dab2573607d2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa13c991a43d3004304dccf128cb34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a1b9510d10dd15f77838d8f6415c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8ed2d304aba5e2480a8241fa4b7aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a83d76e7cff549820ad706b9c2080d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8c115ce293555e801899e2efa522480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf5db7050a898b4b1e3af2721518d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9804118b1942560642e0007f13aa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecb62f2c899129b207e2e26a7cf03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1445ebccc7fae3fdccdc7b7308e37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c7e3e1abb6875933389eb73f50609485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729af8af6b64c7e42ab4c13bde945a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a989779bd246699760a6a763a8b09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a61a64f5afa8ede180e4eb3c9aeea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e034ce183e6d34ce105b93670b83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273e61c32fc35dfb0d8b27c00eabb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d512b4da4713bdb13f6b72c1f092491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c523ef8efce374987dd849261b68bda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca489cf1738fc9a59e26d8161e5d2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beee793f6a9eb55610b8d6473fc9d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc459b0ae202b064e00c1c81a9bec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e2e56e1c441dbbb6436ff17d08356496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a186bc0cbd3cfee8aac237a935d51d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af2e81044e896ada14799ba8187a35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e513328877db062e59ac3a6f39f1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd28186a9a5a9c3010fa8a38a71c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b93e815739d0e0d7e1185ec3112c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea38bbea6f9f3eb98ebb3b4399c41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c6c420bc7028a55f05abc823c6b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0661304c67e429737541aa26603d63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cf76bbb90e620d4291bf3c7188d16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2bf3fd21db51a6f94c5fbb9a19334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cedcf33ffbe93fa02e67b045390ba9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240146345e4b1bf448c0c72c84e8a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313d811c93e0eb44f7b5a4b156b57f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a7e73c150a08b4976f0c906e069bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef704169384e1755a347f5f6f18e447a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d093270154adf1450fa9bb3693b55a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ff4c62c2cbb74f53656828e3c2eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8880134135e640fb2294583c6efe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d8287fceb2073dd28766a950afff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6317199ae0701f47d6b79e58439f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded497013a7e6185c5daf6e3228822ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41fab2d738aae83526233c5c99cead518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e72da3cbd983c3a809566d82f93a0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37c50c81195497882ffb2026ab261520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a812506ea2cdcd9345233e9b411e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d2cc5355dfb69c21d99c39ae4e88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd66d38eb5bcc7403bef997655993523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af506054c8bd83a6fe3d016e7f429f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ffdc87ddbd0408ac33c76d4458acc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b665c90bd6809ca1ac8e8a1e12be09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208f89219714f1a20ca2906d8cbd73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0866ce81b0b413ab5eeeb3238cfe7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81781d71112394e95bec66046730f58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe621190f49cc1ebc31541d64c80a61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d5532f0e48ab0b46598b8b2073474531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b9f4a3389c418540084121a1def2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f69177a96acf7edd882cfa5bbf94a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2045740aaf33cbb54f7744c5f7cc41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230da86647b3d9bfa42c5628e6098e18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f357c464ba1061b8642d2b2ba33b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9d9def5887384905a99849e612fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182f31a0d24a27f8291ff795957915538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0443b7e828aa620963ca456010e309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975aabac01cf241095d282979d194a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b69bdb67569220cc6810c3db52af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeab0a3e78623d4906e31dfd0dc231542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11ef25b5ec831f495c23eabb4415f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6066f9ec3e326a0f8baab7653f76a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016463757b3d77eee90a8b1fd8c6e679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ece83115661f4b781c83591f6002e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39c60c6fd85627e40946f4286a1d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0d4fa6242dd597420ab2d0e949ad4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea90a71a9f7280fda5013f76ec25c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76885b6031267b5a9d745d0b5140da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d3bec30818902e76882b83c4a1f0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597e46b93bb9dddcb80eb4b14c782d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde931f829b5cb0ecdc2771a12e74f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b2a3d119a567bc81a5bf77779a1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565b0f180714f955b238c97bab3762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6172763e591d853cd6523c4b4a20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900f2bfb362fd7be30753dc4682efc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5968291696c2c34cd730f2ad8df18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04deadfbbc792a7e35b70f8121e8d1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4721afe42719c931a04530be199e38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9951bf429b1495d01e9fe6a0e731561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcaccbb170cf683f7fa81707e4855a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415a6ee091f02720d2ce8baa3f6bd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f75c5a814810e8a5b8c3c71a7f35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901a788729e826cc4998577356c116a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b975d09ee2d118d7f4e3c7e4760e7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf0a9a2f845957eda03fc56849c7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6783a464c87ef6a17e1b70f7a9a20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bcdbae306fc0faefe431469c47268569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d6ca1eee0dc221c90a62d3da0f26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfcc02f36ba64a94e69945f51313a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d53d4c11785f5d108a0f9583b8cf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a23c559134dd738a9264e404ba619573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117c719f409801c8d6131f4fe1f64b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f42d32122771f6cfc02b85bd68cdba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60bb712e4cc1ffc21a36d97a6ebd2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d855387130e9babe31ba925147eaf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4345c020aee39ec308a6bf0277bceb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e236278c296031e2159be14ef4a85e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b55be52da6bdf9a5731c5bcce463b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543cc18929b1119a8795616ab124f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597c2c8588616ec0167b00c1e0bf9ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f65d64376a855d4901695f10277f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae7b6a754b5772404b6ed6ed923d2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c0ea1a4c4e7f2ba4fdb35c49b004585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce8bdc1dd0f586c2b09343e36cec4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41483b832b10e11dc33dda9b250b1f72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794768557a2cde0cb6814dc4dfac7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643bbc4e79e59d296c2d4e9f65aff66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8b31d094b3871f1ca9cdfb46ea00b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99e06c2a864ccc9c423672e7e1978591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d8c65a8c5816ccd5859ff9bffcae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159963fde468e2bf080c218afe62bc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d6b8ff207f8bb25af2b18b12a0b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e80599c21d7efa93cd4f096ae491e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b99fdfc55314081809a2088d71d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592017bffd62bdc9341f52b48a61c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e4e7fd1822cc34e41352d9c46b7eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f2a2e087851563829537898eb3eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60a1b01084310b2bfc42b7b4d4fc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443410e9ac47ef2edcca9804d1e2334c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98fff5527dd8585b0f206161a9d7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d2ffa288951916d166581592323e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80272816152f4949178ffda6a53d248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2578bf5bfa28fc7466b6f598daa52f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ee9d3e966ea5914e940d7f2f6a400606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b56541169fef3dee8a28dd5339c53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faebbe705b78d75ce657a0174ab866608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a256ec75e676eacb425e27defcd12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9249c9237300877ca95234ca74163f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b0ca01ba9025b14b4ef70284bfc1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ce28b4cd7e22b0e3d801394a929d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9903cbbba9e2f6b6414220eaee2a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af1ade950d39c3f6dd6d9a9306650614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a392ddc37cfeba61267b95a52d4b26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b101053e22d1dca73524804cbf331616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf971577ef60f28ed076b3b2dd8d62e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4393862033a95bad30646349fcfc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deabbc6790eec2c14af0d15dfbe45d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b9adc7e3117ff986c11896e0f104620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879218e6d3f6824d992c85afefa041621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718f99db8605bb65e11e28714736d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b4705c0085760711c85e984ac987623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ad370dd82d11900796e70b6702b73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9916422a2d4d8b82f787d370faf55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07381c0514592c81b44b6b717be45f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e184858167954a75181194d9ac3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb0e85076a91160297a412c3bc7e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bbc538416b5c2aed67423b114302629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787fbcd42345056eca9c6204e0d32c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93797f0dc2139d006938f01a2af29d69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993b213c43fe69a3790c74f861c93b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f078477971a866a57d73b0f48cf9ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69981ac943005191b82f50a873f05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efad1ab3c1adfebec825f6723d47ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80842d10e15e9156e8095e572514ac0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfdf1355c6652169843da6c20191c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ea573f8bb44bc62bdfb9669812d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fdc645abc13abad85827ba4d4dd52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2216d8b3e3adbfa8285f9260da9b90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833adf9baf360a72a47dbf2402994c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24653b325e9ccb58cd378214ce9abd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84789c6981ac474882ffd125b4c1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c7043ff4e80a9885731f31484b46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d07a2156eb9ed28a9fcd858bae268645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c38da08f68df41181c3789c3debe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2939554f993bd556a2a24cdd2fe6d3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc8e318a78f7d9855c644cf90496c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eacdb3a29734c553c51a0e85c4c88c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea497052c2146178b0d07f232b84195650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eea545ea49f4b85cb5e39dc52203b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b0fb8b62df2931fde5f084f80df1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6819550a1a33f050dba8473e393f33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643fdafc4479e7a96ab69b2fc07799c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea40dbe526439ab787181f8309e1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bfa21a2380b349af0bf269c933251656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074026bfc3b75b3c458f5512c54bb55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21d9ae1e11dd35029a66ba4f44a441658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359f2f97e7f27277a0652f818c5831659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0adb28c87122bebbd7d387b8151e01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e34856f86f6664ae2ece531e7da8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245d5f4cd37f967b3d1093ca19d624e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0eef31f157298c1244bc5a15a76b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0c893fee97f669a4d49eb289e873664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7981d585dcd721834c079428db013665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9bd98c8229fd2aa16ec0db3b4ada9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f999316b87e517e8b8e631bb72297d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715efad86b09f51fdcb44aad13950a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144eda23275ab1c6fa161bb2d3e535e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7065051b1339386d8bf016d64124b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d778c32bdcdf48f00652a4ffee576671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b399908bac590e5a00e81cf81e3a8d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fd9ab8a3adc21de0f8f7e8e32aa00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ff022d70b510d4640f6e8eea83d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fbfc03b699bb3e5ca16036b5d9e9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3514c8f098768e51119edd85af2e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52b5de337906c963c06bedfa59afb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158fcb94b084187964be37d7761079d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d23590183db7a687b7b83b861d5a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a05a973334e4c524e4d48ccfddeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146a86d3279a28115ea92dc33498ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f9532727b567a7b32e00e99ac051682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3d4453863519a03e663333b15063683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d702c6ba465ef8a5442c8acf3094ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd368815eb0b43f4d4fc955b0892f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9668d013760f8ee3ac52f3b13d9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c739e9efba61e7b762757d1dca579687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0f033bfa22ffcfea88f2aa13d28f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe18ec20c4e957ea16e61e92456bf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10feaeaf937d134912084fa4b6f4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dc85b66c583e1d8e7f54ccadcd4ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab628986930991fd87a57fa4cd909692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c67ebb06039fd308422882608c5ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09974abb4de325a1623e72b8d528c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8958a18a6b5cdb37b2a304236f0686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd35ec5c0566a7fedc44080bd4dcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39483005af2511b8e7bb7f3e88acde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b98d58d0ba94a35d6c5e2cf49ed9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ee28386812321727d4b0a73c19df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae61d8bfbae002fa728891d09a03e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1843abf5f366f4952d53397abff15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6fe49bbc413127b7518c1926e4839702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861fa5a64072e6d383a13f0f50b6663703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce65623b28eeaf0fa8a2e86ee48c88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e21865f953334b43fca6f5cee3921705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1953f6f2a773a73d26c5aa412e4c57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9e21b5b659fc4b461251cc2b17a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae118a994421eccf844acfdb3023363708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff454b9349c0c0f9396fa92108b752709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40702fcb6cfd71cd248a7a214fddb7710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b154cb47bfaae13ffc85299e26de751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814375feeaf923ef16c856c2cc5fe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b030443c159bf3955b5c80e544223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262be3d48d1c977f6ffefbe4b00b4b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf9857689d8839ed850078c0a76e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfece2cdc263a843980e2b8e47f2d136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6275a2f95a693cdc66837e46713e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc86c4272ac60de2e456fb6506b1528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66558aa743c2f4b9f742268f5d4e45b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d44488426c163486c3d4bd4d99df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a6a934e2f1001cc859a30028484d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568acc5c7bcce8a8812850eecfbe5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ccb8499dbb2354c7ef069ec5b3b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170dfc771e8b718435a102833aaeca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af987020487c2ac9c091d91509bb6df015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b0ea8ab3fc65b4b5ced2138e37c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407129264d67a38142ac15b347d3d41c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55a6ded730117c0a9365dd731312b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e3b6696ad52c480a9e935725d3fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5445b4c1939001449b6bfa133e5fc3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c9db55273c8b12140e6d9ca0028721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eebc6092359ecaa45813f844d44822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685be47bce39b63f92d66e2a03040623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04256a0420463735bbbf3a490c9bed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab295be7c4e0a7bfcc142ca38a21025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c6b97e0b41929911511b4aef3f6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ddb20e21b57bca5e6bbf4b81e4edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d6cbb237f2ecb964f9d79c45449628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a02a9fac1abf17f3241acf2c82b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ed0ec625d7044b02ecd35c7028e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c02d812b6c8266847d42ec544d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb2e8ed83be6d6e14c10944040bac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197af92483644bed0b69878e0931fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35405e5696cbe5821f90b0011a37ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b5d9aaf62b7b576c135a68e73e9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ccc68ca41538cb7177460f6b4a5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0dd6ba85074d3098b41c8beb08f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cd2827545b7b395888c890f6a21838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b25df5ecc540cc42d8716804ba1a2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ade3fb8d8e75e5125ce4b2e5b2bde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99565dd0f6f20b09e41eac4daf60ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4c51d8393acf38af6baf3378208742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b6661af5af41d8eb214dfd3c0d2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001876cd2127bb9da57409d9615419244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860f36b3497619498e98e87c43ed7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989a3a5c08fedd7621cca36ee0ea7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd0f0bf21d394bda7dedb09eef47347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99f43039ff295385918feac252e8a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64a4b1543f333e49025538eb8f56649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276e7a2c8545c584831aae303c14a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8ab3b7d85d21597545c831d92d1f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5c093fb9a3fedd9cc935bcfe448152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be397fabe58d21eb2e3de0109a445f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba513bdb9a62f202303b456170e43454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516c4f754f5692aeb611c27fb2f5e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fe67239a28d2a48e9aba5ba0df4d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925c38364fdd05052ac0237f29aa6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b25077e0efc51883abbf9d8c8a08d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252af500b1d40a521371ddd2a2b6a4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc3aa6124f87627501d174d6bed0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef55aee1042dce7f032fab7949e3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924519b705ba2768d1cbfb32b64c7d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b0a9b619a00d444fb5284ccc918163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce69af637dc616adef39f0447ae2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ccf7609cc77b9d8c1ed6870d4c6cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd864b0d93a961409868c2bdb711185266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3722c9885fb5256e27474d0ff1b630067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a90aac074ae17ac58332da05c9e7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301beb00f73963280364b7109fb18869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df07504e8c9632db66e35b5ea89ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9061a7bef1869e8d6134c6c4a9ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965deab55a6bc16a73635a3373aedefa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ccad3e82b3c5838cf4ca9aee904db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858233ec0f69cab57d48da719d2d1ec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffbe88e3f60062bc8bcc3a31a6c7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cead9ca3fdbf9976374400be5ccac776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d016e52dddab37a2b393bd57849bbf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4daaf5dc413b3cfc1a246df13b2c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c044b1e288ab9b6e803f9ecd2abb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8c1b8cae95fc47a1a94c4fc8869b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76122683c77c4afc5ae7a118984819281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12535ed4b397b841445a96fa06bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07872617adc71fa73c7592fc6869883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001cbe9b56948be1dedebbb7fa386584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e96b05804da9fe417ba6baa69fee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836af383d361de893d5ac563254af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db90a218ffadb5a038e6da37ec8bf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7d4642acd62d945c98d78ba21a8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba1aae7a3b531b955ee80d505a84b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80570e802997cffc21392c162c0bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3772650f61c46bec053fdd537480e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8358259d18e20dd761d76f6c269892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29300d2f98c7e6885c6826c1b9310f4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2bb0007583df86d681f94c9db4d0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553cf510c9cbed613033ccda2444ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29dfc1d04afd599c90fd9262ccae9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5a887f051395d90ddf3957d04b3ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ed0ed9266a3b3c84c3f8c7df8109098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738b7b03d508495e697515cc8a591299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a6bfffe3a65faef8eeb45a55589c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf7a26e71a2cd7d638896c14ad9a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070e5233084f1c27a18cd5e553a8fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f844bbfe148f0f0e99e8c9aee7fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713978f17b35e5c6b02d21a92eca3ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23294db675577161923d4261abee77d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459f668b93989bb0929fbb1407895e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a7c0633a2affd57a22c21d0a4ab4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6f481743206cfed41f61d2005a80d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453675e0eed05c68df89069ab288ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212b6511cc6dd8db8272e5a786e209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75948e65c2347866099eb289df2058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3427cefceea940197f4371eeb75a5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af97968f13fc04bd5a276b4f106a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1bb5c7666198857bc098366dca4ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54fe61594c7a62eb13899be4d4e86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5381bcad4cf0576b2e32022f64e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccacbec3f8819b22ee2cfe1ef17f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cca814a4da5f20ac5f1122e9440de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c82062ded37da9622ae6dff0fda0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182efd2aefd65961bd46df2252b201f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad63d52a73423636e26cbed1cbeed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8a10c82ce198867619397535fb91f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d0e7e6d96a70aac2f62151ac4576123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119bd03bdca4387d77349f4c4b170f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad589acb266abab858c4da921d51a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5350301a8640a061660264986bf590a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf24ad345ec95fa8b097a792553061f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a325a042e0333475f04158dd0eff3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bc1894d9dd5ecaf2cb80dea5ec836129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabbc1c73a043734fca926cbb9c087c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b36199a3f992ed436c1b32c06a77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e135bd1b1b61600faa154c79f047132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb108c4ddc07d758ddba091d0c059a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d4dffa8ce8c2b1f4f329fe7411f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755506a8d298fac2b9cd7c6bd30327b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9edf612a512f9f3f1069405e99fe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028882b11c849fb57f2b24abd4e033b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b29a321e88268ee38ff0b69f6de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef68bf91ccd5398c061eaf66c70618d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530a5d3b1c7f5f60211e40d0657f8ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280bcba2bb33dc3357b1e9902fddc4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c647eedeb0b32d1d932a6b323392d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f30aed7984e51345e01681adaf1b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fdbc2afb70c3ed1fac4163fb78318144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021147f975f43bb2f6745bc70ca539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f9ebd15d03220bebcafc7ef7043e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f5f1aebb6ba4a568132460c3fe02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cbe05946c85ca88199b76d7b1316f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2535d672157b989e53918ad006d0f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97aa64f051e3edf7d8f82fa712653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7822f10b2a6a752dd6d2ec30ac3f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedaa800d0b0194ba098aef936e3a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f2ff9bb8983b05ddf394edd1702b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25b9716c6382453f9d17a0c270ffe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41a133cef95d767bd0772298629f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7cc988a58682af2edb4f1138a6e9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69408b66c32a96922b4205b0c1786e82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cfe0a9035dca408cfbd88f6d0baaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74fdd7e475fe30c2e743e0d36891f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ee3a3976b32a4aeff9b2032430e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f497bc75d1cc667b4b0b5bff6d3779161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48d8964d4e140b73f90a38f52c3e0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b010b831ddfbafbf304630cee1ca06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb16b045d8d11f16ffb76e30053a01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c0445822575d920a014222313611165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc6f5542d683e57a955266e291213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397707cc260faea4887ac9088eaa7c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a6408c837eca0da3f0b43a8fa44b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda850ef742f38f292e567a8090bde05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ead7abf4c48533a169b7617e96465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30eeadde29995571fcede08906859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762fa5e77867d68ad2f14adce2ea7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7d8d9988249f2219e79b6d4acc53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998bc7a28b73caef75defbae7649283174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faacd4b7a8d05dc7e5a0eff8e999bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7615d5d7cbb6e3be72fb18d5ef834d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd283699a30d810344fff3b4ad92d164177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed038a7d78180d98f18a57a0748f0f93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed824080efc0449732b158682e3828d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b8ede8544e703e40aa1bddfc3144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb74ed8af2ce55e53c6622f67e0f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af612635f9cde9e95ad8e76b7f530d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1414221e862c489875b3c7ac5cdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6d393287ae28ed2e8ab09b191592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbacbe23ee313cbbc88157c714e6ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18662d0f0376af4bfffd94910fe032f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813456ee686e4aa0c69e65f92086cc90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac89b04c981467a21909de278ecde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda204f8cf4986005326171b5bc6a55f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445862d0ae04f8485a180662b31b20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668c16e4c349d27d4985eeb4ff84b03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f6ec3bea8d6413c92288fbb5710d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659aad75daf8c4be3c254ab9e268a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc6d15a0a3b50cb07b282bc4143e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d8e7651d8d156c283d5806c49cc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127fcd57b29261110dfc766b811023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b43b9a9f50538cd55238a2fa7146197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420dc215694ef1aa380166824329b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d62cae6b798f441a8b031fd21eb63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff00a813c6196d3cc5b1d0c56f10300200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0c44b3596f458ff5526093aeae768201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d693b9c78f3b536066e0b7bf145e4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d40f8e8f56b72c83957b1d3d404af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e6f33c44f625d52426a9e28bec91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ccd02f489e9b7b5a909de065ed5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9aff605a7d27f0106d5f780d8ed4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a20649913611042a1272cbd02cd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592edeecda030f767a6b6677cadfb566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48da48626262143959598c7a3a34d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a985d9bb69e98f44a3dee35c61af0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51331a52b5abcf0c8b2a3d8d02e8cf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e72e6aa65d7572059297fcc24c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd555b7864ba2a1d17efd1bdd10f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f83d057e00a86fa113762c1aec8f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace71ed5872083408494426782857105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f9aa23788e536de9599673aedb9b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96732a5fbce030a2c0ad2b8e2d8bad57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a312b26cafdb8e02d210ee199fc23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e5cae873cf21fe56809b62bc7431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592e3b9591e6b9b6b6ef648f2739a61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef78be1cf914c7dafe372926e15de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3f26de7c491afebb314bfdf18aba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfba68f5c57e5782dbcc0c96658d07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102481bba0a53ad8e4ba0e62ef7b3978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceabc6deebd132b89f9eebf9d02b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ade8c5be517a889edf9bcb7eae97f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc73cfe3b81d84bf15ffa83a68f29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ba7f660a22eac954263b961eade4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24f7df66d296d92ec56a228ba6621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ddf9fff7be3bc6c955f48fa76ca4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c578dbcb5e251823cef1e1528ac26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad8b3ee3f4d83a4de5110ab74d8e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826896ab43c2c8627fbb722fcaadbf21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712cf4842d9bb81d73a6d8fccf03f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0328e679aed8e4c9f74d693e35a77a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8c15bfdfea59eda4f97746c69710236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069441179da8f9f769bfdc0d018d0629237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282baa1293cc1008c1c570356f972b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777292b9e8004846b250434f8a3b995239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7994f7f04637bc9041cd9a1055cca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc8cee9034cac9e86624557ad4da2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e9bf29efff1ce0ebcff2f0919760242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb8b80c3b13a0e013a05e64979f35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb2dd0339d8c756d165e5c8d3c3cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950f2a0a4ed28d74d2f53737402d01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd5952929b93d645f669f11448789246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738566eef017a7abe1f1754e1218536247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32021b76b3269c4c111dc8fdbef6f68b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9461c155b29dbe0ffc03e5d820353b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42be5041c7ad4f8916e3f94d101af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3ea91d533322e3a3065850701b1b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577649fa65648450fe50dc3ce9a5926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18445f3ba72a7e0837c00309642de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598c1db670a6003ac3e6f9e60d522b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f16850a70f73101fb7ee01d3fd8b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b770e3e97cbff2778abc0d2729af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c842611654bab33984e59178c1c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f134dd658e33efef74c92254388757258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd36c42611e599a0caa864822630fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a69b608280a6e51152a3cc36d88b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dbec4445db06eb575b803005eeea6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5147c69cc4dc661158c3ca402eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2c41b29408809e8f218e1c2527a7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ca6228c51148429b60c93b8d9b39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f5e466fef262bb4fc590eca0e06d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4b8a085ca373a73a9faa73c76d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc47601db009a1c4f9bc3410c234eb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d4b6ebed863a9df6fc1263ea20d63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e490e9cfe0b28c7b6a50cd3e60deb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa62303697d24d000d3404956f53c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100eda7ae6b98214729593a59f5cf45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016164eff778a4de5bdfa8512dbbe09c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258254bf251601dbe1c896f4835ab749273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da089a76b42cce3cffc99cda32340274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323486e5fa2394b80c8ec32a974563275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c020bbbd3da228f599819b3d3cd3af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258502141bd884bcbb1020418adb8c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f8b57d969cb4a8eac6cd7126e5e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c08f175d2cebcb01f5e1f57f941c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08113bc840bfaca4f4ce820cb62078e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f30403de7b83e0902d53b0b8146c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c8c6eac1aedf7d4617e6888be6390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c72a5d32cd7633c0b64d91dffe5e50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fdc339ad463019e038ac826e5fd8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc3bc55629468317c78e3721044276285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11447c9b968ead343fe33941e62d29c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb06e74befd71604ca5d363730ab7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b675e7fa0813939e115151997041f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372930b33f6c46cb856f6ab041b2cd5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4436e51d56e9797bcf6ac87de239290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c8153c18c9afd91623eabb2e4a1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402167f1a61af2b29f7d62ce4faf2d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ff6dcd1c73caf3cfb958c7767f99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92bf4519a34454154bb4a6676137a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4fd57ef00f72bc5b0ab94a3aaff0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73841342c6714386c78b7c558c537fb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8261d464f15c7ab119577de325d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027f65b8d6e059f872ae5e4a1dc2d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4415c437ebdf300a41059f709af3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea35c9c9ff8333297dddb100123000300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2982a09787407f54e14325352f2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36509563b29c1aa1f05d76269f6326302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9edf7f0b99b7e929715a6e048a4b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef1620bea46b85fe438ad70869f06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aae69d1e88b4b9e2cce43cb60b93d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0118e55df2584e603c4621609cc3c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424f333a41aa66b29b331c879a2480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ec983184d9f105a3eb65975b9b09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440918f84d3d9bcdaf3e87e7de1b954309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5684e5257980ee2af16efa0d9d467e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de70c52e47254e1ad8405734c5e231311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52ddb2be3668a906b17c6a9ce22e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5351559bf35dc2442fb5112d13c75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625546aa753af8ed2ac79d0cf462c7ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b2972d1a73a7709655431f21db0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3e1d7f89d465011f8daf799b6e78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d34eda902c545db8d29f245b13bd6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248a403e3ee4f17c2fab15c24040f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f6451e4a0c0ef9dbeec41deb7246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9921e39925d1a61579ebebf2dc6e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacd94b670613041b53bf6f03d996c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4602b8aa365bba87ee0f08c7abab967322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9b6df82f9f4ec323e0ca8e415f447323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c293abf192fcaf2db5446d6e52079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029769b0e5ad302a8f836f9b4e17435325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bcadb589590e6dfb3e819afe80a5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f2e461e0acbffba9fd1089262ce96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71500f489a5e0f2f825273ccca5c59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a0c3478719ecf9664d03c63843b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be330edbb05826d3d4adacfad927cc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bac7caf616c9c93503d71123fc174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d991b32ce7bbfbe3c9f65b8ee1e60e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407159b8e0b4621ccb72c6ec7f8fccf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1bfe344c0bf1a7671ae9d31f4f81c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe0735e406fa0cc297451e091f791c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbf5c1402987e95d6c8897cdc1fb23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafb301643789410789a587a5d39ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5116181928cdc33c2101b49e504ca1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6870771b4644bc965fba20c2caa0b4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02206f163a8ba7da58ebeca93a41380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf600709f43530f24a3f21433ffa763341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb155ad981c600c4fc75674b9d03a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e13f1e408fb4cd3ba64369b8728f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df748fb49cddc0b8c1a1e09ab3b6e58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f625e9c21f08b5538ea74eff4aa7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e56027f9932c00565c70f34ddca21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e268169c3fae2aa3fb5fd571953263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9709570108c0c3da5b4ccc33a95e36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae464f07b9920bc9fecbe68b7051d73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb899984700a36abcca60a92c41c220350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1a8b7aaab46eb3d1d2828946d76ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad958bf7f469c580c53463af816b44b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5978cb23ebfbf5927e5f7a4f9530353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c1aa7522961ecd678766624c079b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738bf11162409479fe5baae18a0d3bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3427f7999ecf20d9f0cc376b8d84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16062f27712839acf5c08bba68dd671357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58087fa60bff2796a8063ad236e92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c15d6ee798c4973d6c2eff1fea71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a273045d013828db0a7707d8feee9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3398bbda3678e2c32da9d0a2b8e1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058385320e4b14e2159bfe22d0ca59bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88793bcf28828b5979e64ff617e6e11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66054194324887a57c230b83c7f526364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1efbd237d1674e49b76d040287f2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938d2354b56a408508c6d5217fa2a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4a1478ea619b996d9e01dd436c66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1977dfc5ab0c25fd8837e3d833a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b77e2a149767ded8a311de5c42f27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3031364035d4eda160e3f8c634643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5c58af69fd26316d37237b74fdd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b37f7a49ff5dd21af780e4b2acd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d419a8145547f7110779090c044f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f26eb3579ec2ceb14de8d4a0cec3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657b96e2595a402d3302270d556bd82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc790ee55c1d6814301018c4158716376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a446d5bbbe799afce0dd2ef4d10275377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8b43fad2b810deb991808525f3a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64656017f6e39603055b0addf36777a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c8c08dec3290e79076e78e34f7c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efdd3fae90a56fb43819e5a065c01b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b2a3e104d983b8f0e810b4eef19f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a594a9c09b141b20d2ceef898a9a06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310ddb5767d1d94bdfd89cbf7464bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbbb7b9cdca4294e5e4d86eaf7db7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce4f5c857c4b4b5ffb648bd8afa21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e33f21d82e63836bd30616521682387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fbbf1e115ab393c817d9b174df652388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac1e7077855b42f421b637c5e9882d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464325acb9ea9f6090a80e88d5387d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5b36c72fc01769f7edb63d6ea434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deafbd19e8795187ab231e39d15397392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e461e74dadceee1fe570ee0cca44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400dbc329a9001cdaefaa640b8111f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c5323be4032f8d1a447263177c6ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a00f216bf090f72aa1fc073ee8c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac83d1c3fe92d372d762b4c65d538b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34cb73d1c38fdc9200e2e55fc2968398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f061f38355376e1d8b9818c72866e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d82fee0e7185b21726ead29529000b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a07be1d5a67bddf817f15a28ff2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66329967334a359af137e55d3e64e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4addb9e624219a0a7eff237235bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2453eca7e364467eaeb75e9af16283404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf12ff166cbea0dca2b651cf0f05d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bd6c04bae67826ace7cfa59b37231406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c060e40a5c52da88f3972d22d419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a402a73273f2c9961a0287ebf49ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f28d3a4464c7545a1d4511f87e16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d22ae248c0273ed3e8086311f94e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc2692d33cd72f40e2d88a0f10f2b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29022e56f29131aebb2d49a82be4b83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8a6a2d4cf786eec1514acc26adc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13218fabe9cc9178c34d1cd3ac6964c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84249cd64793adf488f349f4fa0532ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8045dd044de6a96be81ff6da6a457416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb38392ac060e232c0cd07c7980cd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e062b0eb8ef86af089b12b1f8e76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a4556f06bd246c34310007e51c86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed790b2c6caf7b6b9562d6e88d48c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098221117b1acc3ec15d210a24b1460421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101514c5b5189decec1da318f2bf31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7cd534c82225f4cffb693ccc8fefc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d55a6e85161e8d00e2581d1b7746424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1447c33eff6220471f349907661c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd152e06fcabe07651cb4b21c2ef72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81af756395cdd37997d36e44f35dfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311685bf6dfce5b11982c9e0816566e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e361a5f71f09250b6489bdd0fee5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b6a7b0b7b124a0fbf9f80a9952f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf332fb3ab4b4e84b1fec6b60679d5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816fe188d0dcb06025fc48c301b04b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32d1041f94a429b184b55493e2549433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cedaf7748bdffdd93e1465bf628d37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0434b1480e008f42ed62edbed717af0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ae89f421534c90f1e27b6ba6b45c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cde7399e1dfb9f4551209ebe51b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb369521ee9b3de599e4911334312438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f735ea84316713f8d592f6007b45d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e34476d3646602ea28c0a685a8cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6d808f8074490d1ad2de10d41276441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3013386d7de84fdbac9328c7f6858c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3e27231d06c316f19f1e9b5c3395443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06334ac541e66e6214688906a9395a4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97adaf1d2873328f685269f27740249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f92f561797a910a5708e37342721446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259214da1867b35d80fa90b424c3fe3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1576b742d716ce5507a86fb3b46886c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4338efc7fa1153eb13b4341bc75a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93676dd1abd2383c0a1802b4c1b114450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f78cb1733cf218cd671e9ff8c043f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea8115dc7ac1feb0f27ede4b2468af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbc33c53e15e7d460ed3021e40dae5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7b4c225ef966f4fd08b8f7d4c381454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fa4226cee8a5b30e212fba18d9d3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7affcfe2a8dc733887afdb6c7b53de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05415fbb9fa2a5dfd4ff1242fd7e40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95af180280e0ca9538a0da14a9077e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948842693f27c2f7638fc0b27f93002b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7668f7105786c6f57d7de875fe794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ea25b014d535e37d90dff3e56122b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ea8bb0ab964b3952024bc7630980462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab012843ffc9570dda3ae80c8705b78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6bff39ee7dbbca29f63326cbd8ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394eb2ffe9ab5c3417a107349fb14aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594240df50219cf9072677f901931f3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f702c23cbaa83d580aafbf88b2bdd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd24fd07655b2dd2ed63562029e87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0485da53ccb7648a99b4353a74fadf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106fac93b032fcdbfd31f248abbb534470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4b2446fc7998afcf70745d3661536471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7753348ac5f73e9ece7480a34efaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f5a6753de9b828dee28bd806e5eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17148949c6f833ff13cbacdf0ac7657b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848afb3a1fdf0d5e6b489e94853f57a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23a679167750210770411f56fb9d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c682fb68649b6267289fe735db9ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1bdf01288ca980033ada9a111ac74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018812a63d685d575ce3e71e8147d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e30b694f850f252259042e9ccad33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8883bdf2977ba3987101a2ad94b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b6a45b4f2bad16806e46268e15152482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01c32e88dc7ae51f7f2b91a394c40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94cb4b1eabd1a95a8bf2c3aab4160a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ae7e6c04bf923b84b106fbd8449a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee36906c112560c3aab6db0629c9143486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c05e89b42f317f2beca45e23b8f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e326ce5cb0000498acd57f94b133c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c43e475123245cc372cd53417eca5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6526d15371f7bb84f6797a49d98eea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418236280816411d4fba82a76b28c52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1954d60fd8270cd18c7ac6f590fa2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89554df3608ba1c4d43b2a185a603f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649eb9663457d37bc65467f3ed8cb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3d7447c963fa7eb0749ed0f5bcbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a51c27c3249b571db9bd00661625496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df0c4819b163474c183fbd84f18c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465eb3c16cd3ab9f8e03e346e0f212498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60420cbe43460cb34e9a2ae783867ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c8112d0efd83504bd372ecc1bc10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edcce43d801d93c0d70de927d57c7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5954527e7751783bc4a02962c79b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253796422ae2f2cfed959975d752336503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab195b0ad2760c917009d1f5049ee174504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421af0875f2baff949232ea0d5471e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d17391118540b72ff5b40c480d97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852fc6785a42105cc373ed58c681ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368bf10d46cd4962736ca95c9a8e58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47eb48f56d8219b74d30f6efc7aed3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be2cb7b67e8b6e9c37812daef3e07e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f3759d56d46ae8c2485737a3cf889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a4d255e14bd678183b94861059c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcbc92927e98d69c1e8d1d4e564b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13630b783efc39efd1c2ab211409f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe77f8d1b4704a5882726de5a8a7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee6dbc6308aecc93955fa02a68eaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db6fcdd8f440f0ee68f1867ee0c03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3dcdf7b392e9042f2cf0ea15209ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008223270912a9ad2955b4231d4f418c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d56c8de0bb569146db7fc4a28f125520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5c7239df42c3fc7b182f7bb2b08a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cb23e79e882d7d503cb471ae99cd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257846379990c47620c7f1be5a0255d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f023155f5bc39ccec25304b34df5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071d3e55fc62fab086c683ac210456525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56aa6ee05c180c48b2147f2d54666526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e48ea387b53e83a34096c40fd042527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e790f909c91e903abd969235d42aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc25af5ca74fb1cd6960d1a0917b9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e3b7e835bfc4292370021807ab70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf701bd2ce17174aeeb027db7282612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c01a7504fb7c172ace1ef55f9482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec3b72a58f567b6a9dc4ec91416cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff46ba2a383a7b5dfade65a0f7bd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c52093d5a1723f2b16948d732529535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1255e6dae38a12ea4729ebb31685f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee9c59c6463d5048e4a3d235f3e19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24e1c6ca5c8b003c2dbca5894b2c23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcfe2aadb71c4023339f73dcf42b01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a1c944778793a8dc668cdc0770c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fe66ef7033e3255732ee90107169541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf863779266b16aeb53b930db61dc23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd77c0ee0d85f707b57745aee67bc28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21070510c9cd3f6f2f8a790fa603b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56794e470006a87583c3a518ed79f0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ee952be86ba4d2826f78f6020242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1d1627fa01df6c6d789db464723f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554852ee2c17a70af34e9485fe6e4bbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eca80aa6af612d1eb3efa7a8cd116549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d425761c3fd8d21a261bf49d6e3767550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4d0fd905e1dad1a48783d6974923551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27ab19a83df3e21222de3031dc0be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb987a1959f4ec3238fb4bbac0fbdbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd04c24c34db60286ee27354a5158554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0e08fb19eda254a369eb160b2b04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d80ee18f38ab7e5bf3516612a5a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f09dee697be47cb582e1b96b7c0cb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0755e16a2bfa074aa4222ded873e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5727490e512e9ce0ef5a71608be999559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30d45b38bf33a5b51e8bb12ab6a1a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873f018aa61cf3c437955e24aae2ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24ecb9eac876ca2416438d267cea6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adff061c14f1c7f4077a75f0c92d006563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c06b98d535ff849fa4e8fbc99da9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ea441d3645388b7f458363d9ee5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d0d0b7ffa5e471bddbc0802c2f69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16547ff3af0fc31c4f0039c8ddba32b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b466ce962ca678c8f8dfe64343fb32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136646f0ae69f2fdec5aa427290ac8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc270bc6a76f973a583596c13609775570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411d698b7c6a78caf731cfbd73d183571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd3d05cda56c220c3629115bae475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560508a60970bf96dbc4d46b4d52c10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014ee2ffdb71eda11326d064ce5cb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537375ff2cbc2664e6f1842d5fa72d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6045c5335533e9a9fd9b4965e3692576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f1025e5a7347e73d485a07c3c4bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc75e0d5f390b5bf049ea990977342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af544b63d82d3d08e054f8458143e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1270ff0d31d32a6ba995f4ec9ca77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d0083fac3ad9e3669ba0eebc223f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818111eba5c55619e56a0c6844a23d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93fbf4ca685402b6b2ec42282883e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d609cc02cf8fb0e5c1a2ee4aeadf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99de446112583ff4162eebfaf4a02d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c7f14f6eef1538ea2fab18c0082e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7218c65b8f0198942935c42ef743587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b732105209d6200d032c2936237614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b060c4af3ce2d3a26a953cc746ea50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7160a53aec5ad28b4bca92d1cb7efb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048fe6bde32c30da7cad1ceabd98558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ccafb647507874c1a196f4f6b276592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de345cc5bbad275ee9a3f45e8c64c93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a5b3dfa581890a7f3d9ed8be2ea74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1911670b928f31a48d843c948da5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f29bceaf53ac0d8ca2f87a3e21c68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea225556949d53c629765cabceb45a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720142b4a451c5c485aa72970d394f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e247c0a1164fdbae57452f0143949a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4542a27171b0d478200f7a085975fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89e8df6f2fdd70732f22e607dd93b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b108ad03afc681cb51208722481b37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867e3b56ff7ea8ab85f91ff3bc88e96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62abe22237e69bb7dc304bc49234e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664fb65c504e0fc392ed3c608d6144605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c743bc4021a3cb5cd04ed143be82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39028e5e56ae1af28130bca80189c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c17f4ae6c376927ef5de112f8854608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e8919e59b07354c02b3a6f42bd18f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c0c424ae73bc4ea392e7b96b2a93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697473cc01e532a3cd53d66fe175c83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d01cfbcc7c3efb1fa0bb6e6b11751b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54a05a201dccdf4c88afbefee4c18d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb81444654c279103e648403d366b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b0d82f63847fd94a6c1a17956b7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cddd7c37d6b063099afb15bdf42f93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff595deba5b1687375c669023c6d046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9ba18ec94e1f82d8961e87157af1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564a2decc40844902a2539bca9ab31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596cd05611fb647be1039019ea245a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc622f1aa9cacddf1b7c5b95d0086621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab64b2575576352055a856b82089f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753bdb476ca53cb0c9659ee1ff512b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347ca617b2dd472ba225c2b11b199c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abd8a606e0cfaf5b1c9f39f55cb813625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b6873841d3cdb5ea9cd964fde09c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82b352eb87e8622f06be423e80779627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d3affa13c1d90f7255381a2cddd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2b90f523659bd7db1ce2f859e8fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb06c2f2018bc586178083fc7c759c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c8ca47ea6c5afbf7ad7822bc82066631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345506297c76e07b8d22cdf08006050632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71091a61ade25885b9cafcb9aeecaf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced96976ff6a627d12132b53c903d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cbaebab265187b840c4ea33e12ca1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514866400fdfc73ab207bf9338a27fa3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b909e98ba13d7f0a249fb89fea3266637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7f8b7b0b546c66b737e0f368329d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bd8326c1725bcdc959addb3f1720639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce10b194a954d26e620299e6ee04f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86491de0284d57ca192b3654e391e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc9fa236950c4823d1caf726bb28f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e755057e40dc133c499452d30e467f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f2f332503f0ee5bf0dff829729fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea89a9c2356772725026750770ddc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e342d7d3f84744c5a46d5ebb4eca11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7122e9832f028ce3fa0e97830a6bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e315f96b158539e1290298c59eb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0743a4a582241fdd51c7b6f784e080649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459564c31341dd759995c8a5b291c86f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ecb093eb01f7f0b865291cd09cf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4128957ef0c7321c12b38d24357ef1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa0d7ebba8de86eefbde8e00401cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bfc493999c2ec8e6940ad5d1f5e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea1ceb5f7abc7c4342691918997c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b311a8a38432b7022179a413c525656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188c5f40e918718092ab36cd3850e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02aad4b4abaebed340f7211836c09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0ccec528e07d3e067676866f6823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0094eda3a7da7e624d3fe48a72600a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9477824f32a8789b958d355b007c0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19640fde4f90a99736a9147ee962ff0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3812a2195317f9b7e2969f43fdcc44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dfb8a0202461e4973a4a6dd3591c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea144584331d2016d6ccc4884349e2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34de4c3742eecfbb87b31215080ea38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff75ca2eb934338dd23cf89d8ffd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd338c1cdcb2d58a06be4f22359e42a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d338747e48153fc6cf405c1b2027669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493988b7e7ef9d40f295766533eb3bb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95cae263c304321959ea33fe93db22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee27ac52434c62bafd508b6df2ed19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75ca5e3f090a43cb1befc5240c003673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce79ec283f09c7ab6dabda1122493bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2482d5803ad551a7ec296498e4407675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe8f0a0c8dd33763cb3c3f8a8da25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1b9ba5761d105429471c909440dae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c321f6bc95728b4a06a6824544319678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>