--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf009cd53070e65e64c3777b8fc8abc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a09bcd64b2f5e616ba46cf4f991bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50283c8726fe8e0ab12555883b0749923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d562bd6933d7d1c1d40b6b008ace4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba9a046dbbe6fdb4d3ce22ef4b0525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c044f94c68ca7c94d150a282586656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664eb948b9f31cf923cb49c2f2eca717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd9e561ff38880601cc299abeed2338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8038a2215c9c0d5f08ad2e6da93d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4746003f37c7c0231c01e67a0e1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af92e6b0a00a3f0bdfd75b96913f1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561668a101557bf04aacd04ad946441212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b55c1415fe0cc3a4cd27e2a63e34113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b454916740b0b41de5b17db5743013014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cb4d4b77c5c18da7d681bca5f51815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291cc4ae19ea9a91f41f5bb8800c7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6792e55ee7656bd03b5cc1c748b6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c64b039d4318891a619f110f4fc9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9e35f97d2ee05f229576bde3d88f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c47893e3dcf906e1023c17784723e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6cca6f086356842aed1c32c6338921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c315d20bcf2c36b9ecf8e733f8c0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4f2f719c9b43a29691be5f11d208d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c418ec338b51c62e886b9499022af8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94cd28374c0c11cbaa28d796f4b9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d79f2e4096df9d481331d9901a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab340d1d54e7be7ba099e45a56b501a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c57f78f6f157181754d19600aa9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1008a2009d0b782b10773ef49d1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5c6f496d9d07545f2008bcaeb5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a02649d7539c35cb1ee54f748d4f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae5a4a53eddb636cba003a45d6059132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc9429036cd9a4ea05930c78e217333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb9752a0f938deec15dbb4d5762c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e092740a62d041b933b6f3827615c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f9d278b8b0c440ecb3784e811d1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cece74032234f2ab4a308a6d5e0b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622917e14042eae81a419049a3b51be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ceedd7006407cbb40c8b7d6fe4a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebce5977c92431ec2f67ee1a7f55be040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd8ea85c2a09d3b611c42d044bed5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4a6ca3ff00f2a2e636e08747429f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3da405726c56062d8f020a02b77a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86008668214387b7f141216fed2c4ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1445333b807a75073be72b567b63a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca6726e92a6f8ac0faaf728a6a28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb314c75f39f77e097ec435ef2cbc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bff9bd329d364fdfbda89e77fec7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1537250c39af2c4e343079de066b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728abfcdf9aa429e987b8b08cc456fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fcb172609617d288639271dd2662a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef292e7b7ae72ffe83201c59ca3687d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d90bd3f32b46b8e3dc787e4517c7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b72075eeb05fe98087893ca79325154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df376a8292378dcf803c7a64d52b8d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860873892af5327288a9b524c01302356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab64c6a8e4fc549db4b694f60664cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926ac759b43dcdd6d7780f19586bab558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bdd34bcbbf5ea56e2ecc574c8b44a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3462f11f899d9edcd937fea82ee83860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94256875ccd15ebd4b46527fd635e3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96880ed9792d2b0446aa939177376c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c5e71863b175623a5feb5f5717cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a5b2a85b02ed4e24d02b81f4f01064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622975b0b155fcf74d53c39e48cce7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa2fd093babdd5a9f200ca2525c0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efeef6ada7bc7390044f20c98833dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b4007fac6fcae1b0a4e89f209a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9a05c81727da5fac72d2b6e5f78769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb6ab1f53dc23ba3ee455b5fa5fcfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70e98dbf173a439a4345e79ac555071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fef3866639fdaa6d68d2859e050de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e656d2813870a488568c848e21d88073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529699e2305c4999b85a2154f504d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c325fb317f62b03e00847d328e4d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fd180c16262e2393bf54b8e5076476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d05e8fe1d8d1c6ab452cfe6fb7f40b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b091a68d3da99ace60c33f31b8d06378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2762320cbdb97c12fa0ba168f336579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b543619b6549c86dd91262e08775e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf41f718d22a9437843c561863c755f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52c793c6434ea7a7ecc8ec4bee9ef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6197a40e3f0ca3a0120259442c5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d15051cd3a7bcfb28e3f0055e1ec6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecf7f4e50763a15b594f20631d20e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfc2a7593d99bb277f41f967a247486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9fc0bbf940938d76ec305220dffa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ab75da4c00c472c830fc28c358b7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b2b74b610203bd28ab288c40a84689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f83ea7f86d600021e3077376bfbcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b96a69138a9c33423a175d1f107591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b6ed45145c3d743d9d9f5d43caac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc6d9fe973762af1c314114363f7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9ee2b50aba5413ab6209ec7b21aa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c520ca4b2834b3df8dda5a912b3eb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a9ebf0392cd56af11f5d3bd35e4ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0badd0be008d9edf8a098256366597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b30fe603ca5eaa5317a5e53c19ced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0bcad8b1d45eae8afc93f1a5a3b0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edf179064244087a2e7a39a4892fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092419c6554a4f44fcab87d084a628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3edbabe34004fc0fd69a1e4371d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca252fed4e35e78bcd3320366b77a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2bdcbaedf39700d39acf1f2b4bf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef22474d06aa147df9ed82d0151d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240d645279e749e7cf737993b2f1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da474995b74a9abb45fa32305cd70ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e6841ea2b0f2391341e6fa37638aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53f8ca720ba2d81532e05f87fbb5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dcceb2016e327c38a44fc7680a2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b182b3b97945606171f003f9082c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13194635e38551cf33f4ee54cfa0bd40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b29ab07af782a19fac80cf0bda5f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e14ee622b94959270719f81c5d8f23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7472e9ea65cd56d8a2ae853690c8df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe5cca1cde608dad6225de3e4ff8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a9a19e7a71d6cc456a48845b2aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28104c3ef7cf2650022e37f3229b1c2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8021a70f6ee688826fa7511c3f1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44eafd23abaeca6bab3549439e8d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caef7a2472da30a0f50a563557fd2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cffd4456742316c84a9501002533b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec65e8870b775d69fa61ba8d8bade9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136e83469d91c0d8ca3190ab2443194124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e134f9278d9c47887172e3e1d4389b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ea7c2251318ef7929aad2120bc2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0805c1e9f35b4f2fa5570efbeae53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d1cfd39f0be16bd0b57916ee16c28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5488db2cdb6c19c54a02149655e4ea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5dec0af8cc4f75f83b43131a8b304130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faa58992a9237f61862e8607fe5b4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee56825ad43ca9beee859c87bd61e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f97ab5888305967e61c2076ef70499133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c096f34400fa55dea15d9ce662c855134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827095290e878acf05b701a26de535135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eada2191ef16a46fb1e097a7e8dd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e57b6e262eb1b91cbd854dd4729e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193fc3a66e26e7c451b580e5e7a40a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c890666532e88a210977d72f2053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd76b352f72ec97001a800776d27e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c658603304be59a1b5dff745a9f27a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d542734bafb1d1f69cd86f8a23519142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47cac2fe168fca1ee8213160fdc4b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170813b78d46d229b9102d0925e09891144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf50779e4f1d29a015a3818700375c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242608a38a48fb3374583fd7211680c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8a55b272b305ab52b15a4951b4ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447b738b9119ec704a92f2baa4760e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950591e29fdf85510f721d98bb5a97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7300aac3ee85fd8ea5d3cc57d1cb8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2f0fd935896dce0fb3d57960896e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb17f5682ad1c8463e8fd7f1832653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38935e47ab733c099f3a9b5fa5afe0c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a32353574c3e33472acb69ccb5f8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc854b33851efd9d2bcd84904ac1e45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc2633ad25dbd698d854dfc1586ea4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84464e58158e10d2da51468d43cb3c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d820fc9f3019ac35d36fa86d7a50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93026228209cd261d14e8c244796d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394f1a39a27d0a0835ea97dda6a22d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac181c5a96b1dcd63afb1d664f876ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ceb9e2e7f7fa2111404c573a6908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9314dc9b125d5d33429e8e97abb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec0ecf754e85ac963290ec8df52948164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea29f53d7cc9e3a81bf9c851ee1f6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6acbe48ab2b8f23761a0378c1242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f218318fb0bdf8907f02cde4372a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603feb5651fc8b39f8c14adf0f1028b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b77d40be20c9bc2505cee3208addf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c21580dcc0d2503dfc0ca9dab331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b009d2c8248ef529ed3246c47645c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d176bd05bc489d8e025e5b2e1a2ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96eb5c56789ceae3e99c48560c98a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c1bbbc4132ea383963ba93dd15916174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d20755ee9d19c84d7c17acb086635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1dc7f7da4fdf2585fd5a26497bd72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9429abe1f3ce4c1b4609b67c09441177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559dcf75ae147a0d5e7e8e9143f36d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76ae8ea470644e4913e964b341a11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a965d6ffea9a6fa6dbaad3e25728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9dd70ced2353e38426843d542e8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da9abb8e517ba4ebd9cc2d059a6c82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c84071559bbea75ee1020d62274fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af1fa0895c6612c69f40387a9a42f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a950572c1e124f25d706d9f242aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d81a14e117473f2af7872b0a5c1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e51f79f04f49bd961450c28b4670187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577f76a7ae4870da9342cabd6e6cac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26dd9bf1b4531eab8ffd5fcaf4942189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c127e60fdc78c3bd802c7ea0305058190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a01ac202f3619a2c5b3f07c0a9378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0124111beb5d7d5e78f76c1e0bb47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d68367bd43013685976c43679d61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ad1a1ab68a4ef1ee2019a80ce7e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574bd7cd868fa0705dad64daa69054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b707d5d445167372f8dcf1961f2eed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917133d613854fa7bb34f275201b52e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa00bd50ede00d55a6c5d04ef4f413198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32beee089eb3dc00ba706f84820d044199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef340d21336df2be48d4b0370c94ee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a5034fe2d1840c57e54c709fc573201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3abd99873215b3293c3a74b8be73c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6690b4969473dfe6a1141a2fc2c000a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b7519a63fe40623cf9e28db495e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2142824ba02f7c841463903349f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bd3fd5d6f35f8a607ff6901aa8f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a30641abd6ff1b52e35e722937b8aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be8e4257fb98194569dad9f46fcf25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13661a49237a277f2ad6c7e18306a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e43048e9d40adca9c18767aad235d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee549005c6bc47ae94230b7aed76d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e2294ff6e6b7fbabdd772272215a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b38c77af647211803bf5bb57bde1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790cee371c31e8ab6247b4425f021ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2a52e9f67e57ced321ec9cbf3e13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0da64b8da2abf2e8a89f33b3459c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29f4f39323e3de37879af930bc2c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9774e177e1bf29ed98b77d2f95de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090023c2507f94e2cd26c4480247cb4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c96283a132876e963f0bd37bbc5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f3fc4ba91cea3c83b7141bd10746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0054f70f7d8cb3ba361ba52b2af094222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b97cd85d0cebfcf5b3a049cd479b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb4a2364f6f4650fe685fa0ee2621224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094493f69cd0241bfc99e12db9e686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7a3476c6a4e798dba9b158abb314c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158cee67328f3ac2be5f9b4a4b3307e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e31112a9b0924cee85b1d7dfcfcd33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9efe9f658b8ec0a6df547b94f739229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8721d63300cc9dd056b31acf96af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa5925abda5755a66f1e14bc7dc93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165c6536ece987dbf06d689efa93e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da4db7074b5995d063295cd713bd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f73fe2577ee21b7310d1089ae35a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88c36aebc018b772fc82ea195991b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e839fd26adfab0fff8c725ed9d97c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecaf78f805140169415592bdf0dbd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394093b6b18e8dfeeefbc04f956413238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbb583fa669508576a13617017b83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15322450c7d48c16a1a2681ea14977fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc267cde35015ae7ce410d463f9310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6baa358f064604c0d4a38fc37e5f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcea00093858e902d779596ad45ddc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2100c762c8990cc9a11a4c364b7e67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c9c97e075212c74599c1a4ff6775245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975085718ed2533092c5656d31dba4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3757d5d5b09ec01183acda50418b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab1d8dbc25774d011ac45795caba9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8359941befc924422209e0616bfbf69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a332e68ece001741024eef1034548f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db303372fb1657019a141c1b6a69d0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af0eb3a16b675e4387c5614deddf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4d2c49b01b28150f8b5bc52e2adc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef06d88864bcd4a115e7ca5a9bd27f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e324ee016f5025ee490055494e68e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30db90417b45087e202c04c89737e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d729c4ebc21c808458fd4a191836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899931f9a16aa487f95463703cafeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedfcdb9ce01f570319bf962ac6c3a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9458176919ba3a3d459cb4a47d6736260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc964c1586e778920503e69d17ad47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033b334ecb4348259755b6349d2f8df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f0c892c3c6ea036e652795dd03c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adbe6fb0163c949798682a0075e76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472a65b87276157924aaf883e17d67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871195061b1038f37361e9ba7c2f7b7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f86733c96bf257d58699abdf073c53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507539d8a9276ec6cd291d01014ccfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a45b96117c595be74fc0f67c5280f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e45a0051257858a4c6593668b7545270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bdc99de3630b6162f93fa11369ab3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1993cc405ac4b793d6fef26ac7fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fcbb8ff0bed5dc873a3cc67beaf69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd86861a7173eca3a4874c0a4a256b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daeb60f78874f31886ff2f5b176792275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e16702a04b2a18983f7f44afcdffa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fe0baf4f2c337d7063c324592980b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89cd699180da49a3666761c25cfe96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54b4012154deffd112925ade7378a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff997974014e7e5cd1d2f623527e01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fc9b2d285a1a81c4cc79fc28357b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5389b5b0407cd4f30665c46a08b92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2bb6024595a645e50c95582a1d547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eddadce80ed092819a44427abc037284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f8c70b11b5db1b4ea4fa162b830d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666644b7c59904f7fad69f14c26a40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7feea85f24af35b8aa06edd3b75b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc9816637e39395e27c1a5bb3b38d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d013dc847d74de69198d466c7f04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cb85f1cc34a492cd18005841f887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c7e55bef9ce09ce171c14e748040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84989c86c289764a52f0498798e1b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9bf462c7c27ba184d8b4826f202d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708e5935649aa71221b9b628d7b9b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977fa6ed70073a2e766246e5d9de6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa25fe5830d58345b099bd61815df9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1edea1b64ef97a92028bae2698cdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409641a8ef28d545a415f0e45ec400f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e0ce9f4de758d0769cca00fe2c6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eb58a2441b48170617ca7c8a22781300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580ef6f951cc070315421c0c8584e42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d35c4ceadcc0cbb8e24a2dff14341302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada43f9c83ec5fa574e726014d6b38a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6255f456479edd8c01972b3ff9c77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d314f1e2bca4b990790ff2f8c96c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c66ed1e94b2c7657158609df3d63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dbcc059264546b6e7a9e7baf17498307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59b465c0bc7bd652f179129cab18e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46375159efadab9c4f65a03b0fbfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcb607735870ad0e92a4fb7d78cac3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb156d259db72afb26f1a12c1ed578311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6789fe83dedb7ff7fa4820438da8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61997e0790ee14b1e3b334e6c8c05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb1046f4d68b57ef7b83aed3cc9fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c32f810be8d27317643b2bf8eac06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88687fb7b601d6388c98259e7471547e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b444007ce22da3d680f6342bdaf166317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90d1bfbb86364b5fe8d10ebc13a7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a775ed9779200689519f993cc318319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facbdd20a1efbb26c9d78eeabba1bd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f3e5a0ba2c6272727cf05bac88ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73380f9154027c5098af9f65881581322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b608980f977c6eae22d6d57c01da73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2324a6ca81227fc5faf808232f6618e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9bb40a342e61e79a2724a15f1b4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e329cd3bfa179c577cc4d57b6bd08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c78a7ef2b64c26b8b2c96958f237c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ae1f58fc8296a1698f21530aa753328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c90fd5ccf6c784e5155c72444f405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6ff54493c86255239b3ca348e0eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a51ea2918d517d62e7e2c9a03acc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb925a714eee95d4b72f7bc7ea1f9be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b1d1db2108dd0db246371dca8d7a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1479ead1a353295caba237e0f9ef5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df5615ee8577368948376b9f2ab5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc693be30385dfa447ee7f723dfaf82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b92fa520d86772a228e65addfeb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5381d690cfe2db2056aafcb6c0e57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a5006e09e5d7ee7438acc22d7675339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe42bc33f69c162cbf1ea56c21f106340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0dcb12b63791ad9e3509efd88b35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f857b864a8114f752885b098e40edff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538efcf97304a38fb77150940abaed39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979dafc0ae80d22f79bc9158376f19f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338cccfa91652672dd5a07e2ae40216345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3a5efd4e91c94221557a64d51a75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782d744aba514cf564542912d272bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a09b27c8132903dede11a66c96d4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd852569d264b4bb583a2252523bd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a992281851e93ed459c1d685a71f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a367c0d66b98925163d65c5202c24a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d7b4ca526d234d8dbbc8338b10cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e20e997e0dda4087f072070324d7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b811930bbcf3439b896212d5382c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f78fed5f0261295d9ee568e45f940355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265201f84dbeeb11da917913cb791fdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c30c2704dd37b3895be51d7bb1bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d828638e29a287692c06710ad802f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ea6a87aabe3cebb609d2f6a01f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434007cfa910a606ae7489574e7ae4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d1c9e8d81cc2255be89ca96b6a5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b0aae0c207d1744b50b8a8c9bae0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6b2acb4eb725bdef453a7eb2b127363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25eb784d6514e49a32b0521d014b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9addd54e10f3f62e19453a61d3211365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c086055438add9fc50cef44855b03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d07f200c9f6cf4f99fb5bc50efc71f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e08238d2a6f44091c2c61f2363cbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125ea6014ea674a64c1f886da36eea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f758f1d1789d1f2b047ee1d14d872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3a9ed8d676acf1a037c343aa32fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d664febe17023f6846bad2ca4b254372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942a6c7eda420fcfb26c393d5de117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed461c27ccf0e542625befd11056968374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b17d5e6f838cd0c433fe41c858b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565abd11f414b8dd4ffa57510bf0c30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccaab9adc7f0e6132bdd5c4d9d13e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578493522840a139241fd67bf86f261378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4f9c21ee069b8262edba631ac9f58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a20332293983817f0b1f5e557e16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb40c3305757b57031216bca3698ee6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29350999083d92260f8c19d169e39a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a8c1659d86eccdc7bfe34531eee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287016fed30c82772a961c27641b7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95a8408e6a60d63a50dd42ecf1be6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018a5f33c77f7ddba533a32b481150386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171183071bc8ffedb7dae79cce9a49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097ba462f7b3f48ec66fdf3e69fc86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b624a2bac8f6c9470df73c43f1b108389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae28bd4fb705e52270b765f466f3c13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117690b4f1d60b05cdf0f7acb183d28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93ea953ebfa5f3695d4a2ee73d78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8832c0244e877160231d675e13b2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049ca574d9941de22cad779cdef548394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32fc5b0a281a4db4a507e64268ad1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dce6c0dcb56a6d140b226c60670c85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d311dbaf6d68defac95d0a2e3bcf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3756370f2ae57092b6a9702ad2137398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe91ed3701d7be9cfb75ebf529e67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f5b911d6ba957eaba8ea44fd7210400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e26ffabd7d2ba28939bfe46ce50a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4892a2d4fdc3ceb41383e54f0275402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3c2810527657e7804182ed0b18fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a87b683e5f3f3c2921687af364ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620cdb83e794aab498bf79fa58d0c67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2dae03f351c3184115d0766191b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424724f7c29e983a6b4e8f34c3c2fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258003aaaba748033465c035467f9f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b66e943a8ab8c34811406b1398eda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff8eb6e5a1393d31c524d88a5aa57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e2b673654cbf3458b74d4ab8770e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a36d2943463bfc028172cecaf18fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600e3a7648a1918c90771bc5e5ad5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6e02452f0481c6417f809c8f608f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbe0fc650c112097a3f0797b868e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec5d001f2add620fb4d11d84d7501416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a7ddd9123f6fdb6c5649cc20a7450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a537379038efb35e5dc64b2ed553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c03fbc67d91d513a710801820008f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a128b6c180169e4906c4782e28a0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438250ebacefa8b6ee23445c32b11d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714ca3b897543fed664e536ed1bb2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418977f6dbbf9b19a7d475848eb5ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e00dcda9f4e5ddecd14e9987c4df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d27607e8f5cc42cfce6e3dbbaf631e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb61b19a87427b2116b43a6c39684e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2948069fc307c184aac2c08c1306107427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a37a7612fd5ac9c0aa8401f967cab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7710774988a15b943801c4f83f63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ed0f5600fbd549e13c5f4f602fd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0228d6cec8432e7e5c1b4386ca8bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e825a6ca44a07fba0bfba24d528fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af777b1755e09cfc0c3d0a3aab8022cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e511463fca9e4aa1896e5cb174c5320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78aaa4f57d973666a00b64177d0d69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3bd6933d39dd8dddc20838d46651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64131d9af61ef253d6dea6ec3e0a9a6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b414ae70cd2efa8b1d56a1ab9db73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de9028005540bb1b6509b81a90e36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbaf2dd1c82548c7fc2ef7ec5bb469440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb517170c69ed177c69e7de96f4a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96507edb7e8060c3e985597634785f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf55718a00e4ad19f78cd4594fe77b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ecf51bdd744da533107a32906d37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff074c3143bcd9a05a70c3b3cc48e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193bc87b63899c67872d6b6c6b75a31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085156351e901b36a56050031e0dcc68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d3cca52c8cde822703de85fe7181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742a43aa58c6df4931d8e67ac49af27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c15f6493542545ee07bf1d9ec7855450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce4cf8cf05a5df09f5c2e53efc2a23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321415abf701ebbb51ba45c3b0ed34e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adef5bcd778391ee462dd6bae4f558453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf723361b45c5ffd5fae79aa892721454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7059a5ffc87248c0fe2fe54ac8fd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0298a829bfab8e79cec8e6b8e441f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb96198326815b74fff279a963aa7cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e57266659e847b7632c1b7ca406aa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856d06475b2962bbaa13a42b76353d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee20587eca7494cd62d1a652b00358460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed660ef655504c3fc3512619e34e395461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8dc8b5f063772fabbf30439cf6002462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2ca9d1baa3303c1f8bb6ae819bc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f421db260bccc753606f493288478a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98433b6a7661ef8e110ecb1342531b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6129f87dd84f088a7a616a8241dd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ebe5bfd16156e0b580918a0049c8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70964c6da8ec533161559ba2aa8e3b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499393e2b5f1f66e64883222cfb95f02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c22d5cecab2074b184edfcd72e5fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5782c10da747e4edbe687a4231ab8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b851f3e07da089c5b9c99538a3a6679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094651dd2ecf5b9ca3e214d6ba439f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536364563169bbeb9c8fddb0c679c78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb8e89ebd3f5345fed8dfeb5d8c0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaeb18bb3161dabaa0035b95fdd92d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9a608ed4282935aab4faeea2c36fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c3160e819759f6e04dd91abe6d65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1416b382d7c5e934ffd6e5697ac1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf79ba2168369fb76deb9d3ca977d6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f41e4fa1cead58fe810ed14ab0cda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be405ba08bf0d304e4ff24660990b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa9fc107679fc6db67677621ae7137483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b746fcd040630ff5b3f707fedb0100484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0292eab07fa81468d56bf73a604e9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50675264f08de068c6733f42e2d67ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c994311c14ae203d55b3bbeaca5df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b0907523bf5d93224e2cb6ffa8ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588033ee9c11471469802d3e263fdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1b27b817375f43fa8751289c724e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f604938e95ce87a2f2f197b497626491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2342c45bb72638de58ac73d729fb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579bc944126ed6beedb6e4b58a3a3fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b71792990aa8b615b730c4032cd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512ba16f9b38371151ba7889c57e2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63d0d0c87ab6b3507d898ad93be0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6b4bef5edbe588dd1a70893649e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf8bc9329e3a080f817d2368a3c6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757396be28e8b34081000991032421499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fed0ffefc38aee64446ee6715baa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e1c70069c71ae36b0ff7afe27b6cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b75491632537b86d35d0a0808a4d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2250c63de846af1e14c43ad831914503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2bf07c2cacc3dba951cbb2f2b84fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632231f8acb97d5e8f9c48bcb06e27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b55c3d1e984c39dcc3e498a5c4333506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0156f6ab2acf7c03c96e183f9c9f89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b643023ff525d9b317cd53be28087508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5e77af3d0da7b51c28bb6bfd11a5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07203cca8f58675e5b3f5e471f261b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232d9b29150d0cfd41fc98c0b9f427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718447fd4dada525d4c13321a8be8fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e8d060ee138bbf7128925d7e0d262513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feccd2c8f9c3da3ae186058ace91e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9440373760c2d1438135b878bdc2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b911fa38b3bc36c2b89ce7e423bd7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c7bca8d06f2a086e1ab5f6ae9179517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd12446d51d8ecc2f17835df64126dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180680ba1d3061534d29f0ca0d7444d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d908f3922c0dd8cfbb58426c29e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd651988990d8d11750c0f2a304733521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646b5087930410a3c128cb7e7aab38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477ca4388c09201ac25732bbda82c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f6be434f7a051094c8b454e0b20e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ed12026eeeaa2e900c62629057e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b48c8191f47aa9978b3d4506310e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fecbbf3df58e77c1b28e8ff33ed20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54bc15170f91419308e3d45cbd10d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4635f8a39eeb0916f70b8f198af30f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142252cd39bc10ead7cc418a5eae43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b5d44cf5252dee67a2c907a855d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63872925c1a6f010cd29127367127a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b8a7098bdedb0b3515e3357682565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765ac65e6c2702e6f69dec6df059bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350b2ecd4d8df2131a024ed1abf5d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83f6bc5d403a16b3d182323620776536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47ad720fa4728835dc2f642949546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26aa00decfe1d4f0257bf0d2ee6fdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aef95f9e344aa7aed817173758a2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d6e01243b83e0bd14b7b869fbf89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fbfc075c92d0f43f55b998e713fdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ef3989c91161be4df931e9d17ba8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b5b5f885ef6b00dff17af3ea7113543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69538a792121d5670a617d909f83220f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2236dac0e068fb9e97d39f09a07b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0ba6fc728b6179238ac9a352321d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ffd9a1bbadbcfe41e206dad487fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1e8e92d3741ae11734d0695aeb197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc9a8b38edabf90b44ee0819be0721549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365c08823c5f074472fab4f157acbbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0569ac54da3d58429efba6554bedae9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e4ac4020bed79e9ef1b380fda4e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24f4b19a0bf4e7223c7ea0f61024c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477bbf66f85a2316b5730d2b9ad4ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909b9c0e3f144ad1b0411f8bfc9d71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc91075c2585094cb6267c0c4781686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6bd3f3377dece2dd8459fd948195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97abae7bf7f639a9a697ac1917a2f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954536bf1109e1d6c0618ce8391adf41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530630d1334549a2bc84e5a35c48d8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d422f8833b8018fa0804ce020273561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b29b37c9d053464ed760b351e3af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287490fd3605e61c1cba8fb09a8134563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822dbd985a52bf45900ca0621a86b6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eb0b8b39e24542e505edd295b5a19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f570d5c802b1d3b37ab1a2fdbaab9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d028738f9ba52552f5dd0797bf711567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6aa97f3c69c1248b8a6da5ca2ed13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84df5c6e308d04cde0ea297ef15432569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83555043f373db3399b409a6432ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248275437e305e85ad95e6c487e73151571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c3ad62cfc4e753ae8fe8337c1872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0c4f4b0ac1aa9c1780f1442565ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b009a2f0fe7313c2ddb42b24015f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a15934d9cc66c3b3748657c5b4c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499f064d6a45960076798aa086059b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f15901f2cf493661eb916d835e196577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9732235e5a0076acaed0533f6c245578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ddeed130133a77855555b1030d8fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d673268358e0db933131d989e664c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba89e48d27e1dd0b5dff0ccb18dd3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a36bd43a1ca1aa2905e1e753e1b84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503c1fe4d7b7ab915fe100047a6a4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6140687838e1202f726d4d03f7a19a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f677b597b303f80b337461663c6d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff585e1a256c7f23d6b1767624ca784586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72bfa36b138fb4a7cb265ab241145a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435359f5193c2b1df24beef550f8203588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf7e8dc8dd6cc98ccc0ee7dc23b61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8f77ce9b0196cddaf0a11d5ff527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb62f832dd3eb736277aea5aa5ec5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb510492f0fb7ee470784be35cc0b0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b592f870e8e79ec658314e65938b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d8afab55c553143adf66a54c9b471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d19ce5219e6a3342b88a6e62fc9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed69a261713edbe8879954567b1803596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583fe9611d8e92cae43e3841dbe3014597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b1815c16b0c84899880e52cd71c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8079cc7614db9614fe722376ee9f33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7aa3e18d6be210775c4e51c125562600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438104f9ea90bc89fec7f93d27888a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0511c7df10254080985cbf2676dd0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8499d2bec8c824f8c80c2f1e0bb960603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a259dac5ffe4b9db225a852b605e94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc0c79fe47fc2030b852566627bbd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b6fdeed8c88504c29af1794c5a81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef55ae6715e53791c0f7ba78f5259e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d4ca0ae8511da3bce530e600a937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2580971e83c95b32aad5882aac6011609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9085a7a953e8ccb317ad31040ea5da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eda5c22376962b72a5a64381be22e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8253b5fe09de7fa527f48afea44ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c979f3651e5aa49059f3236028aff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3658e0bc825f1104631d22ed420c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd73ef512be4a43674e254f93d32e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8242fb6d663e004401fe0682fdbafd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2bf5a6e79cabddb43df79d6e42e8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e0794ba9729a8956a9e7e91d9bba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad65a8468d53201819fb91f6af7d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa6b21ad7aae873b6bfb74c6bb7cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2ea163590e226d13bc6d1ecef6e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712f3c94331555b841f8ee594fcc7ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4cdea0003ae455764a3c6e62dbd74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4783c0ff969954e87a8d662de3464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687cb3d56691ea0dfc6c5ff65efd056625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1f9bf42f1521c4415c82320a1454626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69a1c8c59ac08c5261fefc9579070627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d197058fa8a4407d58fd04394321628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137a9cffef71f0c8ce746687c8f8fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e45b920e036b10d1b8684cc02981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce895c3c9ebd7c612cfb2a9f2682b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f62f22267fd5e5e89acb68dcf4e533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ebcce001b29a1ae36ac10e8bb0d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81f63e6566606a8153439827cd081634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec8a64588792700703c77bb8d2754635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3064d7ba9d955b626562a6200dd1d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae8454b4aed71073d0210371e8c0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebfb33fa8836a685d5e9f6a3f7534e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725831adb39b3a69ed494ce37f6bb5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66b4d480c28cf8f0d627ac2f27da6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ccc6b2808794cf4a41a4a9662234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc970ca3d363492709903608b5f67b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6047a93f895bd8aae3dfd649f674643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc542838c7417e98e8bd8e1d4a11446644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564ed136b7c1905778c2928cf8a13d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb539a8255576ec95cf322e1dec203ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159b7362d1be26e936237a5f20ba30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa81a854ddab90c4feff50c900b70d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88295f30938d7e8a9fa80f5ff49aba60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ca622ce7716be2a874c64d76619a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cfdf5038bf652a9c4bbe7a5d8436b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c1be6accaccb1a9aa9e94136a0e82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a22a63f5f85aab47c9d1ecb48c121653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562159b79a069b3cd75e3e981d2b2e9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626647dd727229f15430da04da82c2bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cdcac158e2362c086db225b4fe376656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9818a250fd618b8015d3120ea3802fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98511fa6d4ee7a643ce216545226d53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805bfaff217b7a8271162a8a90429d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37e71449f61566e1450f0fe139a7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906350b978cf6b15da73bf9084b954be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b9590cfc35e66ba045d26db76f08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3cd4ec23f151b262666fbc9d7142f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c45af24a82e6beb939c223d795363664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331dc10ca94fd6f60de8a5db8552ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904021bd14dc51e561d8d780c3b59cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7168a0fada6472f4a7061c899813667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b056b8689d671a862fe2f5f7ff2ae5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a95b6174be97a34d5c0889ace9f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38763a086f56210135aee980d3d838d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b04574523dad4bf210b8f13378c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb9280ff4490f8ed0deb182406358672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe94a787795b29dc995f532b24583673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ce6e4a74031c774c81c12ca2a245e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d702661758e26dc79ec46c5452a3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40970bb56db04c01acba07a0e6f7e083676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531d23f11b310cd40cbc8989697919677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f39333e871b71647758bf2477aeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462672c2a951ed1dbf18b982d7e19e73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92db96d11c9a8c1bc948a8d750f19c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4effec44b3c50ed640fe8ea87733681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975347e23c740c9b81fbe627489ab66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f30fc27628048ce0a52ad56f9c48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adca4b28ca0f65a0e23f1010ff1f06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce27491dc9e38a11db68ebbd18997685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da89c062ee355ad0fe8c254fe8e89e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c66ac535852dc00cb68fb647b3d8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb42c7aca4e63893e7b8298c70e8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1224996bec1555a37eb48d085d77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab83a462598e1bbc35d45dbe9b42e07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb37ce6424333405995cd6e2e7c55d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653a516fc13937a6a8896d95d637c1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cdd5d9b53dd1208c8c6f381c1dbb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff52844822ced4c158499716796c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293dc34a59e45e0eec9892cacbd86de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f470fe61cd3079fbc257e9011a0787696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5daaed59db2a2da1f97242e3257a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417a1cf9cfa2630fbf9f4e7e5a9e9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13042e6c8887d95d1bee12d8895fa67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b382830b86714e98415ecfd970af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889acc1bf240bc60dd998d014b888d82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a2a9b68da7b6ca98bb26c2467b865702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e759f387965c92ebfe7bf3641ca3863703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783e531008d9d160ee83153b1bb6b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f632ff774576127b2a44c8851442c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67db9582198a7283988540f26fc12f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61b7549fa3b5558caf26c6ef11d74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823912b11143c2fb5bd850236f3c1d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042b14a85cb6c4fd8e6ab3c1550cda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650cdbeacee4a2fce1a104ef9e8e684710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ccd9e84029af0251813e7a86b42aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804a3504af55c8627f6ba73d6b33712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e8994fd9e69fc7c4e1fe1437a8f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf4683797fb34e0b42a311b4e265204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d6ccfe738edae3315a1f6737e3a2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac26c1413f99def6b983998f2e8bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b0c38b1fe0cf348c4f5cc8b129b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7448936b73f6c0a7df1093bb16898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d197441ee0f82578e02bc4482e17ac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1f02aea9596eafac50351581d02710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9c3b6325ac1c34b34326f945957511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873f860a9a7d9780620c0f466c292b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b66131721a9be2784099606d27cbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890468ff5da38c5c0694ab8b8e46fbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd719ad575a955e683a52708110b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dc84004fbefb9419f0e483b30263616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d57fc959877ee651093dc082fdc7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a7049376a2a51249659614d807a3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748714abe4a4910ec6ca335cb73c2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d3f8ceac8ce447852dd3d942196820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2093d5c06147d8b95926702643fe70c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd62c370c6e283e8b6bded2af4ab1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb3eb35c36dccf9f0f0e7edbe5e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc78393bfc656f0e91195138b3a1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2abd72ebaa0556df1639928f37f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffac2d1393ef65a7a828f98425d4a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c57e6279e336678145f97dc9a12e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1985dcb5bb2432c53560c1650982f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231f78ccfa48e3b1fd932747bdce4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6986bbdf3a3510c33710407b3bda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394524b1c10d7f7e856a9787258fbbe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7177021dabbbbb49e838a0edea5d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e7a6a9c7b28ef4a5b71b11383b58333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9610bb66646b95abee32f721251434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8c4186ca49ca14749270e93deb1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150eec82fc786c9060bfe89e91b70f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e920c84c0437d192a1beeed5516c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c428567f72f9584b73ef438d10ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2105d586b86933093f8224989b58039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796950a8b1c2278b083510fc619f54d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc183a58bdbce824d103387c6ceabd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93f00036426c55be239c95068ec66742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3033d2457a00fd445a0b2bbc5b74d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838dbb67d8db190d0a3e60df3746d6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a640da527ebacf2d524f7bbe19a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc418130be9085363a9bb1ca7930946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2aec9873f3805061ee9962bbee9e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670385931c28d53bca9febd58240853348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e3f884f91e89abfdd92b60c34dc9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d249cdf010195dc1eb4f3c4a6941350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc84532785b297f2d3dfad9b7a5a4d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a7debcedda1d36fe788b38f3cd5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1108d79189b2b2e517a3cc424a69853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ba0679343712f40013f72b65406854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059c02e8ab1f13b85bb05ccef3b64d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28969ae3569d488bf8172b82dafb90756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce661e6eee87f17186100124d119957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d273a97bc8e600d27fd9c407646a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead3fb37bee8b324115cb7448c83be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3349a621d29678c44d5b9ef9bc1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c248ccf208da545857cf7ce0b70d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5dd2bb5285698199fa834fc6a66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9090571b25d469aa7cd9ac07d74063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40431e663a713b54c904c129282340264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00931cecbe1a555c8586694dcd4a2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a2f26c128a3fc1a09c0f91c7970766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb32515548ea1a004dcb7cbfce460b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5bf779d5b544a5b9380f3cddf4a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c41a6dce1f2b64c3b0b5c043e1b7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40d2f0e41a9392134275755f939cc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19c50cffbd0ef8c8e41af2158b87471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdb6246097531c04e319b8c580fa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da0775cfd114ae30e5ea16d95b0ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64b3a7a669b561ba556688524a767974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80d9396131b188541605522ae4c5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257be52d992bfb2ec2e54c84a07214276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd264e53b5bc02f7bf0aea5e4b4e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997342ce474ac3e7e83176ea396422a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47ed72b73c7a085f63f08e03ddf2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093336ab4ff2d3eedf6e1b59e21108cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c94037aa8d9c817b1eb525eaa9992381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9989e574866af82af0b71ed43643282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6534d0f79a735982462c8c6f6347a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac231bb3838004db888dacca54568e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deca3112ab6ddcb4d62c12fb79f946885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696dc2b796a16661cad93f1c7caae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8467ed9ab88bb2e054ec2c8930e68987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7aec622c99dcfa4dd89e6d0eec10f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e41f56cec3cab419cbf5bb40c1cc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20481be9ff373b336c9db21d7f6cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695f4ab46a3f30611315dfe834298de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06074238cf404a255c83a5c2c7cb16e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195b43d8c31b2c02c500d4ecf21b6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763663cb55a3e507e0b1af88d6ad65f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5968b7e1f6065de595d54c3d416f24895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3132fa845e077c11b2c2e7c262af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85fa0cc2f4359ca2bd3865f565ad197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e631e65daec2632eb35f566e28d3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45658f915bfba36037555048775602899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565cac0d0c803eff6fda9a3625c429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5c58ee00e14798912be20a7e6243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584923667735709a5a2c2322215b7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023d6bcc23e862a5a7a01e3311fa05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936be8cb821fd20b498c29986c7a9ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810824d273d4bf95801bb37a1009fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa0c18e3ba35d741d69ea5f15fcbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4429cd9c592eedd5650afb7229a82d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5b4e2eb69f5b7d1e361f0cc5a557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42cfc38f3180210961007f6d94bc9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9e7cb9ed493823b45708ac166b28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e2329a6f7bc0271056bff551069ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a752393e72c97d492700fb77ea979b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc5188f6bc0e981f7c973f697aaf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e7933b2b748447625eea8a07782f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cffd04e0add8d06f945adccae2c91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7398dcbb2e4ae43bbaaac2fe57a38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152b147eb32d080cbac44ac2ef56f9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502ef54c416330d604073bf3820977c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ef00a587702f57e7375cbb78ddc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce67f7d4f7edb4a095275ade360e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9678ee0abd1fa2d1d10b518dbd25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa2d9794ff2310c579b33d9c48f687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767834714d643e7b7c79a1d34b2a959123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4906bfbc9577c5ed0a0c2be9932d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f68fc2ca716c5ffd8d3dde5440fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc159324f90681d954b1c1bff4207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c0b653241aa8221c1256e031af81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97664cd6f1e6bfc4f4bbe4648df24c69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841eb508aa434bf51ba4b4838a1e9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d67d4d228ea86b094b80796c3b48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badd452bdbb329640d9603946183d8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040fbd23a02f5127289fff5133a3dd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2422b2862b03c939f9cfb17266fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb30b321cca8c1ab671ea9a1d58d376134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097fca0bd5b92cd182c205e423de818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63325186c52090487b8905eafea63da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3999ae020e870597ffdd2c90a19c4e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b08622d0f94361992d1cc8f78f656138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76de073de4e243669f98f0954f50cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c34b857ebeff1fbfe46986c7ae53e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db500fdb81833282329a6481e00797dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b838d42d90573c1314a30a5499fcae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89cf8e17ea72d2d354171294117b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa9fe78df2bad923a1be8c3d8e4b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1537ffa617aa97eeaab8a418ab90f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0298fb63f8bd5251fc02d3a56e11dea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6f9da25d9888ef6cf9954d6cdf3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2f2b1eb7579def540844aa7aa639148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad0cc9deac069e31ba7654f937dfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b9c75a6166c418324f6769b11908150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da885fbd82fcd2c18e14b303d3d49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aa66367ab0ef94e649003fe75e603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed603e75f91ab4b60e083c2be359e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef3dcb91a5beffec0c753ae9079df8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405b6d8575ac72667433150b1639b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b19abd8856f4e388046bc955a63af2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaecfe011597e3228f4a11b1a5d45a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc16f7ab9c0b22650ab5ff7c837fee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91315ee628f045d1be580fdfa6fa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb37534be965d1abb4ad917b1e7af4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b5c9a05331c598ce9db301307049161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04f5d3581bc1b0ff11ea73096b6013162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16208538eb55ee01eaa956d569e7a0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378353c2136469d2410f1bcda0ff6b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b95a623ed8782924aa4418e6d13e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01dfe7cce25a810633da414cdd615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bca977eb320dcdefa83c26c707ee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a1eabe341374e3ba1716a82931088168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9645b0e44f6081f7e7704d7faf6be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b994b7a39615374a5470f2455e3998170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5de4f356d4bbfe27a458700f87c0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a821b727fdc49268f64c1a055b49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f9332a96bb3cb90579dc457b47ee5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18568c2b3c8446abdce4bfc804165b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd763652a968a4b9bef9fcbcc9b98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b362a447c2d17090bbf994b43d67b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a75d4f46e481684b13f30eee9286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6de6ca5c06c985132d0351c442ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d984c1e6cdf2df1c2d2525af01e725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15671aea5e350880d8f8e49f32062dc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c197af7e333188835a4da5933ebfa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4e4c3b69b76500cff047c4a678f26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b81a76dcec502dbedff473f2aa0fcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904779239ab6106316e93eab107cb934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939900d8bbbc1349b303bce9c9ca67bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dcb6704bbb14a6fb02e7c389adb3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2547be8ab8474fd19cbf9f3c2745f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd273d6889226c1b37ad73585e50f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ff4a2a90bf33736be61260ca412b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112d5e700cd55091f5be2e7b84593d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7501a889a2648d25b85787868dc45f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f00c5b84f5313a704af0f10a1cef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1519a8716f4d6bbf3a5d62910660193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb51f685dd78542b8a523dc84b668f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f8bbe8cc1bbed32f2d606379cd74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f18b0ff67ab5cc95c74c31780622196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb037dbf003db954692e199b74e936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb39134a13d04cfc46660e76bc035c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348da96133fa6596bedd144b2f82cdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba343db95e3a84eab36e1d2415ef56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1e41ea484dbdc3a61bc0b2df2d91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad6f98d6587074b827847b9da04e1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34ce55111c7ae3957f01b9129655d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7ffd9d81ee28b69a02118be77fd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaed4f5351bf019eec42ec271d7dbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b3999c02a27adfa2e38dc175cdb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1c7d9881a77fd8afe88d29b8af5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56271c90b6d064ab99d667c117681eb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00726b280168e69f8c469cbee2e848ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f93f9f98fab80db70cb7a124da7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6de178740c8157e9396c6f67927a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0af6a980980ff1b4572b647bf39648212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd10ba31a7c4b8df6c4fce45e8b0ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476744915cc979ad8622e8233d2ad765214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ffbbd12296c99b77f91815c4af370215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b687591e028688e1f664ba036d4bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a57a5b72075600b9d5ecaf7d91a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58e3898530fe08bab0dcd50b3e725218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06610f0dfcbe74d3b677d5de04c6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023835e2989f59b73ebcfc22d630f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ff49831593f468cbad4b1cd276db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6620ba2a54b78ec4970e5ddfffa30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2ffe2de687a430e57e54f1369254223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361dde4965e79249c20eb2de081ed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c66b017c44645ca84afb8044e3ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc399356f85cf64710d740b792e7f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81cc96d18ca5290361f2313aaa4ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431282c5ea01220f64adc676db7925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a426673a3fd0f4681269b702f00e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e5c77a67b844ff7a72ba15d0aea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731da50c0cefe509a8441081819157231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996151ceb25606473fd2a41bf33be6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765e3d95f79e107512ce0095fcd036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0b0176bfd57b6809850626365026234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec2fcb93c7b214aef49fcbae8f2be1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546b25b6f885dc927dbdc80b03a9ab3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eff751451fe5207998d9c67936948237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259c2b75623ffc5ae84b2763c47fcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebac52d53fb453c3517cdd4900022b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5159d353e23876558f5977d1f06409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacdd708eff063beedfaa1f84518d5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08365aa64fc9844c14db92dda229e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f73f9ca9234d8f6035ff8c0afd2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529d970a94d36848c7978f146655184244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1b820301742fd94d80b683abb516d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0147fcf61ef97da4558f3a7022c6b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191210d0b300d7369b025a10597472247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44f97fcb7a283293bc0524a3349cb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21d75187c70d2d469f63ee13abc78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73fd6fe06f0ff4885b9e16172533f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c5f36fccd1b0866e76b5bcb1311d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e581ca8e8184a1dc8b28e400dad4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85072d374297053325f4d502189718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86dc0aa1dee11c35f723fff0d12637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f4435b8bcfbdcb3eb38d0a40c2d8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca83c47a6c26b2c2d3aa38a0f1542e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62fc1bb9ebd4231191b3ece43750a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819947d8e7eaef61b2a4b06fb056caa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34eaf151b20d5e8df61848332c0561259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1caf5e355c70cd020597a87b09bb36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3766a691d26d3c326a0839e60d177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da675af03357cc0e2053f226167d6a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff70ad7bdc752fcf6b1dcaefc604b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7dce14288ca51b7020c3e0a2fa29a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab9414a53e9ab50d93c5e9252c51b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc696a1d8a248a769a60051bea781a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4676fbef4117f9b252ef7f31c985267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea281a49f017928dd0f9af45d39655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727621bb96c91ec8b9c179dd523e07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363dabc2a21ffb2e9eaf0818e696f63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e838eda15dd7dcf2f64bd375cf306271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea84701b2ec384c27743338485f59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47061cfb9aa1bab9c833287ba6dfc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954bdabc07611028750a5cdfdffa97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce5011f21e0ccbcdda5036c09cde1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b720e1336e4c45517ae91969a769276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1909f02bb179e3e648c7d1ca43dec1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cbc9d11f8dd6f64d5470213faaa9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b55b632b1a7b5684aff61b1eb1ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d479947568914bbac3937be835edf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f0a6ba0cc59c60eb59902c99b958281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b5410073d1a1d479e7ece2d413fa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7950a95c01c7f040d119cd825766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f96aad30a9596c448b1d7a4752269284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455405c8d5b1629eb314875ffb04261285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab114a0c5f5caa7d5376a6a472a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b525f2b2386280777bc749f5c7b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ebe451a7e3ccc7cfe7d32fa60919288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e510e72d639296407d2457bd9f67b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece0148988c29460ecfe83213c2c8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09babeb8b96861b6b6536d7fc838dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafbacbfc6a6d0cf25d3bc6949f9a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69c9f5c585436ac83cde3836625d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d08b8db31a1fd16f3ed9f3f50e2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda815bdd222005ec1bb2b149b0727295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b586ccbae5cef130c4fda1f5c5abb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ccacb8841af9d88a797cfb3c417c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25c0ca47aa154f5344135219fc1d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca01bd5114317b89c1d8df83a40d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dffe939500516eb932b41c0c7930fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf129ab1747ccb703052aaa26858c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f894b465c8de06b38eacd2c51087db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0898321d004d1630d342c756dc4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9476435d685e1476421ce839c57393f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580af08034d5c9750fd1c6e0df49d03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f4b75c199a74a9dd74e11bcea75b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb524fc7ba9a5e4ef5cd8316c816f37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd03200ec7811a5ae3e413154f6fc14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80c19f1157426add71c542bc4d790309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f41c1ddf64b6996cd9c291ec7c55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3017c7cffee26b98c142543dbf6ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862bb8ad94981f7b291b745eee33769312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84d47e7710f3700abe5a0b9c0e2e2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa44d42e0dcf0c32da949937834f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40170fa8f1834bb9aadcc1581432fba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f7652765a5cc62d8cbcab110597a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4745c6757dc3fde7453fd9f12b841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c974fdd60c60c9dc3b5d2c28df18fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2093705e1546226f25fd757f8376b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f18010e48f1a2136b215fed9d8c0cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3fcba2c7ae50611f1a360fda3ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768149c2a9076963d4389f3f4653e843322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e2bdc559655bb3828931b0718e2ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36903b4d6b7ef0fdfd875576eb534c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc11fd8395371e7438dca400cef568325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475aff08b35e19757bad59163e700a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67f58c957a84e8426d7eb5e0683c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2fdd9bf1e28e7cc1297756f8bc8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12eb415e011e817d0c19906634bc93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848cdf16d0cc758c61f17b85753a35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb6acbad7a41ff50ac7b19f0736cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9baa7a791c175443b05d57345ea1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fb135a1bcba4d017ed23539c6c6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd2a1d3d0147a6ae1e26fa39a53f2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230cf5d43bbcc1e0852afe134713a50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0214d0531e241753c05b42c8d8146b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5f3debf006ac959e06dabbeac22a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e9e5b7c24885e4f446929976a3e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe8810632b7beb7a82f2ca716c42bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f683afde87af135028f4185428ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292abc341e4df974d1633505c020f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db885cd200e03842d8ea435632a87f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce154d5664846206c346899f19d657343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa1fb68be3c772cc35ffc4e66485c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c59f27471434771ebac64c7f786e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0844555d06354999fea98e7ff21e97f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8ff25048ae5e7c5d468aa69670ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f58d29d07f4b88cb3c56f1457f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26d70d49519931553970b41dcda38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdfd8137e0bab979477718dc108d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab33e49c084cb3657790d9e64e406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904d9d44a44c2515ff3c8bfc5678bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eee6aa06f69dd018de9c213f461db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c5cf4e86e7290ef3fc13f9523b53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23565ff4078e36f8154b32e5c9bf65b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f097971511ca3afcb692a4cfcbf2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347acafc4f5a51408342dea3972644f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c52470ec0c31be85e726558bbeba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb43583346c473c7a3e07ad15db75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ead27f66ec098024758a01710a60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74c82a7a23078d16e60a9344d9cf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b563de1710e8438f5da3907ac0e2d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfcf3162402fb714174f69abccbfd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f4bd16f23cc3c78a9cdbc4d73f1ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a1adf75a8d8e0c60ae5709aafcf4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecaeec562f5c38972e8d7d8b6128d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f8bade437a06f7aa0ad0cb74d312367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0dce8140dd696b87b07e0d39d154368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441997229a262bcc38df6533b65b3f5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab592ceaec8b4009d0c8c39e7998b6b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21be959fd4ac6d37fe780e4a549282371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e3225babd1128ceaa26e9e02c2d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc0b9add0ff1121f4c6edca8da8d0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70101326dfee262d5f25d6eb859ab2e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba34b2eceda92ddd329c15512890c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07df6e048a1c8850514ba7821c2068376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541cd9987f914d3cb73cd142d769150377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70868894bfdeea39b5a02c780bedcdcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c806543d0060abcf979047a5d87f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b15d670a3a0dafe949e2a1c88bb42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3aa78f88efe3bfc2a6356a5c0b5cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4cf2758637d75d23ca2753e0493d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02852ca5ea8e4aafe7e699d68964055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864e4d4ffd1bbbda096278885c6d059384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216bd635ed28e701321568208230d27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484bcda50b63c32a149a3371ef02d22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d08e92cea7e9a695401a95f408d1e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e370455a00bf289409d97782526426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20357d8611d6d96197125909407e3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52e9828ca8310484ea0d7008660f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a72fd67281d0829d7d7bc1ae74810391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b3bdf471e271ef9d250462c985bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf3ec22107988b4fe11cfc46776c55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2bf93f788bcc54fbbf5502e1d382c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d84c9f18d8f6b7f5ff2a6c08a82bf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195066ce9061ff0ac365fa70a51d751396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9360545102235de0b0a6fd57cd4e7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837694cee2f6cd678745dd01a61488398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5914fcc6410ae2058663ddc982e54e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8d559d18621032d30bb9aba7ac04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e434505692eac33d315d61a931eb86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869637ddc0c68afb7a1e6179f666d5dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f2df7733a8ac0b12f6b2f2fa6cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb9e4dc5161a31a60f9ed4c3327a59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd614edf796df819371ec4ac97fab2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9fb4194a22d793c2ad52054cf002406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c30894c9a1a1de52d6eb666b91d9be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0266bdc3761d6bbd123b8c97fbf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03fd918d0dfe9d9abe1981acd9d89e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0ef9e98a2d5bb723bcae3ef05b3a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343889e4a55beee2ad186c34aeb0db5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f393258baad18b1bb89e46b2021fc22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba31ca4bc49af9e847b0e257070127413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cff3fcb156b639bfbee8afe3b7f44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47b6c0b6cab732d06a2b6e2a5e62a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677761a372857f46262f92bdc392995416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930304a8dc6b988237956f68a7b222fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8affd0fa91f0862c7a9a40640f5412a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c725d9e4bf73914b20ab7dbe1f606419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ddd4feacfd1278cae1a382475391420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc37cc1a279146efc24a6895864d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761fecaaeb6b4fb0218ce44591e205f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b4d977ea35c9af7a6e83f22b9b0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5ded83c44effb3310e4811eaa58d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e7381dfc8685da08e94c6eb7b45b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c81d51404439c74d4e546b4b50c6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f3ec2ab58b5e73e09deca00e8f63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c6521a543cd715a53fa7f7ea9574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381ab189e0cc5608f7254f76291133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c71e55eea88219487983ac8dbd51c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803cf9f21b99d32cb0abb2732800a5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4551fd28e30dc6ad437e0abb2242432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96664e55d038ab70170174f9345ee5b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5fa8ed91e053e58b56171d45fa4d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8aeb23282d381d04a0489f8d15b05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f015d5288769026b6540f8770f0820436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b5c11adee09e4cba556ef11a80163437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1858c85fe1add6fe554d3bfcb9acf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf959eb5a302fab10a47d18b09948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1d31d502fc64a056619bd6996034440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08993e93359c7f819d853dc7cbd4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8e5b2fbee93afde8d88c695a5aa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b9d07adbf304f8e4513bcdba6de4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5842c25404514fb9c29e831c9e40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f9a0bfdc808c742c31fd24c8e573d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0822b38356fa1ec193c63323674cce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d990499bc287368a585393530bf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718f34f3c9620f16ab0c37695c514d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adcdad294d221e8ecd76281af41f5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232f588b0503724022e00444662fab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a230dbab0d4ffe32154e88eb76390aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63969bfedffdd65ef7046e3a52f5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb99161e05257273e676fb2b64240a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1ddbbb80c94e1a3bfe43681e931e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978d33d20a0cf1509f4a238cf58629455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b4d3216f24cf66a96b46992778cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041bba500d4560e00a0a5d9c02d2530457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b4d9ea08cc325275fde4016e677d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5d667cf212ed99b07993fed133c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97155dfa2c8f3b8cffb0a74e7823f32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854826936d415a481928a88f5845a75a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5aebcb8b479bbed6feb51f82dbc48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9426ad6affec21bff0e74637c34e09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bba3df7342adb9e9c0d2ef5a1059e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1ac2b3a51a9663d67dc44537f15a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e5a9269856a93176329d484e18d51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92487c73a0f2b7562ec9601e1254f29e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868a553daeb6169a649845a7dc843f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab069930ee51d42c8b8cb3b586c08c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe241d17c4a1e6d381e164f8cbe53d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fea21fe09ecc187c50a749cc1480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86221e3874028a1ed156ac79eb55d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc03db89b63898938c1562c96aec29f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7f154dbeb4254d873db98348fc4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e1722dbb17c3229d3240aff55bc18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970c3c407cf7671d24bbe47744d89e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323fad30d243529d78bdf769897f60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ce42d4d6b71729c45cb7b9331be3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804383766a7c6fc489252a942ae09cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72629f6d95e42f9e94d8a654916f2818480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742c77a309ad987ff6b588cf6a0bfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883438c51b5c526bec2424e26e701dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93caa562cfb05def94303dfcd58d272483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b0120b06421e0a84c22c8e0dd0f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8111ee23a688e6df48fd7f55a2dce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b69958b01d70131fa29800970627b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360d7a62c89ef637e505d36c5453db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebceb4af3039a5643d99eaf8137493c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685357813b0c1fc2d68d482800acf161489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41954d1d07b94a01a4e301cb4829e0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b8ddc3d77d3da171eeefa7272746491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fcd25b658d2b50bc8c3552441bd5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ef3c624ae687d985ece388d5f97d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148991fe265de2c2bbd5a2d5a57fa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89acfa765271b8f8420253a919ead7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad31a58be6648aee12e05ac1960373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ecf053223cd3adbbb8bebb3663442497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c29aa2deec6477fa809662aa22a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfecd01e75eaf5f672b0590837af28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c7bdcbb6efe35e55f96e34548e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e0c1c6602cabf6806cd2020f008f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e576b251ef1696a47769334b09988502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051bb2e407a49c2c0791f6f3735a066503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749815d4b39a314f8fd12177faf4cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f05c65654ada51cee1e2231f2628a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe1eb9613787b57b613b174a7d735506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14411c09d00182d83efd4ffb119fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47567430d6e4238a4ada746df0f07a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1dc2d542f3b5e076243684fa3eca1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeddde601570d974014b39c204c9b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a813ed7d0f8b6652fa51cf1b9036511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ccd9c89bb4bac0a0753eb4e7f611512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc8943e833850d3200535dd9ae1483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd61e516c4527e0912e2a543cad54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d24dc06d8e6ed9d4567e1a57dea8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd98b666e34ce3fc2cc60c75118f590516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bdb333875a785555a2f4b473e822517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32e41f4195518a015174b7a13455d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c8db340f6d820df08b50282e6dfd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac064c394a5ca7b8fbcd0a606cf943520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18c6e0dd57779d76b6e744f2536b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc3dd3d6fe5d3e7238e57bb0f84db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a262c5da74c26484216323f7ec0c6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7cc5b80983e520b39bfd279078914524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c35a2e0caaacee5c9627c2a216f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160290bfb9d1181b6d9618b66a7fa15c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283893c8ee32cce2a13dcf70dcf10b17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea022b7c39e1e7256643610044b0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af089919a77f5d6ddd5eb600c072f67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f971f05cb5ed74222b21e23d11521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7e11eb601aade8e52679d63bc0a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7233d8eb4a96dcb61c9a3c83d6d661d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977f7a19fefc7ff16b9de1fb914ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf048db95a88debe273a2e82ea823534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439afdb4d1265e3048984c7abb10e74d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0792c3ca0f59e4380d30dca36b1b77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa8b66f531cab8e79c253d4fab964537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b89a00d3f662fa0c20fc332f29a14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57129d2e1d2c324d58f042ee4da68c72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b219a4710058a97c2dc0d8f8ff2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb41c6229d091725897b4026afd03d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f9f1d3ed746f38adb2c9341b54fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720541a4d2bbb4f6b0975dd9b6c6963543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46a6a05d731ad061a4a1fe3800d7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188981d5f921108d4c5eba640571faad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac8ad8cc9259a3feb5add2c13c72f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d667747b522d823c8c25332111813547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ef62e5629dda667ccf56e405bfde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbe0cb0e2a7fd78759d369ea75bca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa31668b6ca6eb687168ee8733d9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f5d32c9e93674105503949f0c9fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43ceaea403124db2c9fa9a6e9828a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d189a1cbfe9ac462c80712fad72d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fb6307036da28dbb93b2d3221fae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979edcd0c0c6beb2b037f8eadaacc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d485bf74bf562ca352eebec8fb090556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afad6324275fd5368ad52ef5be7ec9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698df13b1e617651a076ffccaa135e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086245a7366161fc76f7c196a358663559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd981d262a590de472b7d7b1101c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6717b32d6267e23ca55e7521d04b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121939c980c0e36f91a892b176255f00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f05a1c16f3cbf9fb35fd8b3c212c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8be192a8c48919fa4990318cf9c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a5a664780a16555f2f9aecc717d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadfee5890834e342ad69d5d7efb06f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f280562276c8072b2a0dcbe7242dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabcbc13b513c58a55d013d11dfbced568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb65835c2f2469af276333120f93d27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4368d248746cb286745c4c9412de4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902869513b390901229461f8d7ce98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3287939ea7f2183debe31b3397b37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0a0e4ef41d2ed244fe449317782c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e75a6ba1671966eb3638e555a3177a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657e69d64019f93d1792988edebbdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1131f65a8505d4ee44819968b844fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240064cdbc0bfb329d3e6eee0f3fed2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2f322044a134024421017c6da83c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfeafdb6c17b168e9e662fd59b1002579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67031bdb9e94e7adb1fef8f98e905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799f0446fe5e05935598f7119ba031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f178f56e155c46dcab138d4b41dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c53ef16c920e79b6f4c1a11f8f6c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e2967a932d0e7a0bcd7be9a10b2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd991c1b24e2e9ab4a7f00950f5eae8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50347e82f7cf1163b93a759f5155b510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dcf89fabb931fc5b8e8b0b127f342587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b79edc7b7ceabe5962cbfe1ea043588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf07b8b6a531287532b84109043973589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0a5945ca0135faff32b02681e2f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe7158eb2c1c1b0152022b19fcb79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de149d01d6c25a423b2969f6ed1e226592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96789c84a7e3cf2fd6fa094113728593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2bf01488ce6743e9e8e7ab08e8b52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed1bfe0742353cbcd31e59decaedd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e6265542d09363e79c14413f15a02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ab3bd5f906a700fb0a77fd2919b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a1413ee70e1561d994853602d22f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d74103ce2affe55feaa53893af727d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581af7b8042f98840ebfa72c9d595593600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b80987a4cc0e7c20c8d785fd8b09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8500a2692fb520a91ee0f52d012e116602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f01787bb5e38ce5445702b8b6776e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2f7c5141aa6459db6da5a9243c00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0a7ee85950cc3a7cba02795ef6e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043d004b688a286a1e12914899f8a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880cd783ee96bb200323bf77a196f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba8801009287b88fc5cdfa8018eb89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea31a0b6f6518ca949c5fe4d2c3f5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19073280b3692757f069f5fdc016637610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145dda468841954bec5877d8604e21f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386ca7ec21c16bcdd2aa496fb7ac6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f775bdc5302850dce34461b7dda6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f766c79661d0c7daff6addfe9abeae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950203617c77e1d3ff3887069c135b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1ac15a9acfd7e844e2e2ba8ac073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43765d72e911736249afa6553fe46f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021e2a4720457e314db46efb8b87f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b59f5b3ee8102196026ba5b307f1ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e84038b3f68963b5beb3da443f7d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083ee2b6204f1039bc6fa6b59a1e5c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e60fdddbf47bd6658644aac5d900cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2c73021498d2b08c0d8b76613537623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f724401ca7bd8f7b07766c7286bb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf8a5e6db62893e76d9986b193cdee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97208528104879d3d8e11551775dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d65b59fbee575f2ecb2f74d8ae1e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fde9058b2caf7957cfed28043f47f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123983bb2546a1d1366b0d7cc117ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768337187e301627638194d4b28cbfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2868bf5d1b22ea0f03296272b12b3b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c195b2369d4a44477ce21e4951124e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf7b1cae6fdd68964307272288850633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d463faf86dcaa9ea816c2091f38a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f7661044a992253bb2d5fc2f40a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f73705c9c708b25cfec948311d48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2548de6bed72ac5e30b6517cc9ea64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375363169eff8977e62b944a3bbc9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410bd0249756f02a77aef0ed9527c85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eae52d2abec49dc51e620011ceb81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f600ca070b67fcfad753125122d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b6227df6bcdcf105288e2e5a97ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586f90aa2857063b18c7b3f52900a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835fea8790de900b920738a81a172f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3050800c5adaaace822e9630cc972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d96f41105b75404be9a9516e36d91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b66a9dd618662683abb8426cd21b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e34c2afbfaa159c49eaaddb4d30e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c03a2e87b194b194be1fdc54dde00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20728250b883cad10cdab359fa928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd32ef8b9ff8042960b81867f03a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914e3d2478b9d1c214f93643d05c3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2535f703942e1facb4dbd8106e807653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0568f044ac7a00ca4561ba0ba709cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e246d563523610d429d6ddfa0a21a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2126e289723f581f745388a66643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93530a940e02c86a67ac3ae06c431bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dec57b9d35ee229fb3499028e17af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06ae9667b8ec8a0259b181112e321659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c6c8334dd19f41c3992c539452e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760a41e8f727f5d653f04e265c61bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b141458615ea5980619f34d97ad780662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aa608dc9654647cf8cf20a46f566f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8bf85bad372aa27ad8c049570ec57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d3c7c8759dd724d0f5e742363689665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c9505e714a50447e07cbcb57bad9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95414745a6820db0457d8efe33c9ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd04b062fdb37e0edb279b7d04383f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a96973e5a090a8dd82c92ce01f89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215305fbab9256a748fd6b76e86caca6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ed044da8472d761dbefd10249931671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008cefd897966747238f776ea79d9fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f40d16f2b51b3e62674659253c51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37daba63b1dabec6a79a9adf1f90062674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf67e33c1ae5829a278a1ce4a2f420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a8f8e613efd9b098ee87d15fdebed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ae02b313daf8085c078d78355d46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f09aa9a50022b72981a8c384c14052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31198466ea1916422ab3fa86c1a92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af117a6623327947e57578e87a506805680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b99efebfd5d5bf9e93a265034065d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db492631b7d029693e22f86a700e656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d09b90311c70dcbbf68e7434f3edc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b18913259383b0447140b0e5cb62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaba6f47da7bca03370e53358df08d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85241fa3ac8ee80a890d84c8e432d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be8bed8cd7d93a0e34a1027a7949da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2a9ec16974ea2e2034dea39b0c0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503587e72ee46f9294b58f6e4f69260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886695d9dd69b4aefc7309deb2fe16c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e356f29355c63badb9932173c8477b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a5119cf1cc9c69c1909eb5eb3dbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997944c90b9f7de7039f9a130a3f544c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90653250ef7bbf97b4dfe3ee2332a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb677e74a8b32e3ae76154eb8795c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f704d3c1de93417dc27cd52a8bc4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e46a61d3de12818dd3be116dc03e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062f012a68fb76a997c8eec1764665698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f0c3722ee39d82e4d34ab73dcb11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85906460eb81aa60579c480b1348c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345bc5e85a05b44790982a0f275bbff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07f1b8dd8e93cf0e77b7c5e76f637702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e1254b8fbac6b7e598c2b11b55237703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28063be7605ef23541187d1942024f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5273cba4cc1a039cda40fa6e053cdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bded3771888370beb5ccb1184a92d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c7ace220cc70890f09afe73d427bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6c2cea7b80be7f48eb31cb142dc6708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>