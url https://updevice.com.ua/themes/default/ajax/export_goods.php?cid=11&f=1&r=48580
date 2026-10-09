--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8aa8abf6794c14901aa70ed3a7d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded18a1a1f2f8d3b2e654b80bdd4e982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835cd357683a2abeebd375f175ae1673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223035b8d9a12c7e4baef0c0293293284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f12a25234d4f40ef2777b0cca4395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7257e9a8c64f9c865b1430eb368e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c285d74abe80f18ccf2d9159002da07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b990db64972e0aa7e530a9d42da218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a2733aeadacb3c433b16914e303a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e27bd39fcdf4b22d92b9d915e6ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8faaf2cfe85adf892b3f269fb50d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148438de3dd8483692e2a4f1f8122a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4157f37d89eb0f3c26c472a1bf40b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e54117be10e4f06699e11d6d963f2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11bbb273b737ce04d795adc8752a2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d6e1964a7cd50c87cac392916bd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e37025561590c53d1744e23a413d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ff1512de4d8f931ac2c093cf70ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589286e2e3f084c8a2dfdf56ddf35ad619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036b7eadcf0985d7c1896898de632320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23f36f8bc9f12c311df7a7ace15ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077d575c588721d0530d92ae783abc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d342700f443c6b46f40a7201027ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa50c60310931cfa9a8928f29f7b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623d8fd8d7e557c529f007c13de79325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1335bad7fefe1fd86e9026e65e7750326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec4146223f2618d4e417570ab96bce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434484a7e8955dbbe0a0582bfa9e77c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea62ce449adbcde083d0e70c355af6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc7fd112680e5e84e99e522d00b5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d66ae69d41bd721a064b8d3f6d48a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384fe5dae6da5fdefa4a4393d3557432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd201522a3f105e0d8031b25cd08cbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13993a97635db543106de960306502634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0109e55fc6ecfa68702ead11470b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1376ba63cf22dee03df1f629f2fb9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b238ca81d7bee68290e286d8556637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c69e87e9e1f87d65899ea63d8c5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9916acd432405d99704cb71c2d11ac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aea15a62cce9d739f8a03daf6ec9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245240ad0e7ae0bf700bfcdf27ac7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b394c76416b8f56e27d712c12b79b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cf31c8c8f580afded262117a15d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c91da6ce615d49e6a08c5cacfa09644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f7e919e143467cdef3eedfe2bc8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440120150028a44b8b300b1e4c58ce8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500723e40f68052838d96f6fd17e656147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3127486effd08ba5be712532056b6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40e6b59cddd03519bde47b47dca7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800a1dd28c4f182ca533e8a0cc8da550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8eda1befc10e166b71d449d06bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacda547c5fbe861a90ba2bbbad615652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c58660a1b11dd9080caf9537e7d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1524090adff5bf40016f73f042797cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75acc70bffd8db115fb06e26ecc592455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67410a3612be99d56e3d929712009b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3726b1455a59b948c2d05569aa622fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22819f8fff8d25c02c39d7e5014574d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e34205ed5fb8d31d1b2bac63bd97d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c8403f4a700c5d8510dad62c7c4ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9100452effd6f5c19254357940300761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd295056cd1761c21273028dd396ee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd278ed2089705dbfd1fa01761e04cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdafce47cd27f7fa1b987390ac6cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256cf34b03b315e5815648edae1b7d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24884543555d86b1902476fa5ba41da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae56272edf5ab2f601dc28fe20f582367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235fb2e0312c356546646a38bf43fea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710895227a3ebf5ef3ad1795292adbd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83c952cb69adae5f7394b1bb444b6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5ae8fce64665f8c7f577827dee1e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9747c3939831e504883a91b26da10b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c252b50233b91672a86c462cac28b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310337284bcf5a23fd5e4816dabbe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091573830ab08d215170b11345f55a2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7141d31633f9a9ffee8347e15b5bd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d40b7fe6060e547db58fd08b2f64777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342262c8d77718129f114fe264b1cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf6b52480e926a5bee06a7be7746879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9572f1fc6e8af86360c0f9d84c6a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5bfeb7f6275a2c2e5d04ba55190b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df7422ebc3421af78b273b69d3bc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fe72232133e2f5a5bd56b6b755b2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c989798b8d34400d60362d2efd9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbbc7271eef4ac5eb53ef599b062285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6ce8bb6a083670fbf2c8246c0045f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98be56ec42b368cb54126ed16341f0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa7d9b8ab6da811bdde3d9bbf4c1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4503d474bbfe5a8933592cb27e3b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621c3eb4c1f53ad1f1b894176d145a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44726d9b33c374d4c57bf46a6a08bed391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e9545ae88553c3c2eebb014c53cb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7018eaa0d8a7384915b85119c8320bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850279acd9847d7ddc8afd97990431e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6466bfc342964b601a5ad81c76b32f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4fab15b5e25ba564f73f9765093796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c880c78767b23b5d6db2373fa058797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455f1ee20fc41a458bb94c21951f57698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430374af1733209ce916bbaa280539bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93b769625065bc99b1d77069a50ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dfabd0d5294d8cc2c76735733edfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274809335370b94f4e3c3153d961fdf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff24fd845c36fd3cfe47dbea455dd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589053df22418fb6b0fd0486c3f35f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1a7c6ac11cef7100b8f697f1a2cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623784fda405b9ab420664b6a06dc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009616c62c1d263d20aa32a0485d3ad4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7937db89d94b46e20eb983593a9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e5cffdfb1ad071cdc41a4913cf43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca472b2fe3c48617ebb1fb2f2d86d70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a788d68f2613686fed5d05f0a1baae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adcc3432e972ec08d8315578854702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a233ca2cd43f3b4e83ca2da19278113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad4d5d659a86cfaf86e4bc923a309114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1d3e6e64826aa19a9bc09c27dfb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941cc9167ae63ee3b33eb04c5664e0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91a017b03ff3f3acb14dd42a2e8a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35035a97b324aef720af5386f560080118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74192101d2a5cbe9724fae99840aa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1d9409a42e8bdeaf13321ff7e52a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc0e9b4bbb47a2d5764acdefd9d3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd90c4cadc84ad4385e72dd809dcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4ca929fec6e414204b212a5bf6e38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2ab1e3237d5403a9396e426e1b58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611781bf705c96afe030c27fad7b3760125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e0a6deef55284ef00c63cc0f75f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa239046831a61e02dcc42aac03558127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b44336fb1b63b61ccc07fa7103e89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630f25898893b45af5207bdcfcae275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd155f9a9943f2811c6c9cd582067a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7690fe2943ba54466f383ce13266e7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff09f0ccd2c243afd6d9a9c4788a6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74873670752c7bca980cf3eb921d7c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd547fc08f6e4f1ed4864a921ed0d72e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc3a16e51cfa3e989d1bc96c5f412135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5aa531912a3fa898e0f9f40e09760136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2611aa375acbd44cff07544db119137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03149063b44aae9486e4c760b3c31949138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32e8d884e5b6b98c5eccceb03a36e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95743fd6ffabf68ea5fe1e30b221a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab429bc5d07beac1796e6a2f0fafe1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc63ee49626d80c57db49c24b65eb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d71f7d17ce842d49b40880cce3bb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af5ab3ae9473f921f3d746cd9d516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ff3c5ef823cdb7e9c0ad146298d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601e281ff8184af17eb24ddee14b83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0018c02c5d13421779d909bb81d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86df1ff2b8d6708881635f622fe2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378367857094b26ed76073964698fcbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c671236012192a7ebffcbb501c570150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788e01dd256c2e4b7ecf231b4414c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedee18f172e648f4ae7bc7d4a4a9dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442c23964132088ab0c7020200a3d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c16cbcb201b8e9d0349b686a6f74f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9074a0a3b8fc6c329d79f4ad907f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a38432e0c3ed5d3cd1468d56119798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca1e35de592b68081c6c4eb14eb4b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d015dad9988ab77cb581229ebca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355837de6479d0250d808929310f1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4198c95c3513736a23560ba389718160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97590ee2251f42c166b37a7b0a9ca14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc01a9460b92e9e1451831f95292755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86e3499cca17954908e9bc592c04a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52960710a8a751f90390899836d8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0eb3f97a08c96df0c145933f70f0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c320632aaf2bc408840c20c143a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357ff0a7bcb55790ca55f9c876fc70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf56592f01283e92d07ebdf5104277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1846f7761eb9b105c7546d6fe7cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695da216633e72c19d40449f4d41b84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513f0af99fe6b2b931c9b82c544ce94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3cfed4a0de8825709af3a04fed912172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6ea29129b645fdef4cc6f035a75c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a711186ce4830b03253e5c8938b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d212dc7c13103443b2d371ec73a41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0590e6d54781f009edfe48914f9f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e77fd4bb92031a400e228675c895177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651a85089ad978cd341a7409fb9fcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ec42879004e25a6f340484d9e075179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c729ef483019c86190dbe532c8fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6d92d379ab18fbd365ee904556b09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b1914f3c41c18699c9a26fd5d498182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d65db59c6fe33859551ccf1e34ca50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844513994deb340f7b7f33b80a31937184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3b820e8bc99166c19f486aa89681c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889645c34355b5d761ff37240bbb0e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b133829945f35d2609cfea8729d9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81540a7bff6cd768ddaf68aa30d03cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed913287907f8ab7277e92f29d4ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b65192f9ea13e809d44c8ced9144190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b303add0b737e9770aafff5903a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f5736e37932159cfe609d0ca837a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10c8f9be531adaca7e744e38b05396193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a305e8fe3c5af01b4077aa01269e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403030fd4aa5892f6fdd71f7986f8bdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff2b7baba24a372e30dc03007b082196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2329d0d1f568f0f8b98311c518372e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2962d4641570401296a7e4447587d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa61b0be0842a8879cc5fb133eaa4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bcb23e3d896cb3ba34b27279fa2cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ac94c28344e66688a8600ca841bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9c645b0385bf980d1f4f2a5554f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e85b5210a9291263f01c1eb9464c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87fe1a5c97da7ac8d09f63528b732204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af5d09f46ecac0b5d3b19fc284dba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f7ee5f44c9329751ab5503ea92b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2beb5f75fc5b5db1e9771b1872ea3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf851168b31e4e127539342895c601208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c889091fe54019b855679e5047ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273af894c74567c83f54f178e409f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437afe5a4d5b28a16059cabe92b6af84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b1ad215b3d9443a5d1c2a88d74fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26682616eaf70e47b88ae397aab4f48d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813578f296f0d0396df812778b99b9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f69d9852e46478b7c1290a0f2cde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28af6f94fdc91e5339b25fe33b6d68c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71612cab9ed1f3ddb42f7039a97e5c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589cd2f8fb5e5820ac5091e6c69325e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dc9a6dba07e47a176aeeef15dce9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be951b305b40cd367eca25d112e07f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541ce2bb95bfde791e14bec9c5702d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b239fe689b1c012ab1b75d598ab9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1710866d091be9d7423251feb6a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42819b6f70193a141bbb84f3afb3d7a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90565652319eeb706b2212bcba49ea17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6218b986055c768bbffa27d3ac28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df83276ee3c0298027abb3d9a181f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642960492b40ba2c269e214a66c20521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0107af40734efedc83104d39d2df5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c12476d2ab728306807a61eb84c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b8a283f425a81487c373bc65d5686231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ca9799d84e28c9032576c2f93a5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369b50bbb030fd9356a59457616db5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeab522482c6103ade297343752010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3c3dc163fc6cca4c737cbe692dc58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca9e9a5e542227d45219a3a9a39607236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e481a505105e0f468ac17b0736afc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c142bcc4e2a1920954f93cc9f898d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb914e00e445d2383ee9a5a02cae850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623e50f070781da2864963f64e0eae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415639223455cd2f169a3191316aa02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602683427d25231971f1e99ffc27616242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603434022e71ed2e50fb51e07d6e46b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b0f17746a737b4f30170fb37217d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d79dd0b4f16f990a2f200b58f0a31b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91abcc2dfdfef37c5bf047031f6912246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d67c865d79ed7060a61396f0ea6bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2ad1437510f80c14bbad291c1baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee48f24bce4d61512ff8a00e79eec0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309768fa0e1d79b734103a4b0996eecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718314bfb7a8c09c339b8032f38110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20407f07c680d4bef711b710768d7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608eb585db083a631138eb2eeabc673253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0bf139c1d0868167a1e3f3464efc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae35ae2e827b0ec19792953df8399e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21dee253488131eb8a5ae5b738a8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79416af7971ebf5219648092a9b4e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de341e28b64a89283680836439206258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f4a6269202f915112900dc3034ab1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe1161985ce7ea70ff61dac1a5437260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d958a3229261b8cb6955ff1904e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002895b3a6645b1e9b8cfb260c8c083262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab0106a689ab65d4a94c2113b583d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acb9683fa3d447e0292d8ddadaee10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267b75ae84659ed49c2b0abd55b974265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383d8267368d54ba02f71666d97803266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859ac9ebcf1f4545d1ed2205aeecd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c0f870bdc74cd5cea810e05438e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6b9a130146a74571725d4e4557e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9725e993e89f5cfd2a81e76838e00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e964be144479f2a7a09e6fcd07753271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee4ddbcef2c4381085f8114c6280f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b9f2c04195f8c9032a2e6db4099a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825189debc41018dcfc0c800195a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd99c36f2dd63add685abac09946dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f33394abc9da55b27db1b6e6a6df97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc59fb2f2a6ddbebc85e633f44d481277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a25ac5310bc427e22eec3acb305aab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d613b2fc5c888625970b29d27a534279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234f99d5cbda0a2964bf1145334a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b024fdc688a60735c77d1a718eb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c917e9b66572a6255e32f845191ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b1e33ac01847b5015aed360d6bd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c18a51f6d12bb8b52e953314101cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb4b8b527f5f233561d93eddf386c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761850163d7083e891026ca3e5be17d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849b62a32a5a02d7f22f4239d3b81a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e499faeba09f5f62b022670b9161288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb6bb63e68d54b807c3a497c6c9fcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83f8bd03fd9b754da637e6d258af8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250deeb6df63c70cd993a197b4f9e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ab8d916ef674d78f05996523f556292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1a20811083e33be7334a77a352d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ccf6df4c610867edf30df0f71652294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977d9d444854585bb96b5dcac3e157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a262d3600cb04e15c2131b56f08c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5117becb631d3360bf831bd832d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc00e4972b8a4b41af151c58cbbd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aa70a4af355399cb66ae003b625c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3472810fcf822e92c4a73e6a6041ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272edf4148ba9a7c9b34a04195bb736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04af5df2343c8d6bf32a29432d390302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5911439d4a3cd382d35ffebce0366303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a8c48c4d0ca711370697f04e6ba7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89e7c15b536ac0c451cccd8a8afe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09112bef1264fbbffdec9f6d7e11f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f9df7f36040222b5e38a4a777485307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df664456fd3d5412a3d710972bab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f2679f298ff0b8a362b0fd960fa24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc1fa8b8b5a52bfa5c02cf8f994a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5510b8427e3e40a7e54617b8ce92a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e6800118a409546d68915dc58c31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcacad5d658831470689f8ab1a5cab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806a7517c51ab46d2621cbdc88dac37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d806e648ab2dbef591d6cbc71994d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd58375cc31e368402d41a9cff84b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153bf240cbd757d04380849432e365b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc36ab5b2e4f85906ac8989e5f79104318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0921fff984b52cada0a760035608d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577b6175f87c3958aa82adab8fb84a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c3586522d3336be5db660704eeb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13debc6166469e20c95cbaeef9c0ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0b506a8872763543fddc2edf4ff8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66233c5839b2537390910c514b766324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049b701465bffa6347cbfdabfafc6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86039eb26723510423142ee9f123a3da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5400f0bdd2acebada3b786e1a0c0c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e1992b0fc07e477125e9948bac85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a38fc54920d7bc172f7d748c04eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ebb3b5b8a1834b4736355326aab87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa57756a6925ce2d3353bf4eeffe5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381f5501f26850b72459bd7acbdb96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53006201b0ba820a823e3e1c5adadb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157858d61eb1b20e292da7c5348cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db65952b59f56d3b98e0b88d4f9932c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3969d7c38b514f020d688a05480ceb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6463c9fec4c4f8e00fea45b4b17e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc6aee94573a6a7c68c020a9e247a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffda0925ec0c12622a55031b93a26c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f461c8588719b2c4208af64da5d9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c43eb6b2b7539b498a56cb331c0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d3977a6b2b742289101cdb7d7864342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d2394e6794e478dc270935913ccd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1201aca92a4df79a7ae27fd29a48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe93fe1427b5f2020edefaf85ba3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b95aac9e1a339169960a47d6015b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329edd6f211d41a804c74057f8f3314347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353003b8a8f4ec5ac28396a3ee189b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18945cac75f16fc4c10e57bcbff297f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517270c78b3766dd126f733447e3436350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2fb51c4f4b74874916a3d4cca192351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c76dee21560c19261a909732391d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee7081c1e8f8b3250571c378c6baf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710086f5afecc046f6aeec1e219327354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238457f133066527e9511ae9b132611f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af063419a4cb4ce5515f963120508b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f8fa262f1b94cfd1e1b8c4458c65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df172fd8d0426e994ea5aaeebba8738358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4e66e60fd83594ef671a6deafa75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48264620e71edb89ba4a476d953b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499f660cf6de6b2a50602fad54ff4c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd47a36c41a47541041b84f05370da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4c6aef5b48b3843b4d9fa441f5004363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976df3caa0656e16e93fc22a18eb96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0235ad01978cd9603adadbdbbbee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8f7c1a0ea01ec32b55eceb90c5cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d60d2763997d865d79baee7ce6320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63af9f2c1c23c4fc090427f7b46f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890e36e5fa96f4df5b45068ee9f078369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee408ab9f84c90a9b5ecb9675c03d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0f81d035604635046e3b3bf1efa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b988aa5b46f773eeee9fdc70784b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932f2f3104d2c65a5cddadad8f5c06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152b91d30081558df0ad4f60c32375374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4778887104c4bca5dc3776480a48d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fba9ac21a41a88fe08280190b62ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3f542524f74fb5e304ca78ffd638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b88dff5a1d98a37e3350192984de1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb9d00afd21d6f6fe2cfefa55d7e44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109197a365fe5e52e1de9e282963782380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b056aeb66ec348f15123eb397a96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8e2244964e22a5f311fb753cef7ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba76397d88714777762a78985fb565383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45a21d9707f2a2d021d8997fab8a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da241cc4b9c6bc1e42c452105db26c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147c011110415cb41b3b6ffd15abe1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c7c17d8326bae6ea7a55172be529387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272a34306b422e2e0f63b70da174ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a45b260b0b4f3da32c4054cae73e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8570652fa62249fee9e8d609965d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2396e63488f99d50ee7fad1678d135391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb31c2bc0d6b16b335259fc81ee7df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6235febf70d0973938d5d2956b193393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844803fcdf5eec66d0c52c0a4b1c51c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf9de9226504cd4811de9b4318514395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92a854bb46ac12ec2aacd33c81d2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee4d366ca006daa84507d23db3c30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ee089773f8d31e0a7d0a87e542de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce3ffea6d10f15f008a38b7a216e58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968052807785e9e388032671276510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c73998ba5292194491c1cff3310f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad489388fdf35f4109986d1a49756e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7071530344b83c3dc6006bd3f4ec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bab47217bedc2e407de3944b27b43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92239b9acbe28c17ef8968c7de25c93d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2772b26f3c654d89431d47d8317ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2823406729beff495f76bf05b99472407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d6b76cf59057c87da8f35093203d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a4ce698ca44a52d68e0240a1ca7df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4f3569bddbd7676621fc7a4e21f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3136e2f9003594b093500d1cb5cb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7bdcd5adb6164cde3e8aeebfaf59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd62abb690f5cc944f5a80c57f6c61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e71e21bc26483117766f5d0d8792d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08a98858c078c1554b2ced7f46d83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3125d2beccfbfd74aa5a07c3537d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf7dc98a0c9d29712dd1f3762bc7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d784f78a9f0c2672a1c428222e1f7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120564a84b394e7e04d48593311fee5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98450c9e2a8a1c1faf6e9a0c0e056738420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fd22e07790393d0cbf7148a5982aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a417d7965918f268b0a98ea7ad3d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a03098aa4ebeb0d6ef3f78eda0ef2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d985044538f2b22e04f9d65618763424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7436d0df761da1f979a023027e936425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d6f8cecf2d7ef15b54c141a316f42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5b41f839631ac1627ff716c3f7155427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3878b47ae642d19f795e2a191db7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab964b6695098ab2ce30b9a1d91aff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd18707a63d2ffab26f9ded63431cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaf04cddf3f0fde09567c1aeb9e208431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0deb7b10d518b5a86a794cffafce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b19ea20aa19ce5c4ab8d3787d6eda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c3aaf57e549baf386a076060e5253434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be297bb4e9dc9517d41b5889fecc7be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53b1186d73d93753051baabaabc17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440f1eab63f099b18d293693c8b318437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c137543bc515e0692df29eb05a690438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ff49be9a9fc7f372f01d96825152439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f7583038730672f7aa31ec71f6d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1998ec31e9a3f4e21f6928486f56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e205a72193ecc20a0b4fd565e94316442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97afa1920fd46ba3fd69b470ae343443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be472142251c72aa02bad9ae285a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e094a18b690c91a277fb0f07d0b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e42246bebf773e3b1c1cf0d4aedf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352b8ea92dea809fea8348d13dbede447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef49eb822f8d08bc215db96c091ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcdd86e423a5a6bb8b2aa41f4cb4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffcd92e186036c8e9cbdb14d7178b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091311888b327c63c081935f3beb92e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c2879221d5f6d121fe46c4688f1df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ba9243f898595945f6cf57da7185453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54660c6dc19d64e2f794ae204a185454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949615c904b5128215115926446c8e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17be0805d6a5ba18c213434f4b579456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678106628391c21e7ea0c720bd4c333457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb79048384026ce53b877011ca2e6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9406f3e2510877c888fc3f41119e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3ebf63dfa81acfcbda622359a5b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ad7470ddde4a2130a06b43191c8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a4cae645fa2fccacd298603761223462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9541b1eaa051d379cf1ebdd25828463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e691803c5d6385145b83336dc6baf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bdbfd40facfa27f8f25cb26588b1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa88d2d2ae38b547bb3d6af01ecb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275637f30c45010548edfa1bc00965467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d48ff02fe540764381db9501ed496468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0350c99dd8f4c849794b2d687807c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd28469e19ecc23f99926c5d197503470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a0b8fd940a97aa381a72aaec2dd20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a975ebd04d3d47d366037c2ed0fd8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba1a8f4e66fefeccd132af73ca04e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699d4232672491d0cdea0e53ee952f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8c05ac67d0d1c29701522271acc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01573b691f3ba0e8292b4afe793d36f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7d73a7355394e361c903166efd4c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f40cbb40a398de7fa357ffaf114f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd509178f2fc4ccbf6e26dfe7b35cec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f908ac6f33f21c3fa372daa42bdf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4520782450a3da011530c9d79be9cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089f4460d5fdf04e90903704a45275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eac2e92b6877818b97302f0191413483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01d2b9edcf9f72df0ec2e574169a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ecd67ffd8180b6b8af36dc3b86ce2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01c8b7c848bbbca18ced320b2842a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815ee136af5bfaeb27b66620e0faff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d810e9beebaa2bc1ac578857611cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988b783e29154854b25221ab56bb93e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6796abdaaccec829fb0db560ee54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ac6f3b60f951cee6e2c1cc03e8b49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17e03d481de27dc4e971168d6e397492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466217ce5aa4fe8b7b048b8b0340d74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288313c49b5a7f9ad2fdcb9909e90003494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf1c31916050bf646fa89c520bca4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab06d688d1f10ef56022d753f3b299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e48c46ca4006fa704c43a50b9e000497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24790ed4e503ec9f249a4a6b08d7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13de2800f8b6304a9256be07dee604499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f892b504caa74077e0a62c3b9f7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305f26ff2222a78d34ef8b388c3655501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42c51afcb6f95f339443e8d6ec6de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c6b8e231edbd5e62c29babb9791f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08513d0c880aa6540472468bee537504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee6d1e07f2db3d30a1ab9c08c0f01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc563f3fcd17616d3be56d00c5493d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e84fe073e265bb859f121e00b59d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49122d8b73bababdc0169623c69d910508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733b0dd7a05ca94f8c35ec542948b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fffe2b68e580fe6ab6a81cefb88be4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882c6b61e84a9379a0e7d7a54d57ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5bf875b9bb9e0f4cb4ce4b45b96e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4989f8519d591cf0085041897b88c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab094d065c5e7efdccdf052bf90383514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2f6bcdfcb7e8a755a190206560aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14224c30c8efb83db87621bab1387516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76568f25d0b159bb4a9271f417730911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a63f9564ef33fd5d5ae17ea9068b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708583327f6326fa741262af77c7219d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42892a7f7c18b5e23cab9d1668412050520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde8616374f22eab7bf96c2fa6252f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b55abadc954e866d15233082140a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035fe29b06e77335b0c9fa7f783e8c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ae6c363bda7b10bb4cb3b32a0953a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a06799fc3a4649ad973d7b874c784525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a964ff9fcdd7d2abb22dcd9e1424526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21a8f1589ca37d8320b642c55d739527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930a65374118bd103788e2cdee69d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbe59a5d9da76f2058c383eb29e36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1a16a98f49d34fd9df5c6199c9ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba81d6c567af60a4d78a68bd51600a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce9fb6fe7cba68d2f7eb20348cd927532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8006a33698b086ab54086aad9277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f8e54c0f1a8dadf9c9aedd826172534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cb7604fff17300e27831f8e66357c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1484c6a1b9e459ee037dc819b2ccafb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a5d9f361f69f4c2e16d6b93cefec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89fce008b119d5fa51bec58d6def35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0185a339e293ce87214212af626d58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7badc0d5989edd4b1c0929578860a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283355b876133ed08ed272e67f139e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f7188e1f0d30d19419842a3b2a577542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27971a4ea59bc73e1c7807fc8da8af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a7e50e7336fabc94d1d1d1a484049544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928f81ea5b0c8a833608cc3bd0ae6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394644b84298ba9d071fb170aa1d606546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f41a815f4c7387b058737f6fd90c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cef286a783dff21e555110a85d9dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d1f34c560a3eb4c2d1fabc8ab8a0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1baffdd1daa38af97285b8e0cffbaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275a8fb1f9279525e121bd4038bceca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc26cf2c419ecda4a5e66661e26c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559c1c0a77a0142ad6d505482ae9dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f51025f5f0bfa937206450ebf0ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe7a7df6012f8fba84a7cdf9ebc95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d84e82334ae0a5f5403009773f8f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4cf8f9f0ed403b7a39c1834d5c35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18926f9b8055ed6825236636957cd6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198702fb08ec7a6b748f1e2651eeab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0548942cc7c533b16ed5bc1de09bea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d629720e913ba8032f8d26e912071561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63929dbaad404f9218d47481b9eec048562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245510510e44e3eb39487efbce0dc426563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05828be27853c71855666eceba98c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788276ca12ada0e14848fb78138a805565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7277cb7eb98842c6a1cdbd57e2147566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e53e292edafb6210d2f735f10bacf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3461af119683557e8db330e745eb65a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e5838e7cf3f63df04b5fb15f30ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f4e29b81bf87adb87b474952aa94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179555adbb528aecd8159e1633a08f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea161eaf33846f4d6a63019e5e73df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa8a1fcc7517abec254593da2e8ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452df496ea180e9d8807a2c5a38554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e75bf1cf24893157574b6f06b69f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929ccf1afd1a3b493b2a4921ff4cc5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736f05922133f43764b5e65b235751577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b17b49b751c723ec49a7da38d439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441474a58f90b176ed71a1d6c96850d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ad3d92ae95eaaf5cb1fbdc02c2bee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd22f8c4717f093b6dbdee2c7c81639581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee07252dca0b300bdf17c0cb5de44a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184619eda93390fcc168be97474009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cadf225a942568ac3620ba438cbbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171717b22c9871b6e45240e998cb9f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8399b6ee367c19f5d6b72b797c2681586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f87c268733af264ecc57f865e1523587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb130609dfe77baf8354b63b7493a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a75b8e2ef8a1c47f7023d6d2a26b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c28f54fb3d87b289eddffa4f27fa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27682ceb863a715db717b7f5246ae8ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b5a58606baf881f2b05c1473675e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae2217d2fe16bc851fc6cd58dee1f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d0dae1e7c4e9a841e853ceff9346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479343a5da5ec170cf1cba20c4adaf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c1b0eb08bad4a0b3b7d146ce3025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a315326bdc932dbb46f2fa98ad184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510dc45cca87834a569087baa7f4016598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863ba2d26b191d621c6c50257d6b31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875f04f1576a2c279c27f581abcf50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e76d924887597394b3b3ebe2d91b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff22dd6bbc58610a90075f788334493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca219bf29216f16f42f86ab79db7638603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398cde40c797d1a61f786303e9a98cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fa9a7483089b02968b0691b13bcd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aff1981c0a511a56208b48d4cf9769606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f69bb7b203dc7c294730c8d8cf1f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f3504d230be07336466e140f6d71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c6d323ef7b82df4de57378a07bad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c9fa1b9bb06f6deeb529c82b3d22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439f0375973111d4c0dfdc33f0a41c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd13705fd2540e52c2bcfd4954a9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d081167980568237d65e5536c013613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f62dbfea8bf815843c4a8798cbe666614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ee3979244cb49631653b91324191615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b07bdb55d63381d922715f375107616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbe37e0216f68286cf15fc7560349617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cabd4d487107dc2e75b6efb751028618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7200428e0c393ef2b5cbcfa6e1deab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd8df4c2d7595f1de67d6a6fe75aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa59159233701ad6a3bcac55e51fd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba47288a3b0eeab70b3802d5b0d2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1f81684274fb78d32117d4bd74102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0fc6c71f1a45feb4195ee6a5b7de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925bd5dade6e4cc5977641f4e14fe0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dafaba533e964e1b6a8734ddb0009a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b16657fb354f1db1d4914d1b7db470627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ef35172495bd8239a1b883bce9c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee8ad970c7691f5f3de04fca95805629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a575f0df62b36ecfaf21e6259fc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98359b337c3e50e1ad6ea20169064b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af894f52e704aa3f36f9a2bfa68390632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b21cfbfd8c5340e54b4f4435316d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de21a95c5ce30f6fbdd9d2acac780f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f55bed6b5a7b633958002b71c4ddb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb33c60214944069b1b0fc773376cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394bf34b203d96c2f7a2de31c28d862637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda18c07a28bc5320a8e71aa403ff76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c907a80a24e135acbf349c76befb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99972668899ef78799d3afc74c24aaf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f989538e8a3fafd92795ec0fc9422d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd6edf4a7308082911c8d8b95b9be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6108a518b001a4aff2c95fcf4f1cac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80168c7e238cbeae9975a69ffdf9eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a15e582fdd897937138c45ee807fe5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0ebe01335f94b6fde9120944cdf8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7457efd8d61b99c6ab7bb70fbd43b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196dc325cc7f72484a156e4b66e9a6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623d05315eea1ec89a88df4d1b333c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb96ab97bbfafd1c77800289a98b99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78744c6ddef3b7bcce3f3bfbc0e65a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f34afb69ff3b5987f57705662aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e219cb627e194178cec5d4efd7a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec61cb521e8092b0030acdac144aa5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d730208c984e3377e47609792d9c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482f27fdf20192e545446311027c539656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab36140c792b6cc592206c129e281657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e52d631731e99862686976131f24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efafe34c130c7f2ef3ddc397268e64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc69034d164fba6915277e6f7714af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0a3c218b3a32946160e03744cd3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a9972a9f888833f2b0964519e9111662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78606081a1f74d62ef3a96147160b22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af669ab30fa8d340decc85ce5dea62e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f8e53aa037e4800f6809bb134719665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51a12a56bd9aa405003fcd488856cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121b555deab61df9efa83fc87b2276667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1226357d5d7be619075ebaf96b2b94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44822d025575081376bb192056e4c9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745720731c795c80cd2b450595fe254670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2087dd9b3b73441e2a1fee8e4948434671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71800e2f14f6183af54e1abfec382df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b4eb97e0a70d70478da9b16abcaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8866a0f4542d16060fb7aa5850d2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce5b9970c6389e22467a575c5e92e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309dff27c738d38cdfaf13239b44e8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b07fa0ea3d75b34b18d73949f468677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a0cfc9867d58ac0d76646c5149dec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09a3dcc523a540f80c0574c45c6f91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17bc7e181e584a63f27106660433c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ea10f5baf07ad0925f2f0a0b13e42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16cbfea350c699b557c422c2ec3d5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f26e93497f7785c4b0288125f9c42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402dc261c151bab1bb6b4570d9ff41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe9f2966d9e2f3c69be2852792df9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed9457b7093579001254e5338ce4a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b7f5bed0ab00ae5e53761216acb93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc6d0b2d76477eb590f09935d429a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5dbf4cf24e9df734e018799858f92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b49a48b9201fcc03e5febc52acf0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c75b7bf8cd5c8e42f54c33958e337691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c7c99c7dfe3ad2d7bb3ff037ce7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb108dad1b917363286208ef23fafa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb119428a0a589de4d25893e0ce6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989429c636a1061be3290cb1db1cf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1cecfd9148aca46141ac03a942031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac6298b6f9b1e00e93322a1f1d36c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a594cfe67003be26559d7165ae7564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2351efee354c213facb964fc69ad59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4ac30e59027d7a6ef67c76b9befa3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ce390ae2e2c87e2983cc3750306f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f28319ef2146f72dbf58a09ea3a83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec911cc9541f2ef2bde1164612215a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb980eb2eade4233361a88f7fd320e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727cc2fb2fb053d5fd5f01e5a911ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3995c3b13e281c10b55512f28f5d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7c3707677d2d543e1d786a72e272707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942573659324a018b809defcefe69d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0becb0ca1f5f09053951b8d9cacd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb35a1fe2950370279a43a972feb3d710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99607e4d42783b3f5e5414d42e3961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f66f30de75a2c00960b3aa8ceda722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352b3f9b2051d3558956b2c258c9a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e704e75391605b870e43bb335f3a9e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e8e6dbaf12f87fe384b3fb19b81115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259c7c1c23d39b23477edad8855ca876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a496e390716e60ee4aef1e1fe60a237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0364689525adc83d7c9d35da5539c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771bab136220be7f75eb9e0bb4087de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aab2c1817ecdc9cb7eb8fc7d4a46a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985ef2618d7aff2d3ee25a02c35fd9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee0a86c9e3d81f8e9e6a224979ce312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074a289855af21e8965bf831c0dd20113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d223b0abcc008e92f49298b1ea7504614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde948dfb22af98a02b82bb8a5addf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924019fe0d6c209225181cc323b5bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a66053a170d5f91da178a03cbf0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce06457c824bcd8b2b3ededcb451718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b637b143e825b6c7b5d820bf041b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9f1b16ed12e3bd9edf2367fab01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0f92930129d090875da6b06bb84421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7f5d2b56b0d7cb6c8c69cacf9963d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6775241a2614eefa8572c72c2ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d2f651406e92d6da7722494c3e3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5dc31ced57c9c28ac08c20d34072425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7639ae4c9de25b6431bf2d333979b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee24c653978ff676fa4937c1bf510a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565824646c582addef657735fdda8f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685fba28e1d5c7451510e37a9a3da7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f2cd00ec98334ba4f6f8091865fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602292df2819c0ca8179e224443c6e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a377b6c041b12de2071ca83c5b560f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f610c7471a36f8ba44caab14abe7a9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729ca763b97888468ec306e72637a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0117c4b9cfd1716ecef62b14886b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5f645419c074b57afdbdb3e8a06c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d50acce29dd0c8ac80449484fbd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3619fb679fce87dfa1afb231ffb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80083fd8168921189f079493f3da2d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b3c66faf38f9f51b4c68b8675cabe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f2100f855406f3237964d5199dfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe415c014c2375c32df7e84adc6202d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d652e9e08ce19ef081103eb386f28643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426feb6a32c2a78eed0b66b8cd449fef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd1aaed04599aa83d190338aada5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96238926d735dd289c2aa501292d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1abf149fd12be64db0f1035f5cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceac8f0648a718fb3b48e853fb98ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf83802a3eb83081aafddb434b923049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf72da3ee69e50671a75d2bd7a6da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1243d5695b31d3331e00ad7d65e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6dd100baf7c9544b080ae0dd9c7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa88385987f275a1cd3ea0ea3acb7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfa9719f9ec6138caae6dbb618a4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941075584daac71d8c21a600ea771dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e88924e53e22d8bdf760188654e9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb68d4628ddb5d5a05d35f5afc03f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e8175c721016b701124c10b64be958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c88ee41b00a07336eeeaff4956b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b6373f70d9dd9bd053a3b756f375560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b4b20bafdbeca67fc4e9015d35f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe117b934a4ee945a00ad1b4dd331462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74526c63e5754bf4b62a5b60268b97b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e832842d6edadf71ddcf1c5d98fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd57b04425b04eed921673d945f2e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b61053e72564dc74ec397c87f988466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f10bbae0975b497326d6cd4d843367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026b3b3e9d0e82cf3b01348adcd5d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0b894d24eed4b3c9ddc80467c82f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c70f296fba032fe22abec8990b98670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681f3a13851cfaff5399fcdf1d6f23971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f27a47a70dfae329d3b2f2d5e3ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc002bbd1444bb666845c62fbc3c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b488339e94c5f4d4463fe54edc65f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97fa869018482c711b81991d13309675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e64c8edb51462812d90d1ff65d60b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532d99827a00a86a9466c8c5e41910877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55574be1cb69fb20595ebb33e8861478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde8c8fc65920746a0b4bf5b0714e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc444752e4987ee531c206af534c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ae216ece6eebbc2f37b202cdd61a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86146f317095cb6a9e060f316404c23b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed04a7fb59c3d0d7ee7e3bc5be9d8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4b17d8ccd2aacb0649e91e82ccf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f26ce31a824af0b24a118e2f6894d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1596007788c1fa0755d5a276c993b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b106608e6c3d2f50c5d831566cec1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5fd4586c6ac5a98b6f7db4dae97b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f0acc4a7b47e6a5ec63d47e7858989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045672f8771d2bf6d4dade3ca06ab2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567aaf387d94bcaad6a09ac6870f39491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933cfed08e4f42877d84d03e725663292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef217750334629540763de395b76093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae380150a8d37e3d74aff54dfbe98294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f8e247cd952235c2d4412479a0e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438c5408bb46125d902802e5bc4e7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e5f2a672606fda2fa45457b069c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c880500018d3ba9aba21052a05d9d3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40a34e61fa79925fef52eadd3f6f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb082b85045d4a27199cff64451f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f576795597d44fe5820d993787cb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be46d67aa2735caa83bc04b849ffd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b113bf3cdc9bd060cdd95f24f4fcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97630e0c719b7500f1a78f61fc426d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21ddd5d1d55c1510f4ac7bad6acce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c3f825e6ebd9cb848494b038bd26c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd255ac6f8cd23ec0cc9fcc6f7e4e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772a310d76832fafedd320fd85efec0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572fb82556563ecbfab5796ddfa8e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470b65489bda7ab0a456e96f54cca51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be54276d256497134134fa7e4b2953111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac42debf9bccd099e2578b001afa05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fbbb6b763afe9e4ab9be364963603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a10e2a2adebc764dc975a7fc72a9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad00fd0b181b600559b5a6929899146115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00dedef2c3fc569a7d9ac03d18262116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fdaca61893995a1642d133526e459117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06434e59bd99cd088d9b9269b2b4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1662ef957fbe84e44198e4579cd2a34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4ef817f0fcecc1527e64e2d9f7d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60587f0ef006e0fef40156c3bec7ad7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221373bbf818bcab2378a3405da6e964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526f74805ba4bd10af45926a56b45d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79010570ce5842bfea0b8c6404a03a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac685fc53301cb7e83ec247ad1f5031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a7604333315388a41deba791d58a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c984e80f8d70dd63c21dbf9a4e1642a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f266b32f82a8d34f9860e35b87143c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a570391c521e93db43a44778fef5085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe645edc565e1f61fc31964c0e875b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe93c009a2e9735046339c7bc5c670131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fbf53a7572d26f54babb85da50e6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22191544c855a9eaf5f7bc7cd08e8dd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db22977c86798d56f32b3ad90576b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878adcea71c0d0e8a67da5d09a85c70c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1e00b945d0c1ccd231ad27ab036f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b284a0d6ad66264d51ca3b0c4748137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f096b6dc2583cebd75d5533e2a87d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c782dc780fa25a5f62677e9756d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016f21581fbbcc90eda03e781fb255f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0976679447b1fa29c00132f50b238f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b07044ca1a3096bcd9b6ae94f36e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cacede31a93d10d72ea9ca3013d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14485d43b57570462e81c43f8fe393144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e39b4bd28a8821d965c837f5c4525145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16c5fd1508f5848ec5bea6c5afa28c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e357a24b4a792c567404ffa61b559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb40f86fc359acd487112d8010bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f879ae7b757b4eb99a801b3303d471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb0e3b9c32536ac490ed3ce7db591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1025ade291bce9acfd233cd4fe0b2be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa9cb8eea441078a1ad06ddc62870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e025afbc4a4379e5bc432e48fbab17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51496bdfc057aeb137fdb50a1013d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c291c8425808526760e30181ccccd0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b54e27973ba60a72165eafc52dae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dccfc98aa0301465e4286088bca46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b077587a24c6a3bcc06dd6cbe18860158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362bd6bb7c81c182edfe64ab6cc794a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b200abcbfc83514b5fed448dfe08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc7b27878f7aceae118ce44851505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c9931b4068fbad32d58d5737c5c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562266a06c2fae8087f771ffc2c26580163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a93e58c246d1c4ce9b93df559da3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226924e3b70b4f42ae7a54e45a45152165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ba5b1dd1292096dc69bbbe88b3d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5f38e3518e2c8505eccdc4515d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69623abef4390a088f670b76f0d19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a91a72b7b72794acf6a7bd6ba3a0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb871241699047f5b9c899347e90050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6dce4485d8815522c86ec598e2ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e52fade4827f436ac3bf9a0996e3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debcf47f419ce15e6e2976edf23fbab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c5aaf433ba4db6b3304e29d309040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41f5988f72e200d7be905538f7ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00537377f3b3f3b1b0a6553e82199acc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e70a15ca213fd8cfbf42d415f419177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d9ffbc393f1f43566264fdc36885178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a62a8ce3d3c42f05e3835f37d162179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7adb323a68a734cd45b225c21379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83db4a60783b727bf8e8efaee2376181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a4784302ff1903f198dcaded503f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb211582aca703c17397a613bb84a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cbfe9492779cb04c075414250fd9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee35bf240b4842041078daeba32230d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d55bcfee7afda725227624f78712d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c7de01a832459a16588ceeb87bd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe664f5adc2d6273480fceb9b63d33e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643330516bfe32372b0cdfaa989202189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122c84ae8359be6265decc8458577c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2588a62905fd24b33b59dc59bacb4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f567847e822a644cf3a01905a2d9b07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51a5eaf674b6bcd3864d4bcd29705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77cb9d9660d414748d725ed9bc6aff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e77e6430ed3671d8efa3205a9fd5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e0dab94cd1f7792baa4642e644ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3efd25027a0c6ef6137b8842d019e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1850084f9b81cf8645c6798ff0a7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911258c89460b838a8a956e367aff4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa93847c553d65021c1454f41dba32c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88225116bab796681adc39b2329d8cec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129fbb6a78b5bef35fa911ff9032457202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea718881617ec7e1310be249aaaa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb6bc0913cbd8e59462c437e87050204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722bfa521cc0b7ec9acda76728a44c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aabc9441df6ec00e28c334e3fd4ccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a8855918aa9acea68e70a4b400c20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b60a6c8d886ac2eee46b36f1a2f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785bfa30535af94dda27c391d15c763209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4725604acaf232ec989af79d1f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b13e91d14db10961860f7f23aeb9e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bea8c3b5ef0ce2671b73ea8e3c48a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcde6d0c3b4a11091928b22ddd7b5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ef32065d8a6610ea178efb36f9e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2666c61308b0dc60553774b3cccaa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a30bc952bebe8661035a48fcfcbc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782db947147fa84eda266ad5e99063217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359d0ff4069ec729b32aacf6f21c680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4eebbc34726f1e8a5d95257555911219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d949b03f4d9c46e1e1649657edd975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48d08a4ecdd4859c92adb19bb629a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a624f1c5cf1178a2da948d02fea998222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3e42ac8853742164424685686719f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243d75f32339fde0a0650ada3feb075224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f463c2c37e35c4a797a973507af36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7451bc8a2fc27cf43af575125db16f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d35bc4d6f0928c211d3420017123227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc305ce00dcebd2783b9b94b204e99e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e62286d81c08df739919f718b8dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6d11a49a2e9862c0f74373483c18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563774ffc95b17deff594f8a40656bc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb3e0cd2d251d0579734039d2a0092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f65a9af4df6923d41d4c22b47b3de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141f01f5218cd4ecb8f8d7db2bda87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918af7532037789cc4abb8972d00778235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bed0377d4c4ba7f8e2bf49c93d52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c84080241dd747754c748c7313393237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbfc09359d91568efc303dcfd44ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374eded0720d32d2748aa6bcc400c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562d283c2bd9b2137f8e530a305fc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f92c43cc1c4b2db431be90f8f65666241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331f73d0d09b71f6947a50fb66521e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1d71a778873377bd6d529ff314e31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42593da9bc4aa52487c1a2d7800475244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d1253ce9f01fb4cda66a95cd46c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7813866aaada076636798d262096f83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7c4e8854d51a7d0afb00c47389bde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e29f813bcb9918b122a2f3d21169248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed993f0aebcb496589eecbb170cff45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d85ed303227bda12a2ee5182f1358250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e94830b92667ffa468377a9faf4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0365a9e751c7060dca3eeac8c78c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350f8b803b8c56dbcd5ff76aa31adb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc6a399ad6bd3cade70e2e2c31a1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4717c04a2aaf61cfb7f18994a7098b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740185efb4cb0e16fe62dc45f31b092256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336cadb441618f9e1584fb466f7d5be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691712d5526794d7df60292f505ded258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c870df8f9aefe1dcb6e297570a8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7238bafae2095492b0289a2a135500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc756d2b462285e905ba605f4de739e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d30b404407d2777faf8305718ce6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c94ea770f7e6e549b1f2af7b8ac85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de2326f37d84c2743fd9779fb028ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b60345c7fe0a72c7851d6695a7cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4edda6c50687c4da17d7038b55fb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5083707a7c04e84aceadc78abd09a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324ee6d9a8bc1f0103b820828462f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f090ec9af765365daddad6dbefc278269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28c475f898e833864bd811d59a8fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111f603cece01f65835c7685ff9349f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a360f33000e443629b910a7df3c2e33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf2f244c72f8fabc272c9df856b24c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243905cc0a1075234456f6a43e13c7bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92895ebfc4498fc89d12e617eb1d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150cd1c77271c33c431e98ac9dc45d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c2c468628e99c1b86830d4c0032c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbbc67da0ebbd72ed7e18747fe5049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052555bed5f3f34da890c5627d1e19dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a37044a498cc40ee69230ae186aae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c5ce04898864a20e35086dcfc85c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83210712473fcc8bb5212f31a23de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d13ab20203c81ba67ee2a452247216283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c259c6201845ad1f5cc3e4cf9f4b8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c815c943c5baf7e6eadea6039db6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357112a75814bf74d69053e8ba7fbb43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907a192f24623f42704350ac98b0a6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8d48270669599c30b4df4b441e47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7ff566d2b83ea189593b655024cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccf6a9182e0ad1293502a614cfcfd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1f2213314d1ef83d5a8d1abbff300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108c7166b321178a85a16e5432a393292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f157545ad40f3f119106c8b835c097293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410625c35e1cf68b00a737660eb2124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83ad6af26b7a90520e57ba7110632295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929b0798dc369260afb4b15618629e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e231cd62538a24840f9fd572f18ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30c90abf4ac82b57fa67c058a725ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582558545fd9aaad5fb83a951e0d2d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd13d657b2d62a6db641d524036a67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba92a1897082ca3ebfd4c3d76f0ba1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef73120b8407106ad438e267ff74446302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9ee3578ba5f13be48c5ccf67663d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802c6111d129728bd44b9b5d43bc06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25c2e865916ebc3f70d736e37d22df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016c7f32fe38721b931bb5db22004f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a77b54c4503a32d72f25d699514ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbf82815625db9b7fbe1057a63418308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b036f7e2e23685477263ba5e44d8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc262ed59cac46126617a3b192092310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010917924ea1f1f438a808c4f39c2ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2bb4d6a119d9b344704f0cdb7ecc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e058275947cc13018855c8e5a2c3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e67c462d318024dac1fcb848dc28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335736dae522bea0c50ba2e91dde83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b82d9185c6cb5326cce68a9112029316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aac027b7477d14484ce7346c98d51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102134ea717d9b30b69b0eb94e8eec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4c06d9e0194cff07c7429f207425319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d384ad9e7bb79cdadeaee6686fd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b812847613b84cfe47a37c0a0cbdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a135a3e6945932152784898eea2e6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bed2b8115a2d2ce3a0573f8213294323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4f3d0a05e660026c5f02fcda2bc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b5c9230426d9d260bbf53b476fc82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677954946d4a8d416db68df15ee27f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7df2e89dedd3710343fef0c491b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4caf56ad04f749dcc50ba5bbe436d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4710feddc7a11e63bd1eb89ee34fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0376e237c8729f401b15983430c57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e898eb05d2e0e05e0fac0b1309540331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4c9fb681121aa959a2d4f41ec0e45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824cf154f29a3ca9c82f5932423a84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60400b5c349ac7a75e38abb6166695334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75830d78596d0e7f0c920c5b02726335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e9c1b9da03bb129a196eda99d3384336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827a3d77e452a727f249ed866bb925d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df78544de72dcc050eead7b5b514ee7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08317396c3c885c274ad4247ce22b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36839da53983bd1475168660c4cb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837328a80555346a060b968abc0581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ae7fd20a49c7663cbabaac377fd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f4a4759581981342574a7f28c48c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b8173013bf57e4ca6521b380d326c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee85401c96aaa1a03ca210acf3a0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b026943057802f6c3ea7f44a8743346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16e15f6e2d95f18c25941752a400c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59c2ef5d779d4470b94644ff6ce1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041da9cd9d80611285206ea4090c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759902e709c1eefdec80e5b322ec6baf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c21a574222013e62c56d2c9c6595351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc26ef6ddd9b569b6ea5598bfc5cd69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70dd8b21677280274be7bf2b18d8c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ddf373ff72aae32eee9ff51cfa3dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a3de5e4ddb0569c5bcff9233db06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dba5eb089271a8283ada6c1a3c2b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89e0df746c1d1c4ad0f9e3856bfbe0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4947db9a40cc7fcd77017d4e25ca30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fcfc44ab1151fab3f9cbaa9e89991359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b2b3932c7bb3d11c0cc224a047cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0815ce04f7b3d0804d4e7cd4d30ac9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b935b288f381c4b7803e9be241259362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b105bb4aaae37b98824bc837540bd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7690819ec40f08265219a0f890b214364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96707262d6439ad172fb31c24641bc85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382d425f210698118d6fced7ab8b1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36ab3495214997fdf2af78bc0dc245367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6a5d8b7ffccaa08b6a0e256a4ff9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac45cde5fb077c05d197e4b7b997a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51e4c66be4108f4e9a427aadefc73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33eaa45b10547ebd44c210a5e19395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071f39d645fc26c1ed70639d05ceb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412cef784128466ab90dba8bb2b0e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903e833c7c0a7561d1b6aa898c444a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5564cfd59c8327775198f8efcb5cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba95f0407f20fa4922cdba0ae6a876e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12640896c9cb0941ae20f16f326b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4603c03d1342467ba33c414fe0335378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9ebcffa4ef6d71de31d80c4f1af9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cab3742f9cd9135d8cdb555d23578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fab3c8810904720514ae4ef10c503381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1e9d7391b436a632fce96b957a66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a9ae12882414300ad05a6934bc5d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b887419d122b605cc862c110cc9856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe8dde3d104b38776a7b57abdc7033385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cb14161472e85b3a91eadea0fa71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53281c57f690b6362692455090831d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ba68947631871d31e71d2515d68a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f16a338bd8b31e494700ed7d0209389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43461318f2eecc3a41b55bc8f181e72b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9ec0e9062f06531793db09caa8efe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b1ef68796f507fd93e3744ccd8bb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4ef91e8adbb5f02c654608c74abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b2907e3b1fddc4dbbf3376e0060a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab3a06a615b67cc7dd4fbdf738284395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078486a07ffcc1e9a30aff01e084e8c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82663b79430608579e7a20d5b1d71e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818fc2ced27b08eeae0e121df2367d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ef0315453eabc084342ed7c883f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab3ba3d7c18d97b9795752c82d960400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18d7b6355df5ed54e2da600693d84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd519a7f54ea4fe5e552126f87a9adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed95edea4a63e49ddc87e859f95396403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60374d6199d0c0fda1ffaebd1cee149404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819ba50dee5349453c5273c3cd8dfcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82764be8b2d592ba61f9bd8e7d07210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb56fdad75fb26bff99c5f33acfdd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd038410f66852fcfcd6a0ee1e96d80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16563fd490415fb25770e545237d08ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae221003a81034b0c7998e0e10aec08e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d2e07e6818188293d96b9599fc98f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f6e5f691589eb3a82e500daeac4a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455613e996605a5a1457048568f6f1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c3d250c9a7cb0f5ea9453d5f4afe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6e06a9a064e641a8a3b25696af017415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c4fe246c5f2c1b6b1227c01f4a85a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706737a664025a56169a06df917f2a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac01385bebdeba8e94f7b0e378657418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5ee9abf55ecf80ebce5f7672ea2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bcd6743da1f7dffbaad061ac0b56b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88959c4cd02ad76eaa409a0f5a8b37d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a3c69e5ccca0bda230d6a259362c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b69fc39ce13a644091b5bade73bb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120753cd0a2a91bbc51d84a668a06c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5279b6c8e2e101bd42e1798ffb1e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b3f8a078d8ee2b4a1b4cf085b0fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79cde33ceafb7a71c296be1ad87c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367729da508e62e3f7c06579161078428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b81f8fe86c983dde161a3c113b17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345f26f6c22da73acd680dd9974fc1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1365754f19836d994ea8582f7bb40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b44069968af2ffd8c50a4a0ad38b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e4a3724cd64ab478b394b137517fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233b5d4a2a633ace6522c0f98e0c4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e06d4e58e09a10fd7f4eaaae496c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0f5786e687a9593c57475dfe6a3c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53f4a750d02620133f975e9a3e946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe6627b63ba62f57b7fe7fda96f18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0616aff1426abb38664afce3b7b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5200ca9fb002c005922e07cd06d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ba839590211eceee3864385d7205441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738613a5e0cceb75815680c25ac6643a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11f4386754bca19a0232def16ee38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835099c72ae008a6ed8627b76c1de190444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f4d6b376b94e7f0191ecafa3bbac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82153a6649901b5b493bbee0a7c9d6c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d52196ec737187523912a1abd86a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a8b97cdacfff0474de92195e0d556448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401ebf70f1dea3e7cd43b60731810a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141cbe48e02e9a927ee3e03e5fc824450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e696914d29f2c1b2708dbb6c9070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44862386965c9691628005e73b482c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b54c8fc17527023809caac4d4d7707453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81485bbf1365116e800e31a519c4a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeae712543057dba387cdb9822f4af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80203f1acb01df463948810a1b8d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de141c6bb334f0493983237d9ae73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559301a859c335e8939083aecc7a73b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e5881f3a5664b3e37a04f795d4e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9e3e16b4cfa095df44e71d3ad5115460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aead7393a04ddb6312e9d4f6a618fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fe46993bdcda983601ed3e1e683a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba53c0a6313978668b92043d5c18ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e92cfaae50359803b35d4b348574464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d26b18ad1494182a69f16f50c41b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536b9cf9feadc7fcf028d5b9651a75b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616172e77b9f54a69919eb847b951900467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee16c9585f379ff1400ecbbc0320f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432d073dc6204c338446e8afa28d70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c8a3684470d57f79697408bcb19f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c61c29b35582a3c39ba343d4c268f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42cc0d20c3284c435ae18a504c9f9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9365ef23d70a71780a9d54f702d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e33538d28a2f5b413c7635bb6db9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f81865d59efa5f97b13cdeda25b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64adf9de74554ffc077ab2504ff28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc2c6fc69cc2022c23ac05b878d73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926e03be53156f10129614badae433478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74149cb9e4301b182d932cd1cccfebc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7403918e1fa0114f8c010447cf3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50805f22d165a4198a596b66f7c278481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2fe53bfe99f1fafd85c768720e294482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f7f5357d027873e45d92707932de0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a8b3157797a57853ea20cddc03b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee9c5dbadeb2c36e25a7e1e28c071485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d863b9c50104b09c7e24c6d89604fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fa9b68eabfc33d88fd22e529d929487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b8d32f66888459231da812d3779c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef50c9bea56db4685dc4d0de7921be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02baec6b5b0bd553bd203e0d79911b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c830f224a5c7ab33e7650bf524c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8749126a7e4841579f752a24b21d89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47a390862d517a393fe6c77b4737cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa5e26ffd480d34520f77c30910fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48252a48a9cc8de7a5be946ddc7727495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1304c2ed2c27a495077ac37e1ab8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4613b50e8e7d09599638f51f17c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c2925012fa7990e83677a5ecc0de2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523ddae3c329aa82adf58ecde26d59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aee91c9030dce93c92776d2099821500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d10ae86d58a0b4f76889458dab5f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c761d155a89c789c998216c11d50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58a2e47d46ae6727dd5c91443981c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5462c77eda58b2596e7146f444db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ab7e05bc95dcaed5dedc95fc9879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e5288005cccfbeca8238bad1e140b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078fbfea1d58bfb1f2d90ee3d9bf66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ba2a30d674f279d6ce2894164621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22008d7e201e61a317563d8494f5e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3230ada91cda245b0339d73da8c93c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d1ad510b7db5f7b8e631e4d4595f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551f33662cad09b1c306eeec65a0ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7ff382e96ab864c8011894a7a6ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107cf3074e41bf8f18ede2553fc4052514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d2a64ce8cd43a5399c57e9c1d3fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0127df766b2c2c5368aa6f62f5282c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45913ab2fdc7f3af3503aff276856517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41411b7eaffdf2d692121679e172423a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984694a986408ccb2248d920e69c18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b0afcffc08e6e8aaf7d08b9f9c195520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbe9536a476bc00600ea375142fd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763834233be4a1d7d84205ff101c9ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e91ed2676b314e05ec80b227799b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9ea656e37648db85abcfe8369797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca34712d724b3ba03e15c64e280718525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb4cc0fd6f943ae44c7e17af9467a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a3207792560d0b8464da695d98ea9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f09d90b1ad8b65db68938e62ad57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685050faf9c7bec58c88af4b007ba6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2d5e0a1bc71873bed6fd4c1753c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba67dec04556f259457b691c298b94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef346b080e5710732faa2e61f91fecf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441cdd5b26a35bb0cd2bdde82db8a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da263e722475db1566c48b3c3e019534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bca2bb2ceef22ce4b9e26d8dfe143d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6dd86636f8880c5a5f989bebd828536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956b480cc18ea34c490a465e9257f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1897b762e120c33202db28d5cf24cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8ccf2fd47720e921a98c79d43fce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4985062d93e9f7e097f792e457cfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202ed4242f1aafc0baa712a570f7df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de86c2b25c738f415c40173a2a908f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca6be747f399542ac0bbbdf6c7512543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f8c372acee480a295438442927e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3deb890e8003601c424ffa503b53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a6d16e9ff986907ced11503f50cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870447e775ad9b72370be4f2e36573d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a25040a69a4da89da02a08960feb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3535cfd243e9f309b4060a8593f48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c29a35bb9a90fd96cf6ba6879556550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b2692209c762f83b841100d32d87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed88c2815644a62cd1ea90e550a9b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b6d011a04210cbffe402b0fe83c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e41320062ae1c34dc4f6688daecfaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22cbc8635345cf037d7647357b9dff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb18ba9c3f03189c74f0624131c3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d421c3405746bdf5c462f905c2c314557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697211cf504ed47f7d7e6c72206157f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb118acb454df0f5af218c610addc71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1672c6478d8ea52009e9f651e832c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012fe9b847d2a03c91a1969c182855a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a99e601f651c40cf9d752a440b719562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ae19406556417ef7b227f2009d351563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44b27f3d125b2726396676d442e71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ee4d8d54e33b34ed01e233d90b4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec0c2c61154786baaf04769421e0a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1316311e52f866f28b39da781e53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e454a41adfab7608a0e9550c053f9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c80b403e6427e9041db0e22168b8b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d769374d9042ddcd86a462c4d6875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ee86c0dd812e6eabcbf7b5bb9b46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739550017a5c8ce0c216723cc3d36cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a3cf75828cbe843b06237c22e3093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd4ecd40d58cae1cb492b2e627e3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c321a988ba23e0242ba20b138b941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013d646049bf9cafa1e818c99dcbcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee4100830285b472b7b0f3f0899171577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe0f4ca7d66a52e8a98ce14ad6a2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badb5fc6ebc59a2111325e84308c147579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a25c09ac3c37dd85aa5348756a49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2702660df0df561ace068a4628a55b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd92d18df50c4f638eb627979ed649582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3cb67df0427eda8e02bfd4fffd5fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546858af2a916a6bcd0fe717a3fd74fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd7a85b9d494fc989e121eb9de728e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f187942400d2be561b3bdac012c9ae6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308953db08aaa95612c8f9840c3ad39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a216bcc931c635f2b8e1cbbcf9d79d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafefd96db70bfd0941e088c5f1537f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a117a7165b2f27c44ebef849b8382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8130e3ee7160b17d3e898fad9e67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fea5f5fd9962eb5380d25a5dbe553592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc77798b78d9248e1a2751987edafd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa2368f63feba29cf1b4f039ba7bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1177fbe5640e68d24629591b573061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765861929ef64680bc4d1be13e2751596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1547dfb0681692acc2b5c58363a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d49a6bc126ee42c3346768f9c3911598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d981b71c4e94e9d9bf40a05d5fb4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890099b8dcf88e2924314d9c0599118600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e42396c673a81bd0165bad8320afc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ae1a4837e34136d7c56549d7d063602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65a766819ef21ae44127b12e95560603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b229b2d97503e2d090bf7688af1b97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b5bf053358a2ff2fed529d83a25b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e0f5e1a5621ad7c5fd1827774a7a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960217f4f8e647653c679f7e79cbf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d223aed83df39b059dfff6497d9684608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b289777dd59d933915849a83688a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1697e818970cfbf12faa3342057fe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb74439d8bbae95cd6cd5df89316f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e97a7ad49a3bf4f82f2f345f604c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294d187a789e4eed9b85a882411e73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c045f6921bf5ccb2c476fc128b5e54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea772b1c8247d8e4c461b274fce341615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d53548d539c0cb1071f5d45c78b21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa79816afb9f332846830aca797276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b921b0de01735c53778a1ce328b83c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce238fc57f374d1300f157f87ab2989619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee71f75e1eebdb139c88da69b5f2613620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2e2dab6d33664f01dbdbbacfa2ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b519dc6616b63e1d95429d20a826c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b352fe4afa696de14eb6b4f0bfbc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45a203bf4be335c135ffddfe30f07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ba94c125bf8b5420576730e3cf31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddce1860e1decace209ecb1b4ad58f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fbd179c60b07d9e3f31650be5a57e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a59509338346ca6f76b22bbfe3b28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534c403285001cb47f0938f5307e7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7779751cf9996845e715d2ccf98bb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8209e60bf3d1abb484031198334b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa388c10652ff2fd398b2db2c0beb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7df8b8bcc84159539c86b81538e62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af419b2db8ed843da98e16aba4aa6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526dd96b58e94008b0113ab8da12e5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e60363cd5952f31513d78a7a2673636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6cfbf967826f03b77758e83617b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711a6c5cd9bc5005e625d266574b15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd418c377ba267cb2ae402e17acc71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee27d5954b02a8967a2549ee9078d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75c226222a6870ef68c74df201720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97e1e1cd798498e8d8424be348830642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718252c5d3069ae946ebcd7dd0a5de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d2dfd0f78f36206c09b447cec640644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b3eef2db00a92d2031ca9805d817645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1672d694ee745093f37bf2e112b2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3688c9d8239a3df7eeb37233b6e41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19aeb69c123626b5e93bf8974a579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d101b8fbe2b138d50ea71f8a7cf0f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608643434ca0a0754e86266f8649b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683f2f37a507729bb21c591f470e25e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7db6f19f352dabca89d613853e24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee783435c44194bb31d44e43eeaba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edad7490f3aa94c0b92d2c0f5f11bb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347661e32d9054be18d6239cf28524655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff5ac0bb583edee3a8c26ae62e978a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c131e0a399fd297e31a15c7a1f6df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d748dfe108d3160a5bfc155c5d2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8005098eb83a68c63c2ae10e55f0186659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8b0955db466634b1f7df41aaec27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32dc5a42a0cfbe5d5c5ae75f4f93e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b586a5bff2a32aceb2cdb45a9311ec9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c8d837af9318f5902c6912a497f2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc488add0fb05c41f49e8c0f4ef1bd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443285c86b0d89d81121fe6b8d3cbeea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403f701070b68550d82b3471cdc99b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d052a45401ece7fa6a2ebaad12824e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77929bffb0b067f67ea0d0c3e82cf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b80e170c982453837ef26563ab32b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97c67c959d6ef5a3e703730cb29a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2a94cb487833cbd062d85b1ad260671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde244784f0ea73be873fbfa0e1cc68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bf0fff81d4ac20670f58ef98a30c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570301c8c370e9b9522be30e0e22ef8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aef7fd22bfc6840faa0729afa08cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c123352cbc5bb238690766b1184a7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c74952318a42f38bd22f8b42c750677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056240271be051c51be582c608fcdb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2df6bb496140d947b7ab75553f85c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d865147f65162bb15566dd86de14f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>