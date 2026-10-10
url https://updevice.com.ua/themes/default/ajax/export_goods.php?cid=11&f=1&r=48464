--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5a107cc168d7e6f70d9c7be732001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b384b6a2b8fcc8dfef9fa229b9361a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298479ab31b4d3d0c95aaa1ede44fee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c6d50687d162d9cae530c7a885f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d69cd762f3a36374edcc9d6e7e7955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c9a4a3e043cc8f679af3e5d3ab47d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7434aa0787e8b5f9a77c92a98941fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ee37ca5e5b851bf15b2f3f9be1d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc92ad5ac31be3de62315bf2868eac39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d3f3648dd5335e8cd7efa2c7e44a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3e09d3161f79bf3c9e37f0607b7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a4bbfce7499035c96752e7675b8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3f9654843fa319338970c8022bfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a64fe1c4dde1185902d1c36ff85c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d796922da12acc3e19c6df97304e4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc8f9cfaef0b997e3dacc1b51308916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9e6e371d5b17d143d126fbd926d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff43c20876d4a6a364f9d8662ae990b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9433b0dd5218c793dd97c62462f1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46469de58674f1999485c125cab4acf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a15c8ea2dcba309fd4c1bb5bae3e8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ea1618b1b1faa698b37973d77f92e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a4a0674dcbc3f3e941263e8086f8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d53ba989311d38876c77fc66a5c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885928b8671d6f32a2fe2d15c43a4ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634459e4707b0b9338cadd8928eecc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86fb455b188cf2b79a8d9cac4407e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338fb082846a2b08f9838607cd073728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0437c43a5b7efea47cd02399f423aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd24701c72f94a9ccacbff374a8b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19da4e228a523ab0009da8dfeabe1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba1e38def591f0de2c5ee8664c096632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710171eb56ccb47f7210063eebf92533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b34afd3c3cc0351dd3e2d4201fe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e3ca316285363350751fbf5e908e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d98489e72050a3932b5f4a136298336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d212d75905d9ab5c3aabcfbbf54b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d76fc193c02a529e7417d3f6bf10c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2c3c211a16a0718f0432ea070e5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540695cef68c745c56dcde1c17ebf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e171acd5a8d5d5bb93d89a3d8e8c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0e38cde62377c2ddfc085f758cc9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678c4fd933b717951fa3fb0c982d8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903cc109c54b5fd274ce263e265b73d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738be92370f7bccfcd59bf2f05e1b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a76b6a0fc665e4db34500c52a96d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dadee6d291321f72796dda2bbdc4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccc2f142ef0fdcdb02198244fcd4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e806e5f1ea2f49c2209804ac4e37f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6e93c95d6852826bc32e422c845b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e2396f132d410aac66704895b6df551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a231a58d03cd5e6e682646e09bf49b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ca5aaadc0ee93e8070c09fb3cb72853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b3487cc63b7303061670fadebe6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf6dc9638e1a615c23a1163b101a6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccbb399ce9d871f6fe862df2fbe0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8d17609e0c0ebe10478ed21d1d7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5af58380e33a9eaf65cf01fbe41e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea02c88e0c1a0c20c487a3fa9c68f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61ac94a20eeee102d38b830f696a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee253c9e77d087bc6f0638f8931815961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbea803b1d5b7d42e42c37626949962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469a2c88e6ca3a0d9ff0513ffb2f4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0673fcfbd4f9849000522a69d1662864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0263fc711868b493063529eb12888e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53312378357a3164e8c8f80bb9dc38f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6701a3a09e7f0fe8a11e6da9e1a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804b5439ba5568d83b715cf2ce073068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a301bd359ede9b2af65a92f637d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848aa498a76be4d6ad969023250d41070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff2836a51cb4540f2471869be3c97471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790b1652f5ddb0862089334dfa374872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f194411b98e4358b2968e4d6e6572473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867790c57f77ff65f892060e2cac83174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fc6020c62673ff6dd9aa45807c6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36efc2daabab04520326a3a9dc38576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8b2991ca3621c14f7d8eb41946f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ca48ebc059cc4bac6daf3592d64178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4881dc906f40464645f946ef12e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d24ae26ca8e05f1ed065aba1a585580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32c506169b63c36021ede969add2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0962a45024f009c945c1652d25664f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526911d15181762cfe93bc58b3ae1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd75270790b77c772700d2f67e510e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466c412bce797bf7f4a523d2fb458485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fb3b519997a8f0aaf2e6a249e22586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd71409f570d97e30b269c50218aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77112032c1635ea61589623fa5674a7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86abdd481d85eb038e54293be9bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f987efbaef8f02490ae20adc49cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402dba27e3e4c084f659db56cb69d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997dbd91770b00d1c0aa05cc1d79b0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835422002621ec549c0cac28220618393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48636839acdd370e9c1ef82638f9d38994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b891453a6182b654161248bc119c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf69560b729baf3841fac5d04c4cb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93db09554bf9080f21a6aa2086bfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8bec2410c6632591b490a3a99b8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6de08db486c861641b8f16cf0e7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee34b3147d2cf991461cd35b7184d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c936317c60cf97d0b08180b9b9421101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c096c36542ad85e7d32ce448f3b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3fffac631c53b7aa4f76e287321f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1c2553f28e0b85e7816e47ba3e5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1f3fd2cc55d948766da473dd546a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa2062e6cad0df73f78d24980b8f00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfcb7287b5bdce6b44bac6c83cd4dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341066f9568edb5f82c2f83af9b7591108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507e74649d8dc11cc8dde33aeda403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511863ecb9742c7af5159c9a690934110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f2093ff9b3396d25d8d377afd1be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e681862ec7f16aab49d3b79963cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b74f9e6fd642561e44380db235bf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b60c828d369e1e7d28b37c00f79e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d55ebcc3dba7f0c4f74eb530a7296d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c35f7d9d0e64289022cb9a49a406f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf5173c89b258b0e1dd0ce1bb2f6e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8009b588989c65ff64074033ee63ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7a83d6637bf3b4b8d4d6845e3c37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d807a836bbfe5a6987da76511a3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9c6b4f109d9a6037d22cd6643ef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec6d7a3d45e67fcc44bd1259de519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b100947195d087d5862f71a027f51c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50588aa5f4898c6ec6c0a257a6c33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787872dc4ba8b2c78b465b3d9fb84b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785983a352dec34a6f82a202064a2369126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a8b118f901ff60c54849a6f8800d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baca88a9f1fe7b52c54dacede3b8e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38260414f347a28c1b1a93fc0584af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4248ecf302badc933f7946221d5033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd90364501d1452b77407a4f18d3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb89e79bde90b7e63ae584a378a741132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c558c445e67b125e56b3e0b7b7b7c38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bda0f8e74a0337af426092713736be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554870355854ee0109855d4e292fc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db09fd7b1faaf5acd2a5a513e1cdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9745af593e86d240d6d86e0ab1161e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c3aa421f7869bf713f5a9410382e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a67978e9e6e140acfef0b78a2cbb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328fa3a4dd344e723099543decf20e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365a16b8a5cd33961bbd4569257ca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce5b33ef919a0042d91be1af022fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63550add039b74e83ffaaccb26fd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee5665c73dc80dc2b3a2824aac34d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc516715e8b7ca9c537a6ab0a4c31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3399e511006d83496e2bad34d488c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e722613d9f0cc9ed7ca5c66bc4a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7b24c0e3e0e23223c1c4f314b7bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3213a91ebaf95633465dcb1e6d640d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467db63cf958dc90384afbdc4ef52f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d1b6328a5061ded5473d6ffda049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318069577d4758cedfee4d788ad18acf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e500cadf4c7f203fe96730f17176c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a81334f4a8af302f3de5562b3a3803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46f2beddaa6c9928df1d7064e8d48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389c3364d21f602e9a4d9af1839e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965b119b20f90fcc31d416b68c20a75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c98eb96e4a1630b64fd7a109ecf06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee044c05b8a646d44bdd9664e703c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088adc977e1b8f5386e053880d97b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a75cfb37cc45e1db74336f0e4349161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684319226ff33d325d1e0c4b996790162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503307786aa561c7f76521c68b64f939163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b443ad984608522e1dfcfcf212f1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f6335ca54e015471d86a57d45e7c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2843766dddaf90756ec1e92dd76b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dfdd89194a5ea8b5370a7e2411ecf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9968f3ab33d15435d3bd1a2d405e81a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a596aa8b07dae8f9d6ed8b2a91b32f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841049b1e7d62739a04274e00dad475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ed26dcfc919093e42306e8506d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc91f265d1ac691fe2f16725dc8445f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ce2b7cca82dc9b3350af25046caf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfaa3b3e93c61481c45bd04d21d8eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634822d5e90c5e788f23b0deb235cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f17501e62c18b9a9f20048a40f595176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b9900a5d3ac89300afa81a3cc50e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde68dd78dae809513fdc31ad1a135178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd26077429a2cc4787d80ce65338e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb0c370357103aad44269fe22d2c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d55f33f529caea6ce3f4df0531d1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d7ce3a485568e66e47a33dc74ad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ab3e209d4c65a3c9a73529024301183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a331f5df2d3b5449d5ccc697d502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104b055eb2e16f4a97788ce6dfb9b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe0be68b88da9ebcc0d28cb828365186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a2fb3b3b6f84bd9b7507f5279b17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fff7a38611cf039948e61460d67a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c1df174be5c68c028cc67d3b044a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed625791d7272926df0925abd0bee8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211218c3f6d0595aff780c129062e40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d35362679af41a7c35d043920e6e56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15b0f6b09a0de738a65a4bf9c9e315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cedbabde4427e0076e3edbe54484194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d6cfe4f6298957a8ab982e7354615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef898e613c5ea4183aca89ee79061604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844635771f6fed69baa0d93e5110f38b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b33f2a805228d5b980eb1636c1740198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6466a3c5a30e92de8bfdc0d9b3156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf87ae7a625af152036f63834ebea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586dcde640b02b5a3b7d78c5db5bc21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fb43360bba4808a9861e351a230fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6909ec0f79425ddf52d99efae6ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6add3f6aa952a59d37390d0560393d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb2b9f649f9359bcb7ce3a13abca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00cc95b77e5d86b904d07b692c8da7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993aaaeeeb3175940db9555e105b774207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3227f04259aa7bfa61884054ea514208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aef021a8a05836c79da385edb2525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca368f18f88a59750b04fe0c71aac7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e5cd51ec096c480263da60324f6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63267d5a6b6c633751e1a29a682f21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36a49f02a3cce57d0c71080c4c9e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776e1cef944a6b48e7de455f971ff6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d80c2239d5716a286c8949ac00ab5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f124cf2e3c0c5a72016dad59498163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd63d4878eea07bfb569d77a83f9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f69af832314a9ff44cc880826241218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d26044ce476ef4250b6ced716b475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039228f05fef59ba9e54be3b2eef98d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d038e46768df2502b946bad57f08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de15f43194b9656c6d18b21cfb2513222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222c06523965c668717c89b961373d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b109055dbdef2e1f8f379502140fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6697b17b47a6a65565becd66222c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a42d2f30f3be9fd18b0bd54a6869226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ad2398c2c7847fc926a55323999cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0713c4fe69732e57197cb0a4ceefa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e247f0a981cc46e84c3f424f3a23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8803d81573b34ea4c75ee81d44f3e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102b7c405b39fb9573619977881775231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7929d6a1fabf348298121ea9316c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd5711af78300f8a24cbc691d91aea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea267683cc06be6968aa03ac67d6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513431f8ebd958456129be29dd1730e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc7432b88f5a0d37e9216cf43b202236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1dc73611a8357268cecf4eb1c4152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef59584aa64d4a45cb117dd2805ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f05e088b6a8e843d5189b825961f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0239482c4dd60d62cfffacf26428f89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e46e19cc2b43d4298540195e12b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e3db9b2c7b948f70972a289c9b1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08491ac898cd35a72c6af64dc279a214243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bacdb905e0d6582b176c0b5332617244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308832006e9e5d53692abe86207500245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa07c591a11537f80da6855337e37f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d510a39aff5bc3bdff66943a2adbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700887571e1408347f1084deb0c1f6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb50ec8651be3af951f3eaf85468ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bba95c3fc7824bf67b34ddac8eff80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6c13e1bc004c6aa54c6e303a9335251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f8d41523ed04214288c4d415633b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ac1eb1f8d5f8d8c3c9ed2a85ce23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18fa042aebb89bba01090d9b8b208254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698f9ddcd59062bae6f1277113f2fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f0375a31947025a9454f86a33961256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c3952ea5f4a8b8fd4462e556278ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fdc120ec80a2930d3eb18fa5b9793258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad5603d45584d4cf6f6201f89a38c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec6b340aa4d194d4d30f99eefd7431260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467808e45a3dda262a1016f02621328261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee636d0c8ad606b07c543244aab4cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6970d8a32b2939c6e6af1e87d22ec7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a5d48cd13153916fe7541a46af03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de61c21bb1e981f0def0f90bcd918265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf388c9283fdbe2c44693e7b24cb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f01ef2ab68dd49cfffe455297e11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b014c04fa2a908db3f4900fa9dad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b748228f8e71b5923706d1c2b5f62f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd66204d26de21012c1dc2e6e5e74e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74892496d54836621ff44e8cfd12091e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb9aee1fedb92e49421e741429f84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db3a26eda6ce6e955094b0cad3071273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de759e2abd40375ed625ef1314a69c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2127829863050d303075cb679f066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22757be4fda4e9062a609718a495a725276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca419a95367155384259689300b82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2942bd63ea1034e96567211348770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facd25788f110b16faf6a26f69200f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3c40e87001d4717149a35cc4a3be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e487b026075645d78eaaa7290653b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b53fe283ab9d4a784d43dabdd137282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a00bbc9d4b73702e6ed90f5f40fd74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435c59aeb0bf957d77415da5a5c08f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65dbc62eabbf9113d95c976c261975285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6239e0feb36089074db92ebd28dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b534ffb6eef22f05bb46b897d8548287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113ed2c3b3509c2f9921ec986370236288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6de31d4caafa3d2353cdc3d115da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d043d918aed09df8f9a010fc9a2404290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5950cd9de0e700c9ee6bf31b69466f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb00b9c2acd59ed569432293cfaf4b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904b6005c0ae9162332ce37652e664e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265924f4e51cdbd81b15c5d46e766d10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf4d301d0bc2d6fc2ee999e02cbb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1fba2c8336ad861c19b01926dc0fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983bc1a4ac5d6b41161adfde20379e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ae244f443024251c3021749f53f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b924fdf08d7bb110e333a3c8f2d319299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cfe21c2d7579333b454b5f83e37cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf0debfe3814f1a0c04aa88022e34d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51957bf991745fdcfecda513830194d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81031f7e36c2bf0275050c7db9f761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43c0f3de5a2bf0be8f7acd8cd184bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581dcd491d1e6ef72641cb08e7f56c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d87e72cafbe150172b0459703480306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36940a401fe49261b833bb14c55796307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86860697e12b25e972858cac29d4d1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291babf391b817f1e9693d5b804dd73b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860fd1cdca1fa1c9a21448bf0a0a1cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341af53ac5eb294b6e72a5a5cd44b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d14fb8163f724297acf2532c4591b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525f4bafaf715946601c7c456fec6e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047cc05ac9fc129d2241c87c8e727d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d9e59a6f82eae980718b8ffe35699315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b89e27e6c3736935f900c7e8e080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f2598cdb969c5841dc895f6c0218317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d49f21aa6be40cc4e6047d58a51fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa1a6ff9489cf8d7d24c2c19b2297319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c8d0bd30391943f3906fc4e9009a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416284a8759713598940df86fa4b466321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550738cbeb15e31287ec5049f784199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d01ddec097db5e53b325ddc968056323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84238a2bac6200ad4349e0c7933ab69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea281c018345d41fb186591478fb3bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98526aa75f3a7a47965d299f74a8e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b6dff84913ba58823d6a31ab6c1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1bee05e2a68c01ddacbcd319c1b7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a1ef035825fad9750f993ca3b72b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4d26d74ffc35d7bc4f6b04b001519330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a2fadb95a14b48bc4319cb7fb7da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe8825b63a3900dbda6af7e0cb3db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128bfd9e97ca2f8624c8aaa36b8599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddf36a20f801452d44c19e4f0bf3b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f4d18c3119065282f9364455c8289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ebcc88b6eccb683263e21de720355336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c9dfcf85697bd6e7bc6f5676d9fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85edc1bb46ea69f7c9fd516983640b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d6b17ef39712198d734f25411f50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb79b670e85415cd91827b11515ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd08aef536ffb6f16846da0c2fcc1af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327318a88f4193d7925b60b6c6f1b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3bca70f373eb30541054fe7ebad3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba48bb525fea02ec751188c7b0c545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140e495bce301a4a1cf257d541f008345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902265fbc1ab1c7243cc8d47e32f9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a3de40a7c951362739f7cabc94b9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c8b4766b7d5b47a9dc3d4e0705bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ce0002649e154c6f5d91cd25d3e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb589e2f5bed219f75da0a7514f11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d42ee69eb0b29eadacb9f374316af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d04e3e9612f88bf699072043e840352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c8922976335fc0bbf427591136442353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9789726b5e7697fd219a5ee21e4a3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c507bde18f32f44d63ea9b23832a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d5a6ff04d43632217bb00dc06b713356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bdebad4e7aac6fb1d2dcecf6681b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6a008466e211e1f15c5845cc2ab25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e079885afe5985b470360f6d2c67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6555d69b088094b7489cfb773e50b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b57c71a60e3b91b9245a07e93743d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019774cf18cf9e9772417a46428384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d43b8ed23a141e4dc7eee6da4be93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f19bdc50d45a53a131b93e28f3771a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efb4c8f46a45d61e005f74c752232365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d58bf5ffef021c8a486f60c58847a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4e69b1b059b7ecafad3cf3ec967d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb261f51c9e840208930c70ac28e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8459862aae43f9e13e2b9e2e5add8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7332eb42dd1a5378b0a786840029f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441501fb10d3548521a9a8c667fb503371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1087eda56c2ff48a87dfc08d51953372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88284fad022e2f665452a7c06939a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a91f1c246bb14c6afde8f2f6bab2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b425c1594b1eaaf407e36855961c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322e0e30af59fefcd3dbbbdcc42407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ceb74fe67dcacac471c3131f6eb6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62c8410fc60007aca57d2762ff027378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7bc429672503ccbbefc75fa6208e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f335509f5d3be559f5373fe0ebe2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13f9872564caa4eea55404beb983a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7131c6046512f6b1a7a86f54c7ff5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e0299087e7e4577c17d9a34ce181383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfc35307d3e1b1670a1fd2a9acc141384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df081d88d4d5fdd11521f0e97ef20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e7fd0900c8086cd841e55665fb5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0942c1ced93b6f99282ec487a95b4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8abbec9462593f74e9e0568051d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d7b8414f6047a4d4ad59d468b922389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf8ac2b78c44de47739ff195d222e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e034aa4d69a54d0aa16f23bd8bc655391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb03e3b7626b080a6beffe12aedb81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b96c9394de749963e4f807fa6830f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3da3a06c2076eb8c2a9c29fee308394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e064e35fed389e1b89ed6caf75d73b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311108bc75158f2495146f5a484fef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034302a64e43560d2bd639a13f339a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638c0ff1a3e2a590b939515f0db0fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351a536e2c048db3a1f4e4416f70c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ee6c68ad2e6e0e5d23e368a5e1ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bc49ffabc6cbc564a504d9367d4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee917b093bc87c9c1e60f76353c6be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8a94a007ef0d416c64aab2785107403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6acae690cd4317f6a6218d97785d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256af4526b3f2bc9d5342bfe350b83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046058baad030d230ad0ec3d0b65497406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d56e53c64fed073ae74e8b633059fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e18031bddb5712f5102a0e174fffd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040b68c74c7cf3ada690fb55133a4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1237aeaa306311682bf64ace7db2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629b729bb3ee5f1f9fbe512ebb792a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800354ad629ee6c572fa21420a33c997412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5611f833b328b1a55a9a2f33aeb53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4f540ebdce14ff2038821bfff033414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb951633cff8d185213be0c46084da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f36ff748863f37127136ffb5178cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee65f1ae07753ee660df6d28f61b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd3d25ccfeebb9e53510cf3c91ecf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a335cb143fe9244973694ec46eed25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae8e15d53cd527c4ce124fd0a3d3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef3befe0d72748917bf0b1bea81d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54affcd9836040741606dff65ff5c61f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f9e244326c8014acad76e2fb96cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdfd011438fe1213f8834e317b5978424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702512bd1bfd59e2352116555b8c46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634e4040a57347efbf5636cd0af599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cace5742d939a4f102a97c4b73ce78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836bf42f0923156e90dd3466454ffb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb3871e80a7da546ab656b825ac33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f3ce2b1b2c67f3ca08a1f7c83cfc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d4a299acbb5e816bf66f7f83f6f51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c5fb31197d0c439d730f09552632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ac4cc20818cde75364f35e232d50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f814258004f932310177d81e45ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd7c4c2d83ec9e9be23520985abda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543550a231d8bb90818dd4b5d56e62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845aa842c953bf45e4442d7c5309e8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404cc0aa69461bf6b53b28830d22ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5327ed49761a2a3ac32558eaa2271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e9432546802dc3f1f975b2b74f5c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233cf5ba0eec39045297a029837dce2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b25d1e45fccae3767ad0f4e53ec74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed589371e3e7f6bff03ffc32dffd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606163e8140bbe36861e72afef2c16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2948a01fe89f0e73148a5e0c10f9e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6db77eacf455492c248bce793fb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1d9d4879f3e03bffb8ed815df237447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0fdd70ac60131f48759c4e34f006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a80db7b3ea88582c38f3f454412cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea291456df227d7a8f99aff7fd6cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9aa07d4803e678dc2252b61fc831e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d42cf7afcd16f785c11a98f86f14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ea132a97d05803c6bd00860ecf6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b02809a4bc7803786daf7d4131c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb44fd22a0ba1b18e2e0bfd5cdd7c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e9220685b066053a9390a3004edb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdd10299fe24ac148dff75b2d11d8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8702da5e6470406ab11b85d09bcf28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bdf9268afe34bfd45ac33c4eb28f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba31cd7505b4d0c655985d845b579b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ca86fba306bc0f405e7071442a2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de330d32a474a714f263d8e030de95b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e86b31385f7b39eb5ec97e6f5941463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6836c652f643cfbcc1448d91e9d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222186501bb9287cc64b2ec49f3fbe9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c982dedab3df11f6e22331061927466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc68c6ad05da75fd979597508590c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac31342fd6b0b15d10fbddbe8904a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f2c96d69742b46adec5b680a67a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949b2c740632f5726a30414986d36b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271a8dda39034e34bbdeb034dfe5cc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2253e71c74cac9803b8c54009706472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aae6509805fab90dfb2dee8992f1ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38582cee750f2a974ed125fe5e09323474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312617db32a42db28ad2088b1f9f7044475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1439b3236782f7d92ee856cc412ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849234216269b43c582f5b366f6df0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400208ad9e0905c0b5045c2c967317478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203014cbc57baa8cc8a2022c6e15bdf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9d962d3970ed363adcb95d6506500480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56693f205b86825935c9f26660e29a42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3820bc83b5d6897dff2a2c0fa9c83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748747e7474dc52bb107f1e29d5fef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c876c06c02881e8290c719c1e02c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf772e8a95d9ff70a9beb09e6b99a301485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716fde842195ac6ec9517fed291b1e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850ceff2c69d56b6226a6c281c6248487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8b16a70fe38dffb9d02410a6031f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae0a6b5773d20219224efb967a74b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf4e956b3edbfe11efe53c86b3fbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a525a74c4352bc6ab1083227f8f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b704f9c97a3aa46997baa082397ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9758b5e977d88bcc26810d97e85fa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214751bd0e263aae433044bcdb372bac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566a1d8c0e81339a806dff1d9b4288495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1086802f7cc2ffc6589d3a36b23e09b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c81d2f32c0e425ee7b157281764fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ad11702b65a0d75c3321b5907a4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec685d8f3cf18c7a8ac8e856698b8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f828b01bd80cc10502b34465e661cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25436d72e600061c2123cc19077ce6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3977f366d9972be9d7d3957bea62e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109702f2e2a00e1e0b577419885c2a0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4087978d77607e2874f2149a980922504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf206ff47daf013547be77e5da8a2ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745502ceb7b556e085ac40cf44e7fbb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bce433acea0e8a532e3469dd667333507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0cc090c03ff9ff8e179dbc13e6e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db4120915d8a1ae40675fef553aa34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd8d1dc28aebe3948c538d92200ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36aaf1c0e6a13960380c3b7faa5e3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dcd3fc60cd41ee34a957255c6f3c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771273b2b1ef482002c27bd6afdee3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b37d630fa87f6a0be380afac36a722514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b79e5980ad36185f80d8f61cb09b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0790b3cbedf37906dda7e2ccd747e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419d0b07aec2ff993a32afacbe2b75c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4f8de961fc1c023b046cc5774ea1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508fb63565b2eae26e82b1d43cb2c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405330710515f693f0d020e99bbf2a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422279969afbacf3cc1455cc7ba107b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e64ca386b21d71c44fcaa020a1c11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70b062fc9434c8b20eae4aedc36e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba0d9544d19f3fab35301735ac316e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db195523177dfe70db41c7c78675a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef948ecfdc4fd18a792fbfd9f600a197526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a0b83a9ffd906d90a4fc68862ac9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04b9f07bb0813c28687a0c0238ae70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654f50880f19ab2babb68a538d9ded529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09bb93fc6fd73894f5fb6e04a29f5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acff595116d821ee1a0142aa94b0e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a859ab9887055eeee05be7958419532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862f0e4fe04179374887e0fee7b4fe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ccc0f6fbeefa605b1a1ca8dccbb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c626699c5aad808d4f2a85763415bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e5b00f17589fd05f4b58160fe21ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d36da19596e81c743ecb9c098a3a18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dcc0e815968ae1361a15ba98acbd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f7827fb6a07bcb0bfedd898a3ebe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aae31a6a664ad4c12a681b404d5b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c03b2741425f4275e799ad4ecc752541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76e080aed8b8a272c1e2d6068916f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c792fe759dec4530996f44a3877acf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd532dbf0a7b50d8727be6ac7d3b1d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0473e1c8f73e6c51211c81b170a17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedde73f1e9b5c08acb077ab101729e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8684f4125a2b7ac0b266341772f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a596906d664d7a7f202c622ae88c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e32fd0d98fd8741d69e4981c3b23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d0a16c75589aded02ebea6f9859c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1601c770ad0f0dfe704f6b158d277551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ede34cfe94231ec6e0dccc7502da13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d6e22bbfd3a7e4314533e86560f5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ee10193b63e639f01a06e3485e857554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626edf39496b5f4c80c41b2f2ae149e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e53bebf86ffbd25143981a42fa9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efc8d90f6e37f6d28156346195bf40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6771fa44aeb795ffc1edb2600e6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af001bd9684af2ffc03cab7d369a6d46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ebb581f4509e50e89f977b657096a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fdea5cc9c9eea57a6afdfff09f450561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e902a88ca2da74437929f019f3fad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321122642db4dd00d7bf629f882452e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549630200aad5111ab5a9141b624d371564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031590f71b2f148c3740f0688cd95a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6d6f15c5254e21154853c8633820566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677cdf170fd9a8f7502771474f1064567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba512153b93c8f60f206b6d05626f8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaba9db672a5c1c24b2ae1b5be8a57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6457361c587fcb59694b6a766debf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019232fd9271cd7be450546e96d1826571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1144e93b2a72d6185d28687a9474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a535430e23c2e71efe20d9a3ab1db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f737c1937a6ebead443de07d3d72459574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b11b1ee19bf431678b52464e1e8c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ecf8387749713e8bd0b2a8702a7f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41743f7b6a3a45a88b9373e0f770db69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31680b070359d0af04c39b6d1fb49c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1bced6cb5bd740083d79aa5fffb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0861c13775aa07d56270f944d7bb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2349fe109ff598467b8c301fb9eb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5acf619a3b97614eea8f084cc2e38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2265dd24c237ff6446a63acd303acf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6e7a93bc9696d438c09c26fa1d26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71740ba56452d44ad4dd96317c3a7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b534faa9d47c7ee66672d6f2fb51ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce918ba6885a4f77d9d40da0257e34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ba2eb5187452fa64ccd8ea142ca8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59a99d2b6fe1b60d2f79d994dc35f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594fca10744a55203f5d2e63e5e05df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c5deb98dcb988feeb73c5e104737591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd0f5873d6fd70071019f692e06c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bbbfe452fc8214f66402a2cefcb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede0b1645098330addec1479aeb9d4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996ea34ada4afefbaec3b85b0831ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128c76e42f1967e850afd9249416af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411960618f328517eb0ed280eba401597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570f3bcdf9b27b18400caa7767c673b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c09ab1daeac1b11e5389fec248fdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bf3c3b1fe493cc2a991605c9946e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410269e72a9bac2079f72194f092b67a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721da8f6e58d3ca70d458be5e43caed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fee817ae384373d2afe4fd41196d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbec0945f5374ed3ab7128a9342ea4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccecfe5e24b5ca52759d0ce9df76d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a57a5a127e4bac064bf3ea3eac95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff82f305e95519709ea51499de3e7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ff8150d32422bef4fbb98e3a7147608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f94fca00f659a4375a15f70b70b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1954069710ca5233fd66ae1ecd4cd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b1bd203b086149c058c67e3163ed3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b2a54bae912f6bb2e46b576935f41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b6b5ae6df00ccfa5d5705f7e052f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479098081f1d67abd14c29b79e0c0d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34334f9c61ee8aba2b4eae43a795422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f185dd3cecd2785a14d38ccc6d54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cdb1963560ad6a59976a864b05bc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1227c31a80157dbfba73a3884327ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d5a81d96f204e005b3ae92f424d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d436ed60efd5ac29055a65b6eb6d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede0dde836fb49d7b420589abb1af0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f516f20e96a1ebf981d1454b07707df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a1c0f1971f4d7b2f22252f82c83b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca73eeebc14ad51f83cdd9b5dce99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786021a77f5855a7286206b4a3966348625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751e01653fcbb21724b3e683c555b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018276f1a4d2e6ad063a6ebb3b7c271a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c68142626942155f5da88475c1bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1f6b4108593dabd86c5520491f8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c62977c133edd73a35cc473e9fef39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5525590925e6c8708811217f49221a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18720f04fde03988c890c4ca97946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714b2777a195c985c7a8f04e1a9370633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb0ce571727819b92ef38925635beb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f0af0463f66ac6ad691160fef7e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81464eaf1ca508dd8405499e3efa1f59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98706c1ddb1fdcdde72d540cbcf39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d20ee261aaabf538cfd275704486f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f47f52666082d9c3c6aa62479e41c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b9169cba80381554160b521a7fce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009aec760fe665190b09f633b7855c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378042d65cac69b971bfbadd4dd9d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad2844b98dda5da7388b83bc666d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3f2a117d9ff7a371d9a41b0fd135f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f347205480791a18a74cccbcb18e196645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce5c0310829f8c82bd95f46dbaefb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c590df8556944161d02dbb024e9cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b106cc57e50d6356f859dd5248f6a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7f60074a4cdfcfee54b8bad266ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a80dd74eaca108977ee7b3735b9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8a4b0efa70cfeedcc9c81a41641c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c89845cea80383b4ce52695280b38e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4efd778e455fec65c6420f7dcf3e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8e4fcfa97a73c375674200c68210654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aac0c26613ea8fd9c9bf507513e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bf78625162d20ab239e560e44156656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431c5e7734c322462e8e4900db143cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ecd6f4ee124ea0adfd0ae05229363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc83a26adaa700fbe630ddc2834ba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c16e21417740189079410701ee2a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662382b361f2dfa0d721a31b34f7f7f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29ae21ee7077b5c204d6e4989d230e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34352eeb1d3b31602cbb7159939c8ae6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc3b34eae62a56ba8358871980c6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809258446a10d7be11615e131fd6344a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243079d046007568ce144fea2a61b42d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccab753c7d248d75a2cef04799d0f88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c9c730a2f9a7c09a91c1d0505e0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cd3bac83d0290d07faf225b72df5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fa6cca868775a469058481d9c9420670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60d0642197787e3f7b2924c6d8890f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ea42d3fd983d3d7c84cdcdb38579672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a9ccb4b154079b7eb7fecb0fbec19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9a910751e71f9534c8b191be5773674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9623d936d959d2a6f990fe89e975f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7a6d52033c6f7b66f06d7486265b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ec4ee8a05d755694de2a4ee5caa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593910ea8b128b3d03123b73288c2564678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23236b18111ab63f9beae4575e616f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b478bd85ba241ac08ab376c5f3e250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe080eb04cb8db8b1b1f89c31796f28e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278d61bfc211b6fd3a65feaaf6b9e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5bb1712edcc02db00500d8e4f448683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b968a6f17ac069db95b9ba0efbaf8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b4b55f5dfe3a6f09408088f779e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c55cc1f75f4bb01519c7778fd0039686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afdef1e472660b2c388a97ec4eb589687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee9fa1d42ca062de8d2e2d44c1db29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b0e5da4cb02b748779a1584f914c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebbc181373a6b20c85cc560884526690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac5f9c3c5b3579db955b49ec7b5be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c735724a36952d38b44a96a8413a1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddba86a4db68677dccddfa47b102f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466cb58b2927c3e4da6ac67fced336694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3eaa2c66f8e4914bcffb5f06d920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dadf7c94672c39ca078a940fa913ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2276e73706333fdef6d8c5e860a791697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2ad080dfaef9eeca593a24f140aef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f873bf2d6309ca6ff7b9bd41df8488699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e20e93a51e55d3b57d1c81df9eca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d7f34f3e350c528856f4d7eee01b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ac8bbbd7ff0e67ba7a01fa21bb8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8988d6e6e6b41f4c1a28e29965fd0ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a6db386ac144b99cbe6bd351d87f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e9e6aa116be97ce1d08f58d6a29d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c49c7069725bb7668bb75552f97f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d5cf15e5c35fe052eed2146595fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14029a573b8a0a13af1a191599ca10ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be902bdcde6a2ec417f471e07ef191d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687bd2081b8b22688d79e765cf0de6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ffe8976aade46903db37e3973df5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac179d65c4c60043bcca18e518c5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcfe41fa679eeb30e9bf58b799ef22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3aea52ab8a69c5d8c64789123f1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af057065c2f8f71d4d065b2097eab346715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f76d01cb0ca0a4de735bf1cdd804a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bcb37d704c648037a39af350e186717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9b6caf37d35b33732f6e07420274718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377df711c6d21cd9c7f042e15d8ad78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16522b73355fd52a4dfa91258ee09d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48288a9829b8bd3944149c49d367276721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6ae3b2488f3f102f325de95d57958722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181276e150c5ea9c4ca5322517eb920723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c1c9d142a5fe1e9e92bab31a30dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc8206bfad376e572fde208dbd5d1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225232e535b877da78efd93ac50e0975726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210050ffed2f3852067f8998ff44535727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99a7e167160a76139c7a17273220a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61afb2f45c95368f4bf0a5928c57c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87cb4a2860a9827bd64b0231ada9f7730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e6ea9f4c09b585171f041fe1e84c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287276834dfe210bc6861209e85116de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b3d807a3b35f668224447b5896863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2c72d25f05987398c400eac52da24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa356cad5cae7cedf61fab03f13e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8983a25ad7777482deb43390f330e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c278a4a9df6a1f660754ba37f4417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375324a3cf11863208d88b8293e2fd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1257d4bf8fb54b0d358753a1993307b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920e39f11f231bae0b018fe974b0a6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56e9474a6f192a63d6695daea763111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f03652c874023a4117f25b7f185e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fe03f809c4943652f4a591bf799013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74b7a94797b94882da5555783b846d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734903338324c58f4c9fe227e15cfa0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae24bb515d0a42446b16ad150a6ed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72b54ae412c7d0fcec0a60b38ee8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd50b132080a1c424549fac8a9068b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f04b407c54d8462b111eb90b99c00319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85b11561ea50f80fb5d5dbaa697eac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf01888189dd8d0c86d0896eae2c83121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f85f8b91846a178d76e7b8e297efb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10d9b6d064f4d711621439c27186723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc7174f7f6ffbf4198ed45dc33ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f782c4dc3bfe5588e8731fada56fc4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c75d52831e21ad3a56335f67f8f02226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9233311004b534e4aa84e26116443227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486c5485cb6acbedeef9346ccd499428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e027fb2a6d9f3106f7a7831f7bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bae35ba54d939f0584ee7571ff03730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14108e53721c30794bf2948c52308831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790b76586afc86db8ef86be2c15e1eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb2f1a12598dcf9ad085f6153524b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b8f8e1f54b9750af6b7c3ee77b4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf98cbb77d205a1a23b2e620624b5f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79885bc8dda886858e2aa0c5095cb0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12095223781df78d4fdac5aeedb5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc077e3cb3c1fef4f71d167949bb9c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0c272dc778f21c8db2e39935719a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af34e50a511078fd3e1f42d2ddc06d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1cf82eefec494ee5c8ab378fb75f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55bc2ff4cc0169f4feab7f8296e0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3cbe34b73ae3000a8a9900186029b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba71cd30658a5ad7aaea707e0b93d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1c04d773f235429e3ebb3c7171ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829fd7c2fa7c4dd1f16975a635510146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba58f8991b7274642d3e5c244b9f0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74596ab02382f21d28ac3b791cc568e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5984e2eaaafd25c8d9c77607ebb8c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b959ffa71f6ae47b9008e8ea349e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521359e41b28d7589dfbe9fe2f2927f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b1846146d7a32eed586c2f4ee881c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5110c345272489b6d4e4cf1581721f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d16deb404d3831ef02ead41b2eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e293a181169fe5ef77d53f75afc1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb4e666be00ca5e4da571ba6642bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd570b1747177ed7c13a160994e8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381940d80cad5185c73c74c64980f6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2cc1e2f0f7603600679a126079a7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2889aed8a78cb9953f67e3be1432a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d16df4426752aa37a58ae13c114be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3c9026931e70e9ed88f6b00299cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e356a57a4899d705abac2b4941f7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d327bab29f3e5d14254772cfc4caa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c72ede6b02eea947b2d8dba9a6b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c6c16acded977828c9f9387bfbb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e8905ce4bcf86534bfcb13f3142e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0b987ff1394bdd115d942ee4049168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f002aaabb5a354ba029ccefb6f55ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e20d990cd229a46f37feac6c9fb0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953277792947c8b627c5833cdf11ebbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b923e5879544c6b82ec28f19a7fb3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7070a2a2c4822a74c71aff960ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f90986913022fb0ee6e4d5214ccda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d33a79e6ebe0dde7146a512da98975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f403521a1b45a6c7650a5095cc9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856504e0db1a09ce5931ceb2cb665b0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2339a07df3a613dcb5e17bee20239078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e3820c08651931172b7cf6380aff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ed4c4c0fcb573fa3896d9dcd5b8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c393cdc9f87fdc43568b4f646c3db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36039bfa532bdf5f852d3efce1c66a4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a80f2dda5968bd6818ed0512320a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5011b86c516e291666a86e16da82384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e36968adb4e280b479ed5125389d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783141def637b5113f35e1c1c34d74686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0498b59338056cd5369a66b89ad7d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a79b7c2be286886ed41b1b817ce788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ab1e864c5fe2837c3e88a0c3187889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809cf868d329eabf57f93955a3788d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6067ce0ffa38fae825a5837518d7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f6b78656c427d78a4e05bbe35d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924681b0e403e0ddb4188aaf8ded52893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670345ef970c84861b396150530c367c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cfe5c5524c8a1bb9cc2199692048b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128013978005a88697e207b683d50d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2d65c9969f88a6ca322813ec98f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990b9b25a65c8f5e26fb7589cee7d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9689ad7ca27a6d644bccadf7b6a77f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579da56845ed43575f9500c26ce44dc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50789929da4b5de110c7eba5ff499fa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe14a828f4ffd5a48c44bc93b84bffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162be098e3e675b607dddac794cacb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4b2d62e5b1fb639888b6f0d97ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311aad5c0891d50b0d6a5daa1f6dc25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0b5b4f36134244bdc9712466612af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc1343d7ff9250b330d05b91ece98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811f6fe8e03e0f04c392e8a876bbd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a37e4a42fc8146453b7ee4cca099109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086b57b603ce444014b525077cca3a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b245e7b3549074e290e2bc0ab2915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329da225c0501bb3952ef26e4c888b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb295f23eeeb4926d1c045560c585113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e0e1a8f299c553aa6d04021ebe79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80efecc86ea111a79e125632248b9a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d5d42217206afc4a81e8e5727dfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57034fcd42675163db0074b2d749f50e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d790d6096d5c040c5f419714ce9523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689cfb57609b0f210eafb468f0ed2d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68191781acacf348512765b9d2fd39e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e10825bf66e15abccdf30a4fe0014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21321f6d4ad0c5b360da5608711f4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13853a453ba9301fb58af8d24e7932123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7aaa676cee95f16c255eb6b8b71d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbbbb6731eb3ceeb27c18fec492f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf807c9b684941642c5dde936cff430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7c3b7249aec27befd1aef61fbfb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720feef478377da0f83aea83602d4b6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91545cfd28ed1e70b4e37b4700f13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716bef3d724c04e3499c68f0451c3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383edb2fa8d81c82c238410f785530f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723d88eb200e086923bd25c98b7e0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac52e8d078c22b5deab84c32b9ecc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc28ab6d713d3fc8beb7c86fa691a41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f35bc08eaeede536f8787d14cc23f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac12fe243813db24e04ff45a01916136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf102fb867a73410200e863e2bffe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d3501750fd332e8556f1ec1c2526d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca1eb70e3ad7da279de6e2d97ed59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70f24edfee13d01edb30780915ab4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d5b5c48ab4d50b5fd20872b47bbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c2fcc1e03067224bc869ca6d3f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717413249282faee57c3b36677f37ad3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ebd27b19c2c865293e2f475171016144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ec5a5b4034bab2bc2180baa2eda1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3d03aadc92bfd92e86feacba9ef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119a30cd328a0af3fc3637348792a88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761b4d25b16235dec1c9b9f349b69b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c95ae1c2f9424240b87d84d2c3f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e1085265d38890ea4c3ec7627a67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdea4ce3d9e1a137b0f17b4e54c4f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586503dd45dfdf5ba0622b55a0d01c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c2a54ae45a35bd538103240c073e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d823fe73b3a995008d68b398ed9a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29fb6f426bba92c3bc5dfbd6b92fe2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05e815a58fdb3c2ff57f2b6b01e79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455a84c6473f02d0cf594e9b732b1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035b24611bc6524eca04739d313ff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c3445b2fb1a771d42e3337b343ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227457e9d9f79829fc3805ea031f1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50289feefebaa385b6fb4a67b1c6a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8058f412b871485138cfc4a8d77558162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415ea4a44fabea889497724c0b5749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847489b2061a38bfaf8accda700d3c09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b375c9f15af26dcc8468124cbe7df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac611fabb7ade8f6bae079ef64920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc6856d32b2310d8251e743102e37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520570dda84bc4c2f1f68153d0c2bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4d4ee23877ae3f29f5b1685f6f913169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ea999c97299652428bf097a0869a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfdb479221d23c3c2d9ce59434a7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a2f205ef52cb1c6d17652c43eff9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a67354902aa111e90c4c0ab684a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4a6e5d655f5146ac10b776f61b2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa8fd248cb019b87475a234c69bcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a3c6fcc4e3b41cca7c21de37b999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ac8c7cb65c7525511a44b91da6e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060413471c13e4cdc230f3701f8b3fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446cc4341b723c69a53dfcd239d8ec5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de589864d1b1137928fbbdad9d73a07a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4fb2a6570f9bf8f8e24443a56e0c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53dd4da6820546d9684198f45b08f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e15083d3310d49848aa3a0d7577c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306f6e8c9509dd3ec8d573507c0f525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b52bd4d69c0ea4f0920559dcc0b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8dea21b78890ac790ade8a22b85e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d70e00876025e5035b1ced3685adc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fed04e839a6bfe6ca15fa32e16af7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cd208fc851a244533f27d09d39f26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb5400e93e9b5c97f1ae8c453e1a7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed048bd0a87a76ab4a4dab4abc62fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be750de1c42b5481681731f56839a7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627b9bddb221a958d0ff61b6f7ab09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08097ad6f52a9fb73339076b87d2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953fd833fc4aecf61c2b422bb093a0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9949995728c65129cde93d72b4c69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422bc4e95ecc89a8b6c087be5d9b18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7318467280dd8e5e381e23afaeb02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dcc82a8394c2d9a828d68c025b510199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff088770ec8e4f4dd915b67493d57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c5426d93e73bf60527a91c2d026b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fc7e433e7b2258d2e94bb681889c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a47229d399701b11895dc091c3883203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e676a7ceb0fcdc33c298fc743a6857204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63174c43d039dfd4b99a6766bc249f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91393b2e9d565f8a04f2a893eb661ab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96925927b42dc988164ef1ef736d593207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c5c043d0304d03f7d8aa27915b38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c36babb70da89842dd0d01333476209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5902db5f5d7d897224c9d8135ce103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394de4f674f07df070103c7f851fb6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d476f3f279e537e5278590a4e2d93d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740521599a1ddc0a1cc7bff594c2f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235b2a842b04b17b00fdc13d45f153214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2889798287c1ad43ec9a694740602c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ffa47b5e741828f6c7c6fbf8773cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7997b6fba33979a3d75fba8cf2e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e214fd758223b983e4ca59f59ab5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9eb9f1c8b2e8be4d30c93d3c2b30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325daa50c62f847a39c878c2628df0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c84a1da344332c5344e0f6fa2cb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a038e14ca71a5605bbc44bf5000cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fded171762d7dc783a6bb1cfb4f27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b63c916084b5134c68ffed08e5f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad562bea4d7d3b7f70b60923d795495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293e428ff65bb59dd24d1d57178d96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae559458648cba1e10db1ce56addbfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5960e81ca13ea0a2e64cfcc3f31a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b982e086eda6c0a590ec5f30910f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48675b5665e96b80027af43c55c45b9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05eaa0ac7a9bd9fd7464af3aaa57e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8b43abbaf6d5493b91d22ff4f3cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33dac26c777a016658d960967d4b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa443b80ffdc106803718901ad4c9dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fd1b9ca467eb10dae628019108806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beeab176fe46dfe7c2aac6123fd0c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138cd0da654c3a813cff733f27ec20b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f77ecbce916887eb095900f26316238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eac13fa8f424b6b1210c9dbe44027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124fd4e7c04286b9986fd4940ac3fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f28bcb033eb0a3c1378cf1e2ef69f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4351420d61be02698478eee6ee490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd042b43314bc2f71c9ea78d7b9ee42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e494178fc8e43103f88d490ca023244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccdec75592d5105e22f198a0dfea26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9920307ffcbdddbc1ffbbd4ea4358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d3c751ba8870f07e2ce524d19c45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b8b7ab780bb5874571ce995bd73f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16fc158029e76bf3932d91adb894d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbaa299601f1d713140e2276c0a1ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2ab1ff7465fb827020fd95fa8685251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f954ee63ac46db8dde7fc964c2ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e00642bded4da9ed5ed01c65d3024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913d46ba447a82713b0232439b29a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1104d82835ba3652655d6f2bf7b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f090c39d0c25cc62c657a5b7b7ecda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35d87ef2f349ab9db2887a9499e32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dabb93a7f573eadc37cd578ef2356258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67ad3bb6fdc13f0ba1e71d1cbdee4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb2a497c5b60b5491f4c73aa420ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318ff02dbcaf17b7f89ba6f0f4daf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99f42d5adba361dc71057d007f446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1defbabfdb611fe2a5247d9f7244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec374b66c0983e5909177cfcba478c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677db02c1e83cda516d3236acc0183a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862996a5b405f51803c92db9e922a5ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207f13a324038508c712421ac94c6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ad7fcfed9554a469844028e6a0a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206db55af1efcea4fabcebb8ae428c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb131f7dbf0e4549cddb787c345976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3aeb40ddb4b6246ad75432c641b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4b172cb35a034e30d137cbdb334c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56673f9c6605a666539ef6b0f530d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb108b837781014f0ad0e7fa3963d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453c3560873050e1bad4d2ba0e1208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12667a11f4963161306a0746c0e2a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff1680ee05558ede5319f42043dd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8554e6ab751b6cfb9ef53e9a210a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d693724b05904b10a80bf2641411279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236951793aa29c9627de5e675dfa1a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97720c31b66dce168faf25886ce4f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca760c8a3cee189b95f43f46343e52dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702ccc3776ca809da418b45fdeea3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7ef50a600469e99cee3b42249714284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf2cbc84ae036fa267301cd7ebc1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3eba7a359f9c8e08d8394d529cb3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99192c3d2c82b947593f8f67cfed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5967f9bf265c2f211ebfc6888e06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c473035501395aa779cc8db9dc93d87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c366cc270709e39e36b0bee7a43a22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059959c7c8f55e3629c26fe5653bf927291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2f0e7b118f81d4f033c45d75e424292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a43b5d56f704b99d96c04361de82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773de984ec129be10dda8fb349bef5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b67bdd91cd796b54b3c2117ab1519295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aea840f4395a18ff9121cdb1b1ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6a7546bff7da258ae6b87bd78c66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19252abc43eba94492782b745f8be8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c1fa2f2e9bc9cc68eb489b7c8dd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b866ba5ee334b46ed4dc06f9102d7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cff42a987428721d46410e070336e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe2c48a9a3de0e70e23c6117a575d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f311665d49691c965a05b7924b94e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f1840926be2c78a73c28efdc8fd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706047f90fd6ea1f35eb09592f8c0ace305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d66de4e3038884bea294c1651fd25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b2cf65082aaabc7bd8b69b7f9eec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b2043885750ea284f1ac2c4fde56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7260f86bad846c469dae83510a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0efa05a5b594c653e4ee3e564fe3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cba4359551228b83ff46dc9ff7519311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626d51d65c1b55391dcd79b72462b23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00000dac4588795c17c7f5430d1b7c4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939b13fb7746f075f0b41b6410d7f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f328026d9845ddf2fcad76819b217d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0accac601d3e1aa99804c208961f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08713a668305baaec396e91db3143a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa718e4e2835b70fae48c987eafe99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6a92d0e23f69b4c249d5a5fdad3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d766cf10f9b29e29881c2b39fac32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faaf9c8e9ecfadc60c08e864ec86cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec65969c40baf6380839b4c2fbbfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a012e46beacbb07af788c08d7f65e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708924d22da5a5405be8d197ee241c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d63991489cfa89e30c63d7b8322ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36fe636a955d5fde9f74692599ea0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c3358541d760f17f7ce452c77ffd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278c5f638c765907f0b6515ad7b9d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4ca8df3eaf5e5daa6b964f70bc81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed759d1ee6b2f2dccde3ad1776b1e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ceab5a3ceef905b9823db66c85bf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bcf7e9929900e754bd0e9fec015c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af053affe4e32145e909bb1792e6c30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383bad6af2677f54368c375c042cbe3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91acb5001b447ff9ead72a2fa7fb4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee363a1343ef7f01f6d6cf3d24a6d13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b0667785b8d448d007e87362df39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a65f458271efda07d285ba7d1d3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdd00d856ba6baddc5b67ea093c36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934634840f81e21e3ffda7359537a0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8205a4ddeb43604e37fb0513c2b8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4554b1fa6afdb2d5edc133144d44fe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8208be3baad4ef8c8e940f5ce863343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c40133d65aed467525cd2c0662d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26810b0fccd92827c37650e931c20c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83116c7c10d49f325e5a7e5d24127d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e8bf818c86faa3ed27e482e100ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3580f323091dfd55a36adc362a6684b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c3d9aadb24bf6f266312af3e7e352349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228fea3379891ea8d9f21c928bbd1cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52d1de7f00cca4a84266064a715bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41def5f3106bb586b84854a63feffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850b85174decc52107b7838e43a33f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e6517e30f3aa5c117e66c3707d6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ba59ee0e07ce767872c2210f105c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c928e8addb4463e29caba09abad24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1009444bc8b175e27cd153538ecffd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837aa3c13376607b4106382c2ad0a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24ede95930907ba428e241fd27a39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0ba2a2abc21f65f2f472d10c071b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70036bace6aebaf995b12e860ddafccd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944230517c73793fd9e1780ce422db60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551b945267b9b562aaa51e227490a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e67e90c260508a6cbb8dfbe95ab3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6a048d388d69d7a1f7e6ab20ee16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ebb6515f5e7b795490153be98ac6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3d94018d8f5642d428f613889555367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91bd14e88e31dc1c455b13f1eb2abb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc8063a1402a1b1acd8f1fc25a9a0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbe4759498dc28da0e5ddb14f2c46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eefc84e975f1dd12d741950108899371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8aa53f9a5f373cdb717e1613fe99a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186000877dd4cf1b9a69d5c05cb8e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331bf823ff97bc111e57f9a36d0b5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331e87e1b74466b4690b733f3c58b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474b462806809a58b3985663853c17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974910150fedb70e8c04d5f362afbac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a732bcb580907a184ef10b6057b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e13e71dd043ddb028f0ad05da9a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38384f9d1539d84c399922c1e4032bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7f8c476aac3d7191e70e658b486c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4e7ed178b9f1fa1d8ade10acd3e76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb36f4b19d5283498833606354c64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465fda475ee8a029dfb468997376cee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca7aaf3e2af6927d5d42b37688570385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e712073b8b82bdf2003e82f7ef750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356b31e48913d6c74c0f6a455b13e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592dde22ce88a138f4cbf7a4f11a4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059ba82767c9f92cb45fdaa95c0ae2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bbad0b1638ace16484e6283d5cee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa22ae8d97746a894c80cc131cf84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6aaac2341beddad1ec7272911687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb491787f37cce2c8b56d663789ad4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9ca203df7c8b17351c3d2c30649bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f2316856ef363da69835be518f75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819b93ce11a6a764c7f4dfbe1d33bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec4b0f8501c95b6205372688b332b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba01deb3854f473b3a63e4665f82d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f567075a88e71b0ad2370234bd878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e62113deeeac5fb6be5250ce82acf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed9a78cfe8823ecf880c9e3524ac8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc32616132461b2336322b3b9e4afa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744428ca15c71d3912bc86855a8e9484403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939faca744234351a9362dd23d350ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a63683a131cfbf6cf91fbed27799ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cdff5be994dbf38be968a860af31c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c79b0a7fc3829c35b139094e120b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5774d4fd9db3e04fb5bc514c7ec3e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513f92e176203d40125e448d1cb8fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890cc2dd09b8d5380dad54644b6c50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c55656809e6493713da329d4c732a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c460f9dd3240b167bca6e37b6b60da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e7c0cca5828dae757caa863bfa62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a41bb01c835150503ce0855394e85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040f191c99d58387b04940f5a9aa5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebb5f7af834bde1470818f6b2bb680416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcb4eb2a5313fec3e99d6fdc41758417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e6fd12fc42240afb9062f9b9921f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1660ae24af767e1c23af6a4ccb85c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0c3ef2ee7df42a7f48d034ad9b15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a21a99f33fbe80d4750ca9438fa8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed2492f48226e2f38beaedcf64590422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4bd49917fc0cafe4d9d9204a3cb66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea972122bfe051b6020487203483241424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c6eea7510e415c264dd507317feff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf626f6d3b05a404d2e0be608f35f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7344ab4e2bb6fcf195b30a6d715c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59108bfd5ea74bdf1cf05ebe8d362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aec1adf2e9a681dcf45928e7fe925429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4b93652d6a35d7319b5c4842cb3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086032d4eeea60de267f766fc1da08f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc3980385760e333fc8121471a713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96300c83d40bb4056d53e148af22d7c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf719f2d7e587b425ba709b814e8caa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424037ec4e1e581962401936291f19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820beb038d8fc42879b9210e0f457d00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ac9b9f81106d4a2fc2c3738de2d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f695132ae1bab4d6f7be3760212cd57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883291b0aa8e39339e1d2ebe79e9d6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e701c1e7dad40fd75c059c3aadd66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48063de9003b9d0433e0a338806ca19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3f046c29bfce98cf5ecd04b58e2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99c105f7cea345e84ee1bbe88797e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed9b54df4f9f67b478998830fdb390444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f01a7d5de72f941c6895039af67e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbaa7a7124168add68370931c00842446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041ceed1aa9fad4e544220b17b75e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853524c26bf96e887f2fbe23e80514448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842994b4e04ee9e72c417d161dec48c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8a56e43631b8c902f79549caa2936450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b0edee4cf28c6b102e632eb86bb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ff2476246594c872034537e1aba7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742a4da7871117991b49d93ff5e702453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019c23bba91608a48bb2c7862eba30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce413336e864324dd6da32d7411ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887ac36b9ae830b5cc77da7d032500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280b4b9709441569424ec8919d6106457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc7eaedf2651f70703604e4ad507c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ad07332b0bad53179de63ca14730b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe1efefb8de68933e2525744283ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f8a793f15751fa00d7593fe2960e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eacc46162a572d6771b3449ca2738462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654d16bb2355b40c68416e7bfc818e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add69096129c3fdcaedd255a31a3057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968c075b799275da0d2ed30787759cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866912b0bd3b9b3cb5165a21edd1e84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf93bda6495495ec81adc413a03e094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72a89863248409756dd2ece6680c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd0df78a3fb0f95cc032bc817f882e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46a5c18bde8167f17ea26a37eba15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81726119680232280894801bc0b8046471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda689a992bc8fef913efe144aac7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745a5c2c531e52b2966965b2001d42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03aa2b02796fb23038ba457d1fc68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abaa224646c6a84b209e5075a2fede475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938161843085027690984753e4fac53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086ebb85ad61e9a402452eba66e1c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f0ea81b31651d55d95b3b7381fc61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd22d144d6340b0af8823aca0bf0dae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b45b80cbf1b91b5eccb845dbf9955480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada6569422390b69ac07f38f3da458481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb238d6da0749075e359090fd6686f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a752ab3e40ab48172bcd1410ce71a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4cf53026ee165127f2d2d36d42f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb850791df9344d794d8393bf9b8caf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4dfd327b4e10825678e621b684147486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1b99533985bc6e790180eb343f97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db36d93fb6ad2363256d96a2716cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17d719c3e90b19deb72eca406e7ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704931e7aee8b4b817aac42fcf1e392490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464499c1204223ab1a26210e7ff05cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fec88257d736722dd215285723ec9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b5e50d002047ff33cd66d1fbc667493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146245f28e9ec32122506b9c5a91ae11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4afacdb08bcf892e71344a2d45b40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f84d7cbb6f70bc7940418d67f84c31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70664e82c1719c11cbeee7899556a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d4092a1f14a45c557c93de80cc949498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce96390a347c5285cce6e01ce49076499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9af04a473dac4de1f74e01649a05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f8c84126bdc17cd4c6cb0f366e71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa0380760688a7f1e5e1ddaa38c35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad8451e4088b6bad4c5446f4e8dc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade84db9ea746d6a3c93d63f972a8641504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48de39a27359c4f6c7a61504addd2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7bad87db2d197d85432a59a81023506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88639802e707017cadcfcdfb3f917507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2538bfae8ca89422882302ec60c93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5963db3bcc0b033b52d867adbbaf9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b9366bab4b41213c64b6c022249e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b9176b0c363f604b72b4979e6387511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776340930579bd9ef1694be716c75ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0486849030dab23853901009da6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b1add3eddbb4defa5c24b31762ce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991acca6b85dbc4dec6fd9984cd925515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf0a5e2071b1d6fee974234110d00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af410cd417b41623b180c3591ce98b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47c9c1456ddab43a8b4946058b2c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3237a654f29af2216d280b777966a51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16fedd683bead1257a679b8489a57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec1c9000c1bc7da5ec5a3421c2487521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f27b5508e11bc6744a4d2a5b61590522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf722562fe5ec863c47b31c9b3c0ad77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ddb65f69c812f71ae69b1b341a204524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0004670ef86103fb885f0c0a2923525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45634586034e9ca03cd97f1f3b27ad41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39add22243c112b653d810d0b84bf558527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fa1cd304f2c366e3f5049de1d6658528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d5d8411c6fa54fe02db83a154208529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcf7ce759365b1e25fddc933eff13d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e2ba07f5b30315fd7e88fde555a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53462024ef765b8a77042ddb2d975532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a72d0abce5bcb0c391b070ad04348b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f08d463b2e1242d4a2a1d1173805f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438263f7d61d6f602cfb5ebc766c4471535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9fb0e08a8ed33364769b924dbc2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e55527d745fb3a4d012fbfdedb9b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af25a5174c7a0213dc2cd45fca8d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9183cf7f1fe52c2f417fde74e8a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade34f6b30a23279cf13a366ab7de8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440be1a0ffa8b421053aa4f9281bf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be7367d8660c5363de3f780944e92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f8fdaf2b3970946d299ed3f07e8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aecf55247b88078f5e72b7436b196544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58f0893158d67ff8482b96e7bf068545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2d4b49c7558d234f9a469da77a2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1de692311a422308ba0269737220547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727189fde0db78fbc27a2d9e6b5de9f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381182b198579fecd610cc6fd69d6f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538891669aaf944745937152c7d3d83a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7c189ed80c832ac0d3f1646e16a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849775f05029edb6be926243e0a936552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39dd0434c897dca70cb393565033ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d864c5a03a4acdaa8e4dc7f984a44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d400e91c395ad4f448e3999737e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843fb618acafa20c6ce0be1626ecfd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721400101c0100a058e8a48d61ed66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca060eae625aedd6fe99a3226c52a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5630e26fcf7794b91504aecb8d53c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd967488ac63cc05ebc59064d458e54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471dbb9f20dc14a5eaf490691dc8325561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8a39d213e98a3309260bb0bd00b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac80f296f35ec0cb8dc6e37da7781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc649fbc111a8b2a6cedfc61bf3cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d527c98c7d2b7ac25f6aef1828f69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3381390fba3deb7528071c4c29ac6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa357134b0e582afb53ff8fed118b03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14353cab9f237eb45a38c45452417de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fa5f35861a3b77a27ac0c89647851569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9071985e0c33a9fe256fa876c026d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8954b759e5e9f68796f5559e5231c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a567348c188460cb6db12170bfa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea54317acee63d7e111f337f1fb3ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb9e1f81d2e13fadbf87cc7cb624d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750a8ce579d99c95f493a4be404ed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35e90fca91cf860f6dfa7ef7c07d8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736f3e6a1bc04dec12117007e20dcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5fad7fe038248974698b3711fc25c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c5ec9ebd74fff0ebb60d64633dfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24125a4a6b1326a200e3a314dbf0a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75dc71c1bc53880487e63a9a4dab0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5a0b8fec5f1c2eee06631138828d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab86caa9dadf64ada1f6d5140313e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff7d061abaad7184b35b38b538755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603e7f046a9ab1075a94bc9263bca5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535eda91883912387b4143bdd6bffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91641077e6a77e6ce6f335412d025f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8524a8fda4f4d3caaeaf47bbe5660588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158e106529aa9395e0499ed31dfcd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c3bfecfce465c9b6ce62139a9d97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d52363c6f24bbdc1a0f4047c4669f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62af9fb477a67a6ebada3b12ecd7fc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca5100cfcdd4040df6467af710320e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57d1858cf197f0c6c202088465471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1314c82e2ec7d8152bbfa4825ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798eb667f80380cbd5b05f2386dce2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5407abdffb9be7e22d11337764868597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b2db9b4622180369958b31db7bcbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7cb29b04e62834801d3ec699b0e18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29adaa8ebbc9fabfe11b88d12565d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43752a4541efe705154391acd53ada601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b90093ae73309f53f885a68458d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31901adb0f13603fd57cde749416565a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a72fba4e5bf283e8a2201060b662c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75cce6a383c953e7d6d51a18aeb5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377d12926ebc6f80fd9211fc567a3a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849644d7c24a2135249cdba90752209607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9dbd51a47deb28b2910e6f003e3cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27ff65cfd8465fd5575ff60a350b9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06830d6dda7a2b5d371c7ec9a208a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0e54bfa0cbabd47126a7ccc2e5db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cfb4c17a1b93fa6947f3a74c4b804612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a4f77f0e0583b67b1ff36f50ed96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026231ead4199176d895a9cc85a49eb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cb04f45937a9624c77beaa9ed6ba5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3af865f116761df3b3e4bd12612f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316bd63c409e15110ee1f1c3dd6b69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f1f97cdbf45d2bdfc8856190aeef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb09866da65c2093355b91b906825619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143fe447dcd1c8190e6baa79d7e44be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc6ca87999aa968d63187e2fe62906621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc63c0e110881a294981dd98270adb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3edb875435efe8ad82df5b7bded11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe30ece697f9b025df029037a30de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98e8c6f94d7be3770583958176a1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310006d1b64c865d94d0cffe3ff5cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dbb208115edf9a19d0ac4e651f458627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eed7c1c5cebcfb8fdb09655bb8f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c264c245cd714619fb975ecab84691629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f0f978a2e8f0553d48c1de4f3b5f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909208ffb746442fa24a3a834d16563631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028677cf96ea51412944e27e6ff60b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79baa15f69428f8a65257c6bd6bae52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9e4295aef2e0f08c2f11bbfed370634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb94bddc2954359eb49778c7dbadac4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9e726d84b338a1872b19848d69882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679417273876c81794a9b6cd9051bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f076dcd9c6379542c7e2f026723d1c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f754c61e74151aaa9b048e3146bdc6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f8183fdb973e0b556d379d5bc25a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab688dd5e250cf264b92944d0ccbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2426f93ae05d3e9a5c83a75533830642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9ce1b78e2d73ba03364baae196e5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30195c9767ef623cee30c5f4ae79a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c44b24ff9c12e969f96fef357a28ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b447435bd2547de105b18c0722e47eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586fc5cc3429bbf3a73fdd187d8a592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f61fc47d5c686407fba7ffb3b727c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757945b0b5fb3eed932289df22d3a2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22032b52be1e31146f83b9b517d6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97845e7d29209071cde008f26dd34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c7036d98d9de78a7a60df1406971652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb320e5d9c7b1c000f6c42341fb190e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5730183be7b30f137b1606a0ed135654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde5a346559169fd10a13eca66b9d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbade4849b3051436720b32a80f96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2db68ac2e4cbe5ff2279e66e84ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747321c720adf926e7af68bbeb9b15c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b82b19fa0064e324f7da972777bfe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a71736d8e1d670180065910f9f8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53dd8ddfa4b0c0fa85b1c94642687d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064a20b762791810731f8a9170a36c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650e5fc0b1ab6265167569693820b9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e35fba1c0d0aafd6d223c7b6e3cca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12c3e0a701b71dc5206c074b8bf872665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550fe1580995df7267a9098a5a380d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f3a24426de6b6fe33f620484f9d0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1413f2f7e4ada37d24920ec21404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f3bb26c38986dfb076d92ae7a5dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5814c663fa87504fc221cfe950d62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c78e4430fcfa84d3e9f2af155eabad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bfe7d4341f1408ac019f8fd82ba78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c0105a9d5f97996f1063259238e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ff642e8d519cd7cb99cb86016f10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec681f01bc4d8492f90f0a1a74a27438675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb586a2ad5460ac57847934f74c34c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df76fddb0ba204bd28d05b923d271e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21f88b6b2c95486c42e12b2a1cfae6678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>