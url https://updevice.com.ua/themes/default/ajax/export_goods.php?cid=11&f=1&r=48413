--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b31a13bc4f9bcb22da559779aa4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9d04a983035eff8cc05a572efb142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bbde2e9947e84f5328f17939492b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b17b56a4f12e010a36855d97e4b754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aecb17a6440d3215aac021211b5c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bdf19fbdf93c9ca947a584635b206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d6135225a4bb487029bca358acc997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df398a123d31b87dd378b068f5391578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea612e459dc1fe94e742c9072afa8f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34acc6ad0c3ca6ea2090e1cfe0cdfff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6e272d79fece94b97ade67c4fb0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855d80d5adb0d8fcf75d4ab2361d3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d11c888f3c23e78c686860360eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6c27d89f4645757eaa905d06ff9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea6b3e8c6a2f82f52e90adc90703515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d7e86cb497ef7f7f4368a5042eda816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816e0679e05af995fdc03119fd517c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7972d460f059282ee40f00f3354bcef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390da1e274b63d13a0530e699abd1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069dcd3b660ea60c6ad76e46a1e1c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e91a48722b0bfd964712495806141421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d810f8a90940fba8dedd608fe50122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e42502a4f9508c23d1e950a2fc4a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e15bd25b2e809b6825e38172a55824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541f3f8ba2fd617710ac54ca71fd5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fea53724efd40d21feff8a45de8ab326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e200e795a191607191b9f23c120c3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200845cec548a046aebdfa0a133fc7dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f404fbbec4044c72d59f6e7778ed2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf932a3ced021417b38fd371fc7a7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39050063e798abc157f4b8b4753b231031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491477fc7bd972608d015db875096ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca287982c7f3b990071b30a13eb1e18e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350db4f9b8ecae9462838e3a35f49134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e0c0ba8491715589bcde0b65d3ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32c6d645f6aa266032975d7fba49036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f41a0dc08faca87f9c69ff79093037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f261556581b8ece9c8d6801f0812c2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665d22ed48040499e5c2c2d7739d9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00672efeeec90b15e5e79179983afa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15d0cce98ec8a95c3f352482c210441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f92d5467165ab9dd8722c58925b0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292787dbd72777b0fd680d974b0990c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147db52ce380175f52fa449bc708ce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9a9d86a971bb1f84cf3c5d9ccbe3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36365cc5d8bc04620d5b11fe4794a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dde3cc03d3926a9191c19d57c661147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc49adb3f034448074507c730c717548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec2b120a6075f5660c54d2734b06249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa153f1b271987f9150b55b31875950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7aac9e4938305ffc8a7531d6a9e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7ca9b4bd7bdd1cae70258c4931e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9c349249bcc5561ce81cc02ea90253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c34c54fa3c0f1c83552df4ae0a3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b2171a3a0be44dce25e26080e8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b2bf294801248261058c5109111156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604b81cff33916d607c4530346551f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9e2013037ae258835ace96d9cf5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5abb004a4c95cf6adb70ba65b87159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96dec5dc2077eb71b3ec05ec747f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d08b129c581ae4af4e49b5544c134961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4712d2ce30da70c1870f2e91b26962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58c9b888d775844517d9946e409ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1e2dbb1abf0960741b851056d6b0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd57ceeefec9af4f12f43b13bc4fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6d470a91579930ec49515339da0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cbdc7893945e7119951dcc7478ac467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de479c76c2ef3edcdfc33ea3bff21dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbab64d4dbcd12231494a82087bd3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907944ccfcfd9a1c1c3e29044160fe970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e649effeda358d22bf43d900ad80d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e12815a3a3475141a79c0bc543a1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d6c65523b85163656dcba585383e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98fd00e4b28a5ad2c18137ed2d902874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee7eb4a3985ba12ab67ac6009700f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7302ed99be38e3dc96ead6e7799ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778016fa235d78e40a00d9c1829567d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeba869b0a34f27415797dbeb922ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ace80499d226d38150281ed7bf84979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17b71ee396f6a2a6f4e9cf775d357a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880747899b36c6f72135a2373321b1a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b48a83b451e7e8b20dfda8df390582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8defd0c0ae06f17d3565bd7926c77983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032aa7bc8fdeb8c4e22aa22b5adc9a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbce8ee35f2e88fed6f54d6f5e0c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfad9a61dcd54528b3f961f5c0ab1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7bdc34dd93268d2c87ce5e917b56387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de2e1509be32b9afe8639d080333e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0d6742a20b7b1bad47efe1a07b7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18ad9ad9f3320dca5c13513cb2ea0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620a5f0056db4340a2e2c8dd318a9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947621cf3851d5f2e1543c9dd13b9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014836f9f109c651ebf6318a49dec1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d2fee272f5c007e6574e20b2883794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a662f1953f4d9f2d578df8f9c58d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0ebca9c0c2f0cdcd3e14eb8495e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d228b3f7f5be5576a61f31554ebc2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a073f227e37312a2533ad7641c4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e295a7c9c8ce3ffc05b97a5121e92899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb83220402274040f538ebd90c60df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c03abbafc7960f92345a07fc360eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf6eddf4e2f4aa320e9c5d82299b97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb5b69495a888c6e2d1271215cdbb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3757aaeda70718e27f123d49609ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904b6e5b0076516677824b4837870f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418562254e497507e57d1d21398d7dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3515eede7ea4036e08b486a9750d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c21ffaa74bac983a1318c7ff9e02b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683ffeb00a5d5a1d9d5f163b99f0f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512874aa405c67c1254e5f9d598fd893110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17ebf894e63a2b9674df1bcc130ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c165e34ed747a3019fed7144943e41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e59a2dc20435a2f2606aac727f0929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca09ef08c2738ad10c2e5bb281b9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce252364d22a5c52452e3d1bbd96a8b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b8fccb2a4da51cc8e851f863fb7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf8aa4487e3adeb5864b03bc5f0db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d3ba6e1defcb277e82ef91a7ef0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def973d87e9a24ea0f5120e9cc368e77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d384294ddc63e42630e1b120407589120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca928db05a20107b67a25115987ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef228524c45b77d22c0453fd7af7ec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48dc3a03caad69a8d6fbf0dff0e48e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347211330f78e74b704cd48288ff4ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603bf9f9c18d28d1442bbbcc0464e92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cea681a73f558e0b390973f1e9339126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc649d12a270318421d61cf6f0a68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf578940700607a789db95ed8ee60f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc135079c6cf3eea3dc3517efe7f94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5db927db1d07075181f242249881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921192ff210a970d3c9ab3cec44e6a3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e95189b118f9d075624fdf3169e63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd62f4b322eedf7ec5eb60a6ed6ac6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d265fb6f099c396d3f87d46cb948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97c49b71021481b7d560bc0c4711d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b3ee6b15129c15b73ce74ad70f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c5ab3dfb52ac8a54299a276c4b795137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63ccab337ab9a116f685c1519cad5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5051b98e6403f94df53f20a55ef34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4410f82f54eeb2153bd346504113c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b612bebff113038623fb18e9e25398141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97713831f0122e5c070df65ea8e46f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e6510a535e606515187dde7e12d17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548e30d65578d55bc3b141e948b2a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168e5d0ac08549a9dd5ff55b445963145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e37a1c4917722542361a006a825b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2757a89ced031828f4d01d2e7aa2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2286fd84060e7bbd08174926ca51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989c9b25253a47b5ee57729e93f355149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89737f219b4c52f12061ef279c3a8446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414f28679505ef70b30f46757613df5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8021893e31faa24e751fcd57391cb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7cd1907730bd766d9f303fffa731153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ca5936cf21c5bf84980522db3cc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62177f8f5c9c48df6dd9f673e0934b4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a787e74d0a0a4bfb68707fb69a33b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e339c45aee602a03f301e7e8e21352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab0d7d29d3422c263c5af46c27c01f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e7e4079a06d86acc46ed764570e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d02b22a5b761edc3b1c658e60df1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb4f8d5c3a7587cabab21906547e86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4eae53353f689b49c53ed007dcd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d08c805a26cc7471e5a29b14e59b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454df0eae2dcdf89ae54f03e9fe93d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822dbfb156f4108d439e0af8e3bc0e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e18432f7fbcce3b221b619484c55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821236deb19e77b05ed4669ac717112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7cc838a220f6acd895c6019a73f14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46178b77b7c5f933f08f196569db5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb41c92fa469e5aef4adab0746fec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbcc7be8216a71e12844c3f354c5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b7404aecda5d66a1e6a635155cdf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2112a3215faaf9cad769cf5faf60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29e73310711925869ae286af5e776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373e8241b319028326e0467416e2af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1496e73925c3b2688058cdd21c32f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cc992375af35477e61f5755c4c341177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d21af9ccc01c49c29f65bf238b56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ea93b4fc8c9889abc1e13f9d102c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae7c373a3f020bba69309adf98802180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd9125512966eac457ad3d1a24c6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2374d86e334053a0e64fdd984170c77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b525d4b890d4ce56314f24334c9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1259f89700f32e8ebd4bc8ac6868184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69e53a7b0909badb84d524faf0478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fbc4e745a95c65cac9e385a11b372186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9c6bf4856f9857b812005c495ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95450e60e9c79c2ee4ac7b83b5a59e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a40d7e87ec45700cb95febd7a81ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e9fa17f97654127429d7e05229b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827165a37e0738e6845d8dc703fe31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d89d1eb7c8348ee27e465c77f8c56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56af2f9e734cc22bbcd810fdfdf776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d053e1b0df8cb88ba379f3208cc368194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bed3a68d2e1aaa46440a5488f8a152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0a7fb67f752d5bbbdd1a6c67b09f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446a7778dc672c9acd276487b94ee8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2032c47ecd77336f8351780375f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9338db5715f7dab7492f0bb778f2bc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb341e1357017087d9bd7f94cab6a69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0500b8e5355e055c49e10fbc138423201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6817be1d4eb38b22f6847390562d2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e866543d29fa57fa79f055b3255f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8e64d4d42f0096bfc720263771752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892fc1160a73ced98a589e8af7e9dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a423eebebe1c78d9c7615ff9e8f2e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccbba52ead22d400cd1e6d09a08185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422d944ff18a572192b4760d2575f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94840dd6f8972b9e0a3c7baa8cc0268209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4d2e138f572c9af91bcab9b215d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7365a49a0618c54666878e0d62f91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627293272821feefab613ac395c62e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fc642bafb8d78d8f12ee1df16db1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef02b4b440b080a1a9d6e56ba3acb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf75ec58153f64e127d92e18fd638215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ea46b8b994860df4cf84feeaf5a7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3f57fcd2482f35d2619538f4fd28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2018b8a4c5d36f7e9aaa85271be31c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121f9701012b7186ce38f7e7663d51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b36ecb3d29f7bb7b09bcffa86c68e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc06d8208b9a759508027c3fed70de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec013fe6dba1e49f2d74e3b28a8a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541eaa4e59b5c511cf064c05a2cbb0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7a205703a0b43fe6ddba38b24e8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2e7f7ea6662a7093da79deba5b08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7eb6d227f886324911796affb487226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3662e49175c47409400e6f502ea31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55861ce3a70451cc03ab198e238cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b9291266c8420f82615da02c75a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2495fb036eddcc5bd73d244f07d5ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187f42fe6e9ea749ef35c240f16445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c485e70dcfa60178edcdd34ed5f5f2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30997bd8ca37f56b9330eceb0ef3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3809fb3c1fb7992fd077e11e6a12d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a98d09d9dbc72708a7e585f1fb2bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657501df466730abac44822f8ca2994d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798441a4251dea9307e8af9dcd37db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1de5d65eae3f70076cb4a436f06e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f07357ecad0bb4a897a346440cc517239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab884de84031e2a766b5c399d07c88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f5bf2dff0cafa9df0641f435aabb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d3d03ea1608bed471ea152631ef91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328663269257d51cb51a6ff101244691243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f4aaa3be8e1c87f45b791788565ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb546105cc7b3db0a7424db143cff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329b724747ac2ab769e8a59db87170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616cdc1171a23cdd4e0f2c3e70545b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed173f4d91e9d9e23c21aea2c2883248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8c448b0a93ab62bb35a1fd68bfa94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378f21500d0ba0288f8a79c9f918c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc409c8a1cfeb093886949176d9432251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44dca9135037b73f3450026ca2d1af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c8a0c44f608d728089d30d8a16c1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363ca418bb28f19a83a6813c2d94b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b555684cfbd513821a5dcc926eae5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93f5da1cd1e06c834232eb5d5de67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f00a794ebaf497c93be9f91b4af10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab0eb17606a246a453b0d4ac4d430258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf305a311c5352e4c77bf0ad99b7b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02b7aafdc79ce0b8fe02de2f557f9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283607e0548d8dab2ddc435360940b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87567320f946f7e9fd4f1861376cd50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487637c8ac7aeff1e0c86522bfc19138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b747f993d15c8e5f6b3da82e16e77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd4be7a86e9d69d38bd2cba72e770f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8f2dc2e322d8c9eac7d3afad685e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e9e182060c8295a56f96e359eb814267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8147c36bf093aa5ccdb781f82014a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e01e1447eaada230a0722d0f2c88f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f4bc3d49a7407d0ef625e37b3cda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3b215876f3ffae4e9ef1ca8c0c53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc82ca7f178250042fba613984b1f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c36066ac563a199f341b7d9904e41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e364b8c70ce08e615b99ff3b093861274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bda41a9c5ae4501c154d9283de149275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3909461411677daff24b5430dc5dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb1215f1ea53412a4162bfaac833e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec900989560db91833cb831b8c236278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6162b4f69a5440d858b041615c60d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7920b6bcfeb2bff5aef23b4ca4f0c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a69f508f238272503c7489d27ae9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989aedc9b7ef26647b1d9dffa57452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c207f1064e266f183124e432c7d690283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318483ec0562ba2d06e936f7697633a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bfbd84167aa67a6cab883eeb4a70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4598c2b00d09d6e899256aa760bd4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816295b3b53b9a8d4df4c3ab65cb8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9a34ba11b1e4f9e15cd231713ce8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea079df155c009644a8de903e691f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a505351a362c8cc95ab11fc338362290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312ceee8d4292b762880a04bde5db02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672b318d0b56bd90aec7808cdf4fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d957415229d3321096915a60b2f91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4e88add60745d1db78d1d0d571d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d5d3c147b3c546d2fb735867a3e32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6c87b6dc57445121f68e79a03b21e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9f33a9c72d81558113612584037c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f91c5d9a397db58cb38343946b38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134126ab1b07c5366273190ebd1cdd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ad083dbd5cc31deebc404e1ec9f13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81332967a9c36300b2dbc8335a88472301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9953757e3dacd47f47a1330c550f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5e6b2b44b7df3b0a16fbd180bf9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ab38bb03a403ba8863f8368c7de4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0faf9c551b47da5efa734467386f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5131e917ad21493e71145fd6cda3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc725136d3610ddd141f355bce557b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7046c81da273882f37466300dbc7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b4899a71ec0db0611067172dec644309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb83302d0f18da00ba50419ac1e0d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21683646240290b39402e71a34ee3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945113344822cf2a1c84db161ad5d385312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f1f05f39fcd74d2dbcfaa5ce7028313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab22a23d6df265b2bbb58547bff164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c46f6ddb0939da3b861f0e19fce6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c544646e65c7c3e1075cc2c58decf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3f19296155d96e077b9a273022a8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124164e31ebadf842c4da0dac375dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab725fd9759ff8bcd9df49c0c222c23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9efe3dd635386a7a90d62a553bf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894902d51e84fd426493f9367af5874321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8c4c103448dde17150a441a2bba5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55c76f372ed2e1a25888fe7759b10b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3d4c7c22e66dd1d68e23e45af91a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60813bed65175fd084e4f095ebb861cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54008723c39f69ad05930dbd98e1cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588147d80cd89e3b32027b3be312be9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a38b33882208c3e6d17e69b8d7b55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c932b277c401db49f759e781a104329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438469e29459b11b077f9bfd0d3e1e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d295e2837fd88e5704b95f8b9ec1ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cda2f3dcc3405901a0c48ceed1fbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2062b2ad712c202688d5ec8a801433333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd20f5da43c39593357d3fb74c4d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a41f5511f718b56f309aabce39e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d6b16e201250793e7462d3f07482336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7573b07c625ddfa4c68dbfc0e8258c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c3c10b04567300f62e768389b566338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a67c08ff9de5792d896cc9527ce9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1528bf14b2ea6b98e854cf922893a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da0855d4b334475f2835d7f4997f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdbd7351087cdbebff5c16995de48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e330325b567a2dcfeb2d5c1725ebf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80691af5373c665493eb555e49e09be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d1684003c9d73c0dfaf8f2c2bb7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b11505ba06b3321f17cc59f149bf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57f81192246ccf3910ffe1f921e3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846115fcf8281931b7d3097d33cfd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d261530118e6d6905e99e97ffde85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a14e383ba576da96782f8aa851db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281bab4283a60d34d09f9d35d40959351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e787f8c270bf08f1e45bad3a3a8d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9672948090d0b61660057a716bd91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6951068f2518041489461084225857354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb0111ab8c467839316346ec5e22c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a2b15eb36632e9c94823952184f42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f59c9a9d926ee5a8904b11332bc29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed28f9a374067d5f99b79f6fe0545a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014c6332fcd4d92fded62c6ec154d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49e8cf1355a931413776e96ae8226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fc2ac66b34f4bc8b59474ef39427361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943378164a7a33e4d24565088f26615362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b636d43c704a7d62cc553667ae00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d5a1e8bb1e59158219f7da184968e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4060ce05b24b5ed2f0f0d5d66bf80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5060f03a2779cb600eb4cb793c8318366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f0d8047b52dc6ce5d96e5781584a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e1ed943a57a94afdf52f9d00612f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73b4121d180b947c42dad0fd8d111369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16103f6402922c41c5df78435799a150370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8ce15fd511ba3b613682b2bbc135371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa63c37e50f3a579b3692b21378123372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b5aa11a999ece6a12406772cb533373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38198b97a60b632b98e9d8740b9c9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ca39c576c2d8b0bf05403a43648c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ed73a38186eae8e9731bb6db6464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38b73ce7eab20e04646affbf3ed7c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0a51eb1202b1993135d2f8658323378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d8a3fcf8895e734351684f1f529b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab997ac5f238a5aaee94e981d2a6a43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767704a0cc15dbc62daf8a3fae6a16cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f924f72bd53d3c5c2763fffd42d1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd877d4893bf367d7f85c2a437c07ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c487aeb2f5fcbecbe0e943d109c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6762f4ef7f2e8667f8cf8bf2c897a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11129651ed7a54c686b73d4157628d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ee8eb9a0a9e3c4e0e07b627b6d26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8300757c0b4df22eac2580ab6787b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3da9d338685ed4766f80aefad864e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be944ed4e81f00a7bf19b64acd9d5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9898e44b28a3eb4bc37502b0de84c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf55e961d5056381b44c78be328cf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628709b2e6228feba3658d150d2f053f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5cab17528e2aa0b2ecf50d58bb95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63136814ff855051d7c57444474191f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad92c4a7954081fdf73dc819acfb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7761be5bf75d1ef1a5d09b476615bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a544047ee31d6e8cb43e8f63cd3bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f9374e947ea2276fcca24ac80621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8015da5d3991ba60c3b162abd1fdd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf163d5779be73c4e6063f9584a8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9bb87181c6cdeeb06db4c244e3618402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0ae6f75e93686882eb263c2cbf24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9de2b36c466c3a3273c7250cf8bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976a15ea15f6acb8da83e9f49bb376405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10c0d53de68da839be6a10f3de58b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a0c15a1d6e1a1853916c9ec0dad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453eb7d2ebc64ed63b3837988f36ad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d606c6fa38f0ee035e9ea9f38dfd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d111aa94edce822ac488ff526b53f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd17619f6a5d78af62eadc83a2916411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ccbf76566ccbb45819666723766f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706daf96b090ed161a30978ca50f267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77262a24509d02eb7c20b10c5934cef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53631dfd6937d9854a30a195195c12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa2b08778cf8828d5923e6db4db81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63052d6aac91702e8cf601401004c49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea72918e7731a2cc22936522bd518418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9e46b7c3b7012c229d0f6288c7c83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e176b8698d20c9b654cab0b96f7bad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7511c423fda1b5b82286c2d6943253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735c6b7541ecb554f1519188591675422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720453ff88dcbece60cba9fe92ea9e2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22985d1f48848b165c48bc5bdd715395424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29adef71428f8c182ee2c90d34e8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6acf629d742bb024844acf86f1ef7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6084dc703e89b2b7bbd061887766427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c90f850eb32ec23c0a6b192ab56762428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c657ca378b27c46182b9a4261bb10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5b88dc840297d39841799526a685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7332554bb4b00f59c33b9c66770199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56823841c38bfc22f6bd88dbf701f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22843ad3de918f7bbf9c5312cf14915433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846d41048fd4eb5159d9d7720e9ffb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb2b779360cdf15f5ce19a150095cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b047c45d27faed903f3195466482f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6b0ff003cb515512eaac02b6c724437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7273d2e84dfec320cdba8ff990ed6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c811ef9c6e724422365e7f216f1fb45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9edda5d7dd09843eb6af014d5034d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa3f0d6b9022425b3d38419e9ad6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035ead33c437a95b2df61f3ae0e516442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce89c7c1279cb757130c1b477e0ee7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af96180404387895c1358338015a2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ccf098c4d8feddb004438b6c5f95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045360ff14db48f942720348c5a1c80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdcccfe8ad735f01d8b17be340137447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552a381eb79bf30602b7eb9728ebd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291eba445c4308ef5a570d296daef9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4f9ab0c94badb4989c1b4c48ab0b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf499c9c959aefc888af5c507091835451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db13d801d7c805e494a1323cbddfe3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac86d40802f78d67e7c6d49ad1d43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0fdce9682d7c8e1e6cedc674acbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f3d148df02aec7111e06f9af4d27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcda00ccd1b6b4215e70ff72ee3b2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ecf17e4cb4c1299dcbf8f3a4cd55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93337f3d3f2cd8de888e88e8b0ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d7664e515276fb1752ae9504615a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f39ad8b59b52531bbf60aa1da59c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2699bec4c8075dcc9f028e42f74014461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab15d7a594c7296b5128c1f3d874d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a0b66f91f692b60f8d44f612143b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98219c1536c7c1a8fa19a0d0fb19775464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d984604f6ec66a5cc76bf02dc596c0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d4485a4c70bd47b624e7dafc83df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764509092edd63b2412773802a5ac8a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eccf6296a0a187fbb1a7d6eead5ac9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389972a8bcba1330fd2b294b95fd79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c3e4d1f64b9cfba38584531f4b4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440487afa86005fe27e7e127b2d5cc00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5137ab5bcec1eb66aebf2d3559368472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d3f63466bd1f5ac4c2ba06a3114db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248fcdfae6f08d810b7e5dd987ba55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3695e25a2ad998eee182e1f2956e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ffccdd5eb174b6c3610278b932df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664de7c25310c0c639479073c83ceb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da0352a497baa887640f4c3a0dc269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed95df1fef9e0a6a12207ac9d13471479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c8735b1a3328d2cead5acbac98f41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae57de3ec5457fd983337c3e613b794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e624448b14b9cfb3f55d5d1143f06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b3a3f7a75c89bf94bde0140848f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b03c6600f1d74131fa59af2750d0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c4181a23c73cf2743a2e423058ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815461d0af8b466968c8bef340040733486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1634e330996e71e25e0e2d8ccc19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132bdc19468dd3176918f458d69949a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db465bcd5ad1596f09441ef9d8aa697489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2aeeded569dc4cbb8cc31076cbb70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4446e558d081ce61457c90914e665da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb79e6db738608446857612252028f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da51498c0810bb7bd87c6d1d0bbc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011beda7573757638c4a6b87d2b8e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e11b16600b4c7d6908b7deef6848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a680ab726cd9c366d98905f5cc5c1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef429f1c6f7bce5644de3e32185d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857ea7b82719071736a6dcbace094e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf541f518f92dfafdec14f8c9ca8c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5df9e8c6cf011a38f56740ae14835500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136089e5fb10afa0272045b8227f68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55dfa9003bc26f914dfc6addb67ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e25965df2bae7aee1a7f74b49f7e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba69b3fefab2b469effac138f0482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d9692f152ece11cf9d0d1626d0b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a771169f3f01ebc063067dbda78af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bdb4eb948e7249f48f3205354ce82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb1ba2aefd1fb0497a10e42553d80d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517739de724451d415001fd0a02c24e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce621ed2b89cd16e39e5db0efe5a8ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d5859a754de6f8881f13f716581f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3e177f36e54ab586aa7377777279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd5e470070f42443499c675d582c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ddb10d028c5394deeb0319574fb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452ee1cd63abf338be04897cfcc477515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e713b60ea8acef950ca4f961e6c69a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1395be44a2096b36a8687f58c9b4e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d3d94471865a71bf73960cf6aad59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba0e3244f4b99ffc1b653f8af8009a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b6e8974ecfb919fa01478173530a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb1b686f82e7735a57c98ef208041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e59544e7366ba7b1ce5aecd5a3fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f0151c491e27aaf43c726e383c65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110fae12607fc8250c3ef3cb9bb0404524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5e06dccd61b573a1f281ea8c92e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95476c889a5abed62d83c85a37191cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4751623a49f1e6f70a7e5e72fbfd0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d1c2643fb07b6ba4b6ae09ed2443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939273a688620e71b30509bda27227b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dc01e9c98e5980762b4b1cc485d20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d8da8ca981a991209e65e2aef1f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aba2846235db64d0e7bb16b5d5b2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ac3e692a48d7daad38828f7a2690533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba347d7abc905ddd24b36dab7de9703534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9cbd2dca99e64e37a3d91a86c57ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d39cda5dcdcdafc4652c4dd1c662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7370a2cff377e7a96b395542e33a67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829644b501f4cfacb17d3fc634acad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b45ad9c5f71ff9ccf8adc42237ad2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911600e9366e69e74956ab29e4b648540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de384e4d3d9b5ffe2a3253bf62717d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec76bc1252b683ce93a16ec479889542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1359e78c5aa4148612a6c3fadc6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddbedf9ec78ad817179c36cb9dfc52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f3b549ef47c8d1102e2a5311d188545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5e07b7c12f59921466dd06e9294b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552fbfdef610060382f6380b0c3d0c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2bb6f2d820a3bcb28fa2c3e389d40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb4748b8196e87a30f3326e519173549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cedcd674c9abd05db7fd943c3828fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68376948fe6d98fb852ab8312a83d03a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae604e8153b2dc6aba8e7f4dbd48d77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f20194818887c79f534296b9c2ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265b59a4d68517bdd79c9dff1be999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7fe8024368bd8658ea45dc951d674555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb2a9eb8a1dab93eb2ad635eded3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9499541832373b06e31745e21430e89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b7570cf4d52d968f3b0f5834bba8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da9c41a1fc7f152e2e796015288e39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd628ceb6b3f05fbc9b30a73dcbf10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde862223ae31203473e4cd7551b2cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed53ecb7aa07391ea157fe9a9e301562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67f72d9da1e69633e164991441bf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503dce3b4ff63128e5282d37eb766ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c642f7e795c64deadde032074d45e7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328401f44540290cb4ff1abebc3968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bed36c31df716e862befbc9d00922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb214de372e3c635c3b3ac982ea79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7bde8abff6d5e93332f7e76d76ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d9bdb22e7f7a260eca2f69a483fde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c461ee70e8f5eb56e1d110e59de37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca208d065e0b30b94a4b9a95513a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62864673d05e25c8ed9a3c3c9498c164573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae94d1faf59ee5c432b5beeeb0efa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e827e96c9f0cf6cb0866063ba6dc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22228d536801a6574da310985853289e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6bca1ecf23aec9d18199ab2779e22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434fcf18fe7131046055a55df02bae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b26ff79c665d5313daa989a0a0e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126ef0f6655214adbe326d3c17b095580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c74c2cbbf7b578796a0f64182737581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1d83d95d0c903d01be318f5a585e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149202f49af976578d4131b5fa44fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f159c7dfdf61eb000d993e48ac2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bab8c991957bd18e2d5fc570ede4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faddb05fe9c2612a9f5cde74935508a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3d8242fe8b97a306dfaba7e4255c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c5ce47d8a88ac2a0691e11521a50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a634a46212855672d6ed49362ce084589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ff7db3fe5d655eb3f4920c1b5ba8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493d4907e690c4ec5d9dd5cf9ec8a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f5185b27a007933882eb65d7ed4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0871beba68d4f8e2ec58da75532b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f365f9441ef8fd43a365ca620191b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4516207826ce4d5205877e1874b167595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162d02f9c0a27c0918f5279204275ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7711b02c2ee9d12220bed87607e81f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9803cde65c073d31170b78e37af08f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78558bb74e7c5b6fce9f00a64266c910599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420ac5c1f150b897a25128197dace8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ed79507dedeaac629a6627faf4eed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f9c98e1acc39df76802d3aaa50fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06b4fdbde4495b2ce63b904551582603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20279c0d8a8e2446e456d00bf3198e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac613c53defe6ce016988577988de1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b0c23540790a1059a099b592ce7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c771a46304ee64c1d3d45d23daa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0ad7bf101725330ca5ba7e5d076d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a9525bd9fe964627e52cb367e46b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7106eb48bef2f1e5890579c9e788f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd05e4b01e3f4d178b8e370c6bd0eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6157f2918a42983708a73e0583f1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0e03cd2883b6df3f9d4a5c04c8562613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb605d4f558bf71a8960cec5585e42b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65d23d78f856df447db6536b78dc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e223daf6c594c69d78a1dbe81a612f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad409ac68dcb8b87ad648765d243dd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8304f3d0926d06751727a249f82443618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc1d4f4cdce638dcabd4d181ca9de9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef008fbec4f7d42feec75f36ad2f85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecba63ad1bc8159fc4b1a0fec1f9f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451bdab14742a7e2326d072e96544c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c350e9e9818baabacae795a8b07eb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01678c3dbcb2748606aa88f85892343c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4005b008d0057542fcd78ebaa0f1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b60d3109b59e0d8b7470023276a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ba3939a7607167cf4166ea1c0867627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2dbda9d8a94b38a4f8f131298e13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02c8851163bc6451b814df10b8bff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb560a19bf4b8baff856f6419bb6d51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa356f6f83960ba105c77c93ed16d20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c2d08402cf0d0174dbbbebf0259b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db64dead7f683ce345d5fdc15f15b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a746c61feb87610dfc3f30e2132129634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856520d08d416ab57b887c54459deee7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a13eb2dcb5e07c7fd8f990051521636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20048656801c1ce3449a4685256ca0f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d09540cd7f86312f2952242cf987638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3721cc2cddd9922652620e3f63d04c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7273fb47ea6e77eb7b22383a64971640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773c97df9301bb0da571b06fa1a577641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09758e87cef2ee8578cb15a2930f4b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38d5f5d96a9dbfa99206ac7628ad3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330052ab36794492392eb2c2c871d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e6dbdb3fc44012f1003d99f4a5ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4217f21edff9ce7636316f81c5f841646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fb68a18ac512dde1e488f1c7f6274647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699de272bd959ff9ea980d68cf737af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd584e3a2aa18b44f99fd2949e2d7af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b288632c6a8bd839d39bda01c179650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ce63b1fc7d13dc3a1c229653159f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c755280f3a287c68eadf4343da4efc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74b20b81d618d2fe3419a30b7f089653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8954b1accd8e0951f66d565bec898c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e974cc3530de44d5e817abae84da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa51f5043da10d9aaa0229678484bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99edf97af9ff7b1573d84d176fa233c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ad4c7753b6ac3589a8e103f899f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130affe95b6d0804ec9a9cd23dbb95d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236cbf96b7511f412078537e43d7381660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77498386d841860b1d6594bbe4457a2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6d4d6d024d9ca53bdb034aad1f48b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6585331f36d30fea5cae717919a157a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2692b78ebeeaf3f4bd3ec1e0bc44e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe962d02c4033477de12149e3b1de2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a10cbcf45a896f8755721eeda978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26c0103fa3d6cbeeec45de81f8d41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9496690d2aba3bfd701538347a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149db58708391d7f316fa082448e09d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31414cb10cbd7fe5c4fe2fae9c9ea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8b586bf62e7601b3d177355c4cb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024c394b94465eea9c951561543113672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab5e03dcb72cf3f6227432f5ccda2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25da74b2fd577598d305ff4573e8784674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc810cdc7230cccca3e3f0a697af883675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5e20aa466511bf862f2a759f6158676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643142e2aa3e7d27a7af52ec5c4c52a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a74cb3482e173f960a6c46992957b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d7ba61315c5823973e3a3920d3bbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afafdd642e7aec72540210b7334949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090080950dbd2057a7d65dcd6b6b09b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52fac5d75be20e2d5df35560afcefe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f805ae540cf1d12a9da4b86540592683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e12c874e3deeaffc7cdd4869c0fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0ba311936b553956cdba86f176c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3230773cf4cfe9a83490f49ba4add6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5ae168f8d9d228c595280e34c696687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ed0e06c08d5e02085f7c02de4ec9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8bb6fd5665cdda29465985491711d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a92a55e372c591275c3b2ac92bea4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3faf70d5820e8e4178acfd3f13126691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc5cf182c597449274b80e7b41455692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e56cfb2d1227793ba00ccf85e15f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1cdef831f90b022dd0826de02affc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faaf45e1f29fd075fcdb66f6af4c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a20431a5df1b780d941239b6c4575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26123704d45f9650b9a5521ff7ba85a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367163e06c32f04e90bbda695e1910698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c12a31f43f0035b7a761b17fd97f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4724a0249b88843bb2f569b9ff89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59652c4b14c608450d4ada3a7720d7c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a79a03617b07954332e91a1e3757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5187a8e9ccb46f43dcb36b6bae95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf7ffb3c1e51d3ee887e4ebeba112704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c229e9d5a6669c6affe5b52bb4e395705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cafa856174bcccd1c4da359c8f709b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61a9d2c4ca1edc6a93cef58ff1477f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d7ab033e5c1c5c937863a7393935708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc620a6feef40f892a5249a5c45e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e6bec0ddcdadda744962e55e517d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea4233aed1e3e136e38331248bd8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9b49c7d8046fa1581ec7b3591b494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a12508ad53e7c6b88b7de4f6fe4b5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacea57caf749e108541f263abd5a1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3a831a69cb1ce1cdddc93b0329327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954760c51830a68d17497db6e626d6348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48667cdc04f2c2b000918d5634c4fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c184347157c0e807edb6ab48587aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94d13f957de0a186836332a4c9079a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c62970253bccb6e2d0ee53bef457412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e342dcee67571694369edc84c03bd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0676eb1fb0b96814efe308293acc11314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34578b400af547a49116d730ff455c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a2754985bc4c7b2d6b26f26feae716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c259b9bc06ba9cc194ec124fb1ac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13b1f90c6e9420979747ad2ef252218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85837ec91f4aa7f3c7dcfb0273ca6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec6c32aee11880e262f91455be1ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2f8a0581ad96d7481d4520a7c19d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eb56d52fab0b4b67c33a5e7381eba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a861e9334d632209e508fcbe67ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2d68fb0a34518a0e67c31e6c9f7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff54c5894c28ea9c7b5aaa25f61f6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ec54ac08af514d51b755cadc649e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0803c8a7e1b1164cea11668dd0e48627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d88f34803c40f5d73de7790716d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9c11dcd33067090f57a39455cb77d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e40ac9fd1470a4d9e0eb0060887d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313feb2ce3c4661a982272c72f861b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3b770418f8041605e68e4ec51edb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4758c12d0f81b6e91fa514332c59833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a505cce69f9dce6b55ab8f23cef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b4dcdb416d775ecc42938bddced635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f12d48e0d6ac7bed5324369466279e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c835f781aae714d6b8bb479d9778ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acacdd74ad8ddac18c1bc49d27bca938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1d2c2aa3427d51f498b9f91e5443239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c2f6c34e569c7da81c09c814f933940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf4378792ab382ab531490a101c5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a5c243b612aa1bac38ca7f3e0f6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b1f034b1f4be2ce0c5752465bab243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c33d01751c8e3c61497e09b0dd3e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa41c4436bf6802c34e75f7d709fdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dea4bf068b530a27982709fa1fd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51a567420218ddc62591b7115df85b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6758efdf27699c50825f6811414b0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e673f05b71d0bfc0d3a9f6db186cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd20313d160241f25db4877063059450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06b2c11925616735c08a8e8d4191051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200cc8a4d078a89780360fcddf2df0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2041657d3ea81f1c8485de9ef819353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1eefda45b209e1b8e09f40778dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63817aa4c0d9e0b54362adc7fd3959fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13afd3d954e61330b46bc23fe73d4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d996a677ac9db35da01ee9431cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02294a33120418eb044eed4b3c0dfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ffe9b2645a775912882336f321ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba72be9053836fcb7c65f819dbba0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf806f28ef7f217bbba1789221b4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a137b1c8f38a6bb2936b9221f491d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e6e30f654b62c8b61ab697c57e1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215cc0fa50f5e68a801526f510dfb2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2509ab4d1a252431f8f162f2c69665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41ae1f752896c5d33e0d408e4b16b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfbb5ca4f4608dab681068b13c095067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e323778044f8fa3af393af95a2f1d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b2a21677c4f996c4109fee3b26d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ea3c21c561934b10ece6b59f61b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2509c718e1a5cf91db058d6a7d0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e145bfef2772822a38f899d4fac2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96dff6a860c3756fea7aa0da1b16ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703aa6edd1b97aa775a425b869a91674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e19ff63281a6d13bd37d31f4db5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06562375dee687305fffa0807dfe4c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea621dfaa70764d7fa8b0ca2299a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f845d9384ec4ab5c4f3aa82c39c3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d3ec1f140059aecd8dfc268c660b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131599e41ab3f2172f22644bf7523fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ac55287f4c493795fd6166670c4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd76a09267d2dc46f7d88960a990382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0b756df617d4a976c284f17988a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437e7e9e9450dfbafc74b79935067c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbca22222f705af8312b66ed8e244785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ad1f8390ca35f458dbec6f62b7e8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1539add20bf8b58efd3e8837b6dd7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f506ad18f64bcaf82750d096a30960b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc842b1a9b408ab0036dc38a49c09d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ce935f0dd660fd2c935f5a9d350df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7ae2cfff8b51a0b717870085ce4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295fec1c1a2089a1927ceb49a8979792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df9c581bcf6ce688b362e5dd2567493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370107ff2170c1d92775511b45f54394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0bfb6ff1dd146b930de054e63e54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f734031a1fcc7eb580f7851e0e50c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e895a9e5bee05ae515e8a12f7e09997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce09ec924b0eab85cbb46659db94d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e500e389ec2b7a98c2cf97b811f7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960f623d0c5134d710e0e4210cb2d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f93404230c4d4e799643b8d4a4aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69599bbe907d6e673fd691865c06c89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847917268cedef45cc7146a0ada9d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a09f09cc73a591b0688588d45c53a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f88c87cd804c8cd3afa6e9fcff490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215449083c1d069aed703c064e5a5c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b035ae7a5b141ee093d4b9896be899107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4da31091c76669ff903af01d384a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18bb6f7adb4d30292c280def12ad01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e171aa7fb23a55fdeb63c6a272ea588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b57542945ddc00608cb8d8e4b00a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce70ae857effcc8f3c82ae0858c421112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d8a183638ebb42b124ae51687128113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a6d500bdfbc3f47ada6d0beee2a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8398fd8f91afb66677a3160b40deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f535a4866f9d5429b46ffbc77efe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3139870e1975c285d730b3b4ef44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144557617ceb29e56cfe7907d5e3863d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f91c91302444dbd6e580e760e0623119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c228f0568661a170f71de5068e42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bac5bb51973706dfadef24ef40992121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f36c60ab95d992f324dd78ef337ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c2c27fe1c452df1b3a5acf166966123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b355a5aa9ddc823b314c3d889eaf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4f27ffb4dfc7844955c4fc444e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c086f22723339d74a9426b23f811fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68053c4e957b193e70c3476d213c27c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e4530bf07fd6f131fe714cfccf89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ed238769f98e415772a24b3579b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52169d8b4724699ca137799640a462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ccdda0a625e9764775317302b81c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0433c0baddfc5879a2f10aea28221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592f0bdad297aabfb687dbd6bafbc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1cf1cd935e1564471e7e91a8986bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8270380d81ee38a7f762f40212da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273b5f1bfa0ac4104e5675dec84e06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7fa2d3e5b9a53035940fb61ea3e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7557aafede24c99cbd7ff88af7bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bde9b1a6b5e49b837a25048f86a365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab1f84d4f67866ccaeefb572ce039f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa671038771630797468bc5910c10469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f8608f7fea09203949c37449048e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee9e6c4f0207e484251de998cae61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde996a110623bd3ed562696372d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39971ec728d300536c7c35b2457dda4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c03a6e56af9510e09d5d722c884e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e152059d3105906ecc70a6687101147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f504a3f35cb3275bd82216ee68e76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60776307a7ea45aed382dfbd83be56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22921aecb4fdd4ebe29ad47558b28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88011ffb1f8dfd4c0c408cb64cd0a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc8112da7f63039de133fb7594d7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d6a8f6c6df03121852e177175eea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d02905cd6a4d364f3a4f909cb92ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11061ced8ec45b32bba272355eaf8a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a30b08cda7f1551602bed0a2fb613156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dcc1fc1a2a3312a22534724fb3982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c003f43ed000ff0d55bd9d36a75b50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038662412882970053834cfbd59c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b72dbbd9c188376b70cda13f130b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86301932c9ef99f219360760dce244161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f65ad575c8d74a14823624784c2e28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88def102553d2cbc31b3169402b4477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec8b91ddc9fbe809d1b8409fb8fa26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43f6f99815518630420d706844028165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fe2a035e865dfecd803788dbe208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916ea627230b234abdc178664ea212167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888c319feb05ea333131a773e64fff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd92e93c875a2f555bd82f63f317155169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc1dcda31b1ea3491a8da7a498d51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f351892fd03fe5af410b05c608d01c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16755001a888ee8be1a3ec310bbba224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6379578d41a7d59deb5da30ad040f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df29867cf313d51e964f10ceccb741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920a60a9d1bb8fd7283c5eadde61a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905e50ab044ba88800009d51727f03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77beb9cc4329e382af6e85c230a9e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918057bd74ada3aaae3e4a77c5e4b7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf402432999bdf061fedbcde698bdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f950e032c7b4f0178dad020733e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63712ead448b3d474cb5f1353b80f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e9877120b0eb28b39e963cb316c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91134a5941532b8aa783ce4ecb01e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774504a1a4bbc2ffa11fc1bd09f6b8a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58926e56a87701c67ac7d6b38d9819b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2a67664bb936d2859f5e6d161671186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2d51a7448faa0eee89fa319e53e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335288ff9123df20e20271ba347d855a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda536633ab5864219b682aaa685720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b1ef38c7b9e9bc4293fbad107f41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4aed638e564b78bbfe8f32a57340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02db944036f4c9f89813f8db7a25b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93862e931e20d6b7ec07f6d22116f3d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b70340cb44e66f5d10d236175c67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf90c65e2d38dc99c6fa79d32eb3c07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ee02c7de4899d31cba210201732a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554491c3134cb37c97e59f6bc750899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba576fb4f7ce45bd0c4325c1a3fa5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44e76208e2aca388a220a0af50a47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc60336605d8e0f357d5b37b6543ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d77e8d9fc06d1aedcf11bcbfedc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebae65dbe036a3125138d7b580b9ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d70175391240a95e84c3746bb76366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1de42996769916b183b14c9124ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13bb5f3c60e5619aa332c387db91a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307ace4fc0e81163ff37661d72a647206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671378f2750a027bcd0c4c213d878c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ce401a79260c2b357d416ef5a8f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a59ce98d15e6f4bd5ecf47fa7fab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a3f21f4a4cdef9d8167f133d0bd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809de3e0c66e86f798952370d42687d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881defe30f72c575890ec5f7e2e4747212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d48fd0f807d03b495aef7e58e9d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5578215832e512b90f51477b2b55e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e09952170013f9aa0aec3032f4c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487c3f7d6f438247ecfea6444090fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac05c3c1a05422e7bb31da3ed8c509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce5cbe88b38f88355b6774ab4722a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6437d7e2d826d1472ef30f3b203a39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f046b44fa9d0b3e7fbc77e324ffbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1667da8a109fc5751c736d7973e8e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b1d7d9079fe1934dd9d05a27867d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa5ae93cafdfd63cde129b0b2dba9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3658fcb4569046c66e3782b3d5f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff9220d4cd2cdc738e9870cca2620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79bf3f8d289cb3f029d44b670ccc2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aaf006344dbb7af56ba94186359e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3de79e7e6847eed59c58ec525e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130bb844c199e703c8a5456c55b85bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45793150e9366428782fd44faad4b613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f3efdda64318605910af4e99cb28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95645f04885bc187672872fa3e0bda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a7c68b34b553e434a436de976ca8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3217e5c0af43f5a22a7f7ccecb375234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4fd0ef65a690a1bbf38f841d2e0b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ec47e71da1617519000721f418bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd67aa092f5d882d86d57060de98c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d964cf89075804e340476f723f654a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aed17091b67d1480c0961f6ac41de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81172cd508774771fd7ba6377adf53c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f476c1b859576422728c4164a26f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544853b9593603e409fe420a3d1bc83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35e70ad35f247dadccdba1e1da5a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef370e708ea93ab69264cf92efebd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09916e7509430c7996cfd04c4b9c1a65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e2f3453f5af37ceed44224c2bdb6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ca0be5f639e4bc4bd1b3864f23fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f4764010e2348a30ea331a9811423248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3637fe9dca897b4f8f43e5a5748e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a48c1e318d2a99b335f4c9ba9cd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7f59be2505637ad20dc2bb971670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f2c51b131d5fe41eba169d0d7942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36979a313b574d13f2a438e7d626d72a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942ad03d813c1efe83af8c5f91f8e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b545a6497593b259a6b6a570e6b6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98300d28a4d07799cead9fa7936bdc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7e4d0c16c0f49ee673a1e9465d22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaace79d365dd1f3c4f12fd4e63fd00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc3f89d4e8659346af410a81135af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07636860fd4ded30c9fccd2a3b3e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0b59418cb1aa52e284c45d3a3118261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebecb816baa4450ba454ad2e4d807262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562742ab582a8ffcc92d1856c21483d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87e717c7ec8ecfa4ff2409a24cdde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c94b5cb067dca997119c1064d43e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf84fcede8971a11703e0d5584b0cc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584006833172c8b7983f67e40b96210267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b9af22d4053fe22bb819d56c73bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca1268c254b93420bbb5da57c7c2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3c810d37c86ce71cbf8e302420cb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986f3b6b4602571182286b3326e8d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e171337fbccb717c51eca821404296272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d076c85a86c6f7f0c9ca6ca4377b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922ba5f0e2bf825a764e7941e24a2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c5f7afdfc7e57faebd74508b9784275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f3692c506cdc6e67cd473dd38bad1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd8a906298b0fb10d2c0438e591a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3338a12b8caf28356144b317b20c70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ca252ebda4545e5609561e6903e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13c5b4d5f322534e640fd0766e1f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c265b2055adeb83e5d1160da71775281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8fddbe8ca15a02f02b5f445757f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73107e5a16ffecc56d9573d7df3b85c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc1b9caaaa5b53ca754cbc2cdfc605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38946ce7718e8d0144c877ceabd25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dff140268a8b71f6b3625ca528242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3bcb7a911aeed169ce45d31288f1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef5974dab9cc9da1596c6fdf7653c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3664124f337be01d58bb71f989c98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf93c655b5cb868df76f87c6a4132290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac34ad1488e6ac0fc0d3b12f0b1d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccd6ecf3251d551b71f48870a20315292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873bb172550888f601384d412c411f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753aa76aded2a70915e34a979dea99b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d8b166f015e9c83005c9ba8d527e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922394825363f22656edc7a4b46304296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d5e211a1fd204d396a216c605eb2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b29560ab78788505055d26a3f02c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ed96dfe2f63134d63a56df239501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95773eee2c2c206efc7ca5f7a5cee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7c26bf6829b4575f9b9c5b8e13e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8c48db0414cd7f02312b6bddb7c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5fc19358f49c4fe7f9e2380cfe209303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa49bbb5df6ff821912d7a7ace1ee6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb11dd8faa9295c678694830cc66569305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf3ead9f7ffbc5946623b78aa76fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653572475a83a5f06ff8e8a5ef07a2db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176ed1f3a97685e44ad04eddd749c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b87a1ca386a0a37cd88a311fb3da5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171f6af5ec95a89075c944d3aa4869310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee226592e4fe1c9e70cfbd34bae4b5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608503317af164f0d414791b0952d744312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5a67327bda64c776317621085e4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa4fecf6fd50e3ac1fcade6840a82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220f55b4001b6192bcb799bb3fc483315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ace7460dddf7a437c6fde0d7a28892316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa02de94a55788089f01063a95723317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1cdc1821d0f8779b9991e022adf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e1885d3ac927cf81a2ff3b157b7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe695fdc3680a2cb89dfd2aa2ddfc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf720911c1652a39dc4110878da06e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2239ea686382dc357b0b35ef90e12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f9edab96d39593c17d9b6e5217df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7027ba317ee7783e3e0a70c63d51a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cccba986ac34a992c18e20f4aea33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b6da00612bac79f98d09131a9283326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e937387b2a276062d5ffad3ece53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27140c41f640c38ebd7dcabad56d85ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e031f6af3747336a5a93d9bb1c64e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e5e5ce797b2307e31b0123abef49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7307c99b91c75778e1652cc65178c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766a75a8aa5136b7f63c9f04bf8978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e11fb0b3bd358c43777014e0f5c9a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd044044f46dcfb5c74e3a29768aa7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbd8f5296bb4d8f185bf4002924e55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a1b72b0c1c75c0e02904a2bb4411336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bac6906f3b49dc017055b351c2970337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6134426591d5facd9ca479186abf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d51def938ba33223e149dfa756bf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a58de12eabd7875cc2c727fe5faff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a820db469fdb952a1fabc14fda9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ebfe35da2a6138acd14d365167d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cc182cd24007156838a90787084a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099365f0f6704a7dcb98b884a3792a43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc968aecb06cf461336a354ba43c93e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae1f13a994d8ce1f2ec54a7269f09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373fc7266938214dcfbab3c366db3cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b957cee66734058f3b67a8d0b444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c412fb3a31839a9b9933dffea57998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0039f2a1faad8a2e8826d7c32c03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911768298ec5ca4ab3ebe6ca10cc25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e4ee0ae27b4c65b4038d8be397a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219aabc03482336645a1a7e4cdf5eda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f7e185a330e5876fb3435f31d703354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebd8ac1701f4b9bea1447be3d0372355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea08f6e0e5ceb5af0c038e0af3652d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb41d3ab22689a373c47df2947a17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132930ac714a32fdb73c442fb3221dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0a76b4e29d337ac13c5cda8e3304359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127076bb51505c1562bb20f25d6e12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2568096f57d86d38d4ff85d5e84267361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780eadfa2b971d47a5597f18d70c73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a5192e72bfc85d2fb057086b09f11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab7b4a47f1290edf0f488c9c870f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f4aa5d5675023232ba221bf3a3fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bac35658fd020baebaa20d68b853d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fe3eb1d577f712bedcf3b5b34ae9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e94e7425b13882f7f57d88e6554ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11694f223fb618b14091137e3259e6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c42e4803ef649a3ec1c1f590b16e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1b11541fa1cf88a7e6cfc60db8b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd7cbc5e97a68f5db75105162f161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b415fc33cce34e164510b0d01821b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2381596274c26de700f3ea1ebc3d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333643330ef3d1e3c966707d1096782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc8400d80f553c1962d548e74e8e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcbd93e07af2971039dccac4cb4c97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a21ff223ba95a19a4a89fb10aa347a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff786e78525ba856d1c26c428f6e09c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ab4390faa1c05bb41264a9df2cfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623bb9d1b1a0739756c1ea52729637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c145780d865c2fe34d2b4415a0346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf3032f6802f73c391c40316dee5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03024f64c7573b569ce3fd8de8cb8e3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eac524375d3600be9fa36d1d2045a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73952ba54e61315d868ddc454c04d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36dac90ae869792978170e341d65f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2cc22a4569f82a7907acaccb2c5ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a51206f3640c63938c26c5199c2c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c453303ba4c2e55c1ef437124eac5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d9742fdd2627249f94ab57c93e22a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef92e302daf59845e755b5ce8c2f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a256eaa2506d77eb435a39725ceee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7dbaec15854ad543a54a7aa51d60e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c86566d27d3abc9cadb3348a0b8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2a2462903e634348df34da756df7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18de02e7c31ef193aaafd2e9beb7ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c4316eca1f824672ea29fce33ac8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb00818ae501b1f31503686c42a706399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2867b32a034d6dbff36964a1f53410400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181f5c998852d028fcd92450626228401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e2cb63835f0d3e17436fef267ecb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76006151ae7078dff78bc1fdee2ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af829d1ea13198269511624c3557d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe25c047376c8aced44a7a55d33953405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63d09a687ffcd354157493077d6d8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541784062c3c5a93b3b1299fd5b48f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ec94f5f1c3111ecf40f89051da81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ee944c762d6252ca6c761bd53045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820780971f5a7344bacb7c747a6a2455410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffb049ed1a0b7a031ac3968ab82fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9193ff90aae26d20cb3d0ce1327d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6cf4e35917a4e29fdcd4c25a39b60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae1631e3576b05e800374866bee0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a2f8a99703d53f18d2515aa1c31a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735bace15ed5416bf1bffe1d6f6bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9faf68d212afda861f171909c9ec9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b5370f1e9c7885d9241f8ca7d22d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605e15d4900bfed6ccdfb1b82dc82a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890ab44bf9b0f592569573422e7d6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331be201865872dd209b79109a7646aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff82e87b80cf2400a5e63d24302c7f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4055ba7ca43e99872ddd557f19b294423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd15c72601c17a94b935b3db28933c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ea11aa257cd1d3f9831013fa03b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81f129676bb7d53bd965a9ae68c250426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3270ceafe468bbd1a9b590ab3eb89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ec9022096561b99e17b39c39bdd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15aeb2d14ec75b0605d33862036b90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bfeac6ee9db51cf8348f44e92aa1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052340e3409f21ca00c58eec3e0eaa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2b6ad05e00d78cc8d70d5d8c0b9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0820573b5d06d3277cf964a53534b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fa6a42b2e15c735e3f415a051de9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eef61216638d084bb9a44c2d25a93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890552c0ff9660a606d88812a8bb78a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d0c1d43dd59959d59bdd524e9b3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28b79b2849b7a009fb448375acedf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739231a9ed97b1ff10b7c0c3a1fce2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6856184ee16a2291ab5a7c59f72d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca767e3c8c3ac93d62e4fcc87c98187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f35019d76bac13e9e7fc75d1cffff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff05b11e2754b171a631c03bd78717443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f18f36a02e44995cd1fddcdb59fb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c804abe6820663e1fd2d7ff548d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3e42af2f7eec68749461b12aab42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470622e3b4ccfae8e7cae89193ad7645447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e0a519a42b006b039ed9aa7d7a66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a0f9c1e6ff8a3377befffac55904449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9eb26e943d4c9620c758438d003ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652080c73e5adf66b774b3821175e10f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c43cc686e4af655e7df6f2b939609452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cb49bc4b04b6a23fe2b54d5e84e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82f8be25ef95909a079d7ddc1fc01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a910e4058bb5e558ba8c3da326cfcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645085d4f8e9f84978268bdb6cce6396456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1dfb906180608034934e58dab8747457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53d85e0ea8d823f3fcb867f9cedd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5521a4673ddd92a77920a11bf8cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1f70d94126a1be4bba2794012c48c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe64bf6371aecdc7aa9bc0dd0b35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f969acc9c5f690a726780206058e045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698ba681004ca103b5dc3334b00bbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8e8840e8103d1fa5d0dc8c34b6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d820200febd63334e88210998f76066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6473420595510c36968b2d452ec80d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58551c9bccf6fe011a4a3d955c88b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e172e35df78d89546cdf8ee90702468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9c54a42bb05b33bb522a13b7b29e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7244aaf6266dc644471476136957a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2eeac25c04125258eecb8aefa9409471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88aea6b36da24ba9274a7482bac66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba144d45bab9057bb6d5864f8a85f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f724635c6b726e09fa195c1e4175a1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d95cb25db9b0b16fd827c99b87520475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238811e5f8cbf44db215a94c6c32f38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c6022eac930520ba8d4e84deaa8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c614f1bf17a53b9e87bced8f2244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ec642e563ee15e3c653e54db8fe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920309a81e813021d69aa7e38ac8017f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8edc90fb72225b5ce47be174fb115481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ec24dd961ae5218c3d0846efca6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b569b814e4fc54f9dfe6470f5ebefde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a97a05bf6b5b42d988e7dc9ef582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f609ee4724146b4f5f6c1d9b8e9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918c7529855f4fe20c2fb00b5c9548486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461dc3124f66d420dd6639ab026d6db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790bf355cc234bc081d7a947f0bab00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf75f9948868b26081cc35b4dfa2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ecddedff58bdf1e4d1b2b4f32b148490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e304272960284091e9935c35c2e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2c10a31b9d129850c904d12f28dbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2f7e417c7d744d4630a7619cada2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd96e9803e5e4183bb001419554d96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc41ecbbd941562acbf05be4c6fa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d34a232e5e837db87c97273b5894496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600afb5f03c4794b146c080b319658b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6ecd5085225308c8f797d466e3ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee09ee23d7bf3ee1f9b3205e32909a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e67c5597bc8db31c7508756827ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707bb1c28e23ac5df4be63565bb64d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0d6dd9a1bc83c3eb56729af94a16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d7a0a0f9c9179c7e1a75ca0a6fb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb747d30990fc7bacc30c0efb177989504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595eb324e5c432d556ec0fd469521d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e35948353e8e65ebf204654e520cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41473fa23e20a88c65520de86f36942507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb02ff365c730a0500172bb9dcf4b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c033b2190afd8228e53ad86e41773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce6315315b4724de4d84f43e4f5cca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f57c7080b7d2d895b2f017d2c04887511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451047dc0d166a6b9816fc4237b98b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68020c424e0594fbf1b6eda733d9fcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a650cc39838a1cb9849586061b03a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b232e2c28ab6a9b44216c356be7842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0b190ab85a7fa8b3269f2e8206f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0aac0144c9aaf73646e05a906896c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b1e1c80518f12f5654eb855525d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a596326160fb43c6484e8b484765f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eaea6fa3cf1fc844cfc44616d73b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69e873d7046a2a239135b69d6a3601521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616b75be091016cdc03e5d2550e3ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d087e1b8cdcf2502fe4bb9dee41594523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d1f6901c9859c153735f1d1b34cf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccdb49dea488698a8eeb6cc20cf6b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb65eb559de5dd15aed9236193e407526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a842b645a86aeadf55b3e9c38deb89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bb9c862bbb52a43185cc1bc966de4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba566a1d12fae59f150d5f2033820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a41cf537a3e69bb4ee20dab1ca0c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebe000ec057dc04772ef5cc115a63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad2a324fccd46b677cf8b9138f3cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94fd589340926de58afd92ee42427533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dcfbdded1f3675ca8643b595acd60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc32004a2b0d61173d13ba3e30814535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46a06f4980a77fa3512bbcceac885536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e2cc08332e7a7318c1f96b3b1a5be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc25accff916d84c9dff7dff1778d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ff44485bb90d909e82c26f653576539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f5eddcbd4f9a162c8257aad690426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42fe1b57aa65b8ad14c593e4e1497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c5c1cda4c63acf84e87d4da475dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74d29e85a35709f3304bded4043744543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b43846932d894903c0660373c51c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f70fc75e6086a33106830d6ddb29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af169990b8b616a0488aded92df9a8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba0bab7f8c411e8b76aebdd63424d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d9e63f8b1c826dfee1c85ff4aa9e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62881c735e5b82566a1ffa53a592b66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e9490c0828300e7363e42b236819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f6703b1db2ae564dad5caf6ab86f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6bc56b6ea1409b536e2c88f12559552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbfaa47662f989c9736428e2baf8c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709643c5c942e8f5e07ba53842598c37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5ca276795b4a8fc5f0c17a3d55e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b2913970f385b7c0322da0fa4dc47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccc96aab713ccbcac66677b23efbab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff107a6121f22afc6f5c6331e97ac0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30a278a833372004c150f420e5eec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdb49bca805cabb359b5faeff04f65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3c7abbd2f40dad6f3ab6a21724291561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d226a312d62919a3444ed7f03513562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19824124add0993128e48a101a62d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70cbc7e193da7c7fd92c7a350c071b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe3f1bb3c3ee0b21c52ca5a44da19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201e79134fddc1e7cbcc3a2177f678566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc924f77c45cb2aed25d3aaadfb9558567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84eb3ea593f574a34f802863b48a09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da3cc79654a294d58c5169e32180e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ce14e19265a6c8e6f725865bc9b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6683cc9136060c5970e95e9597d0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07633ea7ff7cc4c1ae36ee17a2d40d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d8839101f39f23dd16090374cb88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bffd79471459b753148fb1b4bf57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e8b5cc8bdd334f7984588f98a548575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdaadd282c912d569ebbf8038ddc1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c43641be8aedd2758852208fa93850577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e1640d9eaeb9aa260dedc26586a8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb94cf605de28b1ccddb1c1481e062c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d5049ee561889e2975ad23e973d2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6888415e31d2f4e01f8ea03dc538fc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365eedf468f39a57144f00a40b2e6c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f147fa1bb1aa0a809518c438828a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b638d3d30e7484732dd156728efa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433002b1e0df55ea9cff68612629c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b54e85c4ad669fb2c7b88726cd5bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b3f897aa021fc483049d4f243dd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654832bbc1dc5a67eeae92c12ffea44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71e834fb9b292e2fa186b3ad83cb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2f377579d7b9ae43123472f763cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f849a6b6a79e9c5dcac88df220286591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28702c32599d002ca050ea8de4762d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd0dab655a04b95cc0233db3ead73c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af6379abea4bbd2a38c3d9a2c0da51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d80ad5730ac4447c8a3b54c6eb7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1d8752ee2e174e72b79e49c33631596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91cd262e95d5f9f5f2c3c50aa10380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e2638754bb7a8e9f2b30a457b3198598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4679f9a99120b5767fb22857cded71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac23c344c0093a8ccb329b811d46f18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7347e3f8679524c749585ea363829601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d77f4a591ca156793d09307acf74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0510faf553016cea2440e2c0927378603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec7dd153c788962916d00c4bbe4b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d8acfb8594d9026fd77a105ed9e8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d421ada86c8203dbeaf3518822581606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fefc48d286ff3202f0b3dda7be2cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f6fbcc3d4dcd1af3eeefa5c5d329608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d25b983d107c70e953651e0a7cfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5033f09e92a220ead2b103e60494610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6356392d4029e1a12af3e0b2c586b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47770e6e3b62252839cf0f4a3c40892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3ec7f131abf0b57d037441bd4875613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89ac5625117d68d01a0f88053af97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea438cc7f6a24f2383339d7154afa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ffaa5abfdfc4cef1ca536abf3919b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f02c13b3b2c5489f161021aac0a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483215982181789d5ba2caafb1bf58b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd708e8507f61a5396f16b1398900619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5509865938bf84e5450288d3607457620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d1f0e0ae930c07499aad070ad7ebc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaacca67e0a5ee759ebcad14047893622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ec3af2acfa756b2ef8bc463b5a28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf7add18c6d79756e7528a02e44f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b2a042edc62937b5a659c3e91c16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b83b984884512cb724938b2cc22c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70560ff1b9b09bd312c3aa82c16d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d336cc525261df232a74d9cd87d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963f1ce67673a0af73413b5e20a2ea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d290ff62c99e8abdcef8f34b9f3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09932d534a61130f0bbf3d57b750fc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd20d56ec2bd8c8d1325b5f9ab24e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62035328827f262c8020d4d738402633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab600e6b3d9067eef5ff082401330ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227545d71ba804bd853a798bac0e37a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7688f109382d12381e3959b1c0fb83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cebb32b530a0aff9399b84315e806637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52959c2918b072a97c544d516acbcc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5604d052c31aa41fdde720114120d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71c8c3164b4717d91354264c1b3f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02cacd32dba5421f7ccabd78847535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809487985fd7d4a03bdc132558407f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618525e5cc6c5b8043178b7d3cb1e5b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3b4b5f017639f5f4154f68e041872644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b6da309ab617eab20e6e63c548cec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa19dcfc8b50346658cf750af9a64c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f0c2359f68da3fdb3f6fb542baaf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6654cc7d2ac5126012639b56f7883648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5e6c63260fd85284a2f66ff6ec5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563b5e468feeb52553bb89932eb7a14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3289910300362930f92455d50055b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef746ced1daad3197c1d0578335ddc4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658a70311eb7276e4ca7002ff2f5d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3d5b578e8184ea8537ea5c727db5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaae221cf7119483710da1202e620c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2163dd938eb6db0d2b55a4418ec73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb39a5a89cbb0a1f0846e68da080d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4faf88dbcaae0653183a4c0cc718658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb03baa3514232f4184ef59062a07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c82b0251aec911518496cccf443ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa2c0ffe472ac6cf029303c2458648661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d00c854c933bd65bc6f4b7e52f52c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881ab3bc8391cde8eac8c5879add4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b624d15063137d78f2d48e0bd25e95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a80fb28c0359ce1378e53e45f29233665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f5b8c32bf0790a128895c1c10784666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d2756f7e9cd598adb03718b3afb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484a3b93d0ed52287dee116cc44738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5901765d0e68f75bec5e424d703b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e174fecaf880a32b8ffe5a36f9209670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342f0586ca045fea0a42a09f2bca7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b840fa185032a836d35ea35422b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75b0c87e3b5ffdd82d3a67bfcf1dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a22ccb1b6d4eb3384882f0105c1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64051d479f35a9c1c582e4b24f7bfb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ecab8b4f0cdc5cf7a6cc809959c82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be887f0649429e4d2b3a47112d0b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f27b82b876cfafd15a1f9199f40f7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>