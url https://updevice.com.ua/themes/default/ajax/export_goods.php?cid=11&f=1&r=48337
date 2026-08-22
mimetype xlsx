--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fd45756d11a206236f5daa4254791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29caa944933fa48c9a29bdfba3be56e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805ecce787fbe90a62236fb58f20f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca5ca453ade97a9008c56965545514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b2d0b2780caf308e64bcc34828c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1821f849abbb285e023859a794ba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839b13d3e8285252a9ea3b42c1ba8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90171d82354bb9324c7828bd4706248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f7c526e2191e57c0fa6bd5b120529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a686c23f512986e659eeef3430dedf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec476792c34653c69302228c32d7e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e8c5581f4557a0aa5794a4146ab312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4cba9b4cf379bf8839c98be3605413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180737e5b7ea17820c6bfceed5af6b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5268a793ef836b2ce21bd848c5b2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8888f2a0d2518f138eabd9e29d16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83714a783c8a26a1ed8f53dd498d7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e32106ba7388de0a142ad61d8436518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86beaebc64f0320849043d793bfe2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67cb8aee398ff4e8d44377703478620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9aa220b36c6f0d67e228091d918ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf7c230ca692b32cc17da4b426f9c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20262cdedbbe249ace7975d0bf03f8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2192694cbce109d0520600ce964824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb56e352a39b89484ab567a4bbf9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346b6b7c7b267aaf1fa1c347a0b44a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4254161d2932b86d3d157b4de0295427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399219a087822ad4e5137c66115da9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08d9266681816ac8f5e418b4bfb6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc950763c83881dd6e415fc12d18630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473c87142120dfcb103571e7be25d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb6e882bec6bd1114553f46740c0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c266e8cee80cbfd23e1f4a1c8f81133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31da241593b35df2db53e79d772a8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5c8637d7e9c93ec4bba4110a351a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125375dc54ef9051415ff9e3fb4fd9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f8c9841d73b6fa840ca0644ff70037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812bcfb8908ff9aa1f2c8d8ac7a55c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3c6126cf74397dcf4b9eb96afa0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b2f1f7774189d53f1c819a647fc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa9535268760074e54d8bc0f2759541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760e4d7f1548a7c551354d7b8caa2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521790938727f8ec3c3d097a3b89d0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc689683efeea39464e785a336d1cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f9311acadf88aca8f578d0645e6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333deb1939d4b3a4c521f5616bccb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5bfa80910fcee66efc7bee3f78f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b42909c289a66841b393f4608f3b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed46c2b362dd2da70bd16bcf0a41049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1542e6f59f6ac35a865fc3245ef948950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd7bb38b8a5d321647374cc4ee87f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd46f50035bb1fca1b112bdcb3d29c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e836748ae4d56c8f1b01f4e9e94ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94adbc0f1d626bcfba4a764f84a524354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a473f6ca064f9d6e3f1b33786e9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96120e4997a5d26c6d9e6ce1979a40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6497a10ef587a79d704fc4fcee2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b2d007cbfdbb2feec9cca3f2194258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef13505e2e526efb00f9e9b953b17459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289420ef25cc3241654c2dd1ad8edb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801bf8ef23634935ebc70dd44b4fc2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f704767ba22c150c5b39e8403573562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7098bd698dc55f0ce240f70522c98963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbbc1907a4a3f53cb6b5e3fb4604a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069389893f9c590f851388d69147614165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485d0d5069931b63894ed33113dbbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c30ec34d9502a27eba3e3fb12973b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8933ad8c345ea334eef6ee3daa6f9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2140794841b1cd1bcf7b66ab1035869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb682b6c6163ae3d4b942cf108b3b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b717539edb4e93b96d4d584c33d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670ad8ad3435cc74f2f98cf47c01e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea95dd2d5deebfd1092194aeaa001073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd0d11adb083a76a43c1f68e2d34674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70060b10f52807a2b67cfc09893e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b83d0b99d0aa8da55a89448f144b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680430377953ff76928aebd77e0f9cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f472e03e2beb40ceffe042e85b26e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eceae86b00a6f1249aec9c762d3bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf15e8011b787035e825b43a01561a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c61af7bbcbdffad339c1e3acb8c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df998696c846175dcb5743ca7550db882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d88d38791deac367b1f263e445a59c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e442e9fca5077f3f840cb61f7a7c8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7dd42fbc8784f438f6aca8dcc9ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f936a16083a8fb8a5ebb48edf821bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1e37b9b7b52ee8f3ff5f01c3222d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b2ae417e219af34bd9f6f7b36d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7dc8b8c28f3a29ed089a3507a67aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e8665d4677986b1035890713e05b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e2be9c043e1370c8dd2c57930a8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb1ba16b203bf50a1d82a51e78425892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f36809de7e00900432fd01f0f3748493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd00f1af9d734c2c1e7c3b337c011194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb366863d05fa886f58680f236129b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600a9afa59fe7eb6ae22b7feb8a8ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5f23526867b405a6716da2d63f3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd468dac8aac35267ea7ef66980ad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85724658c3a78b4a4faea9e2605adb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb6754da22c7eff191d4c30208658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4a1de127d76ffb4e7b4387abc8ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037028b01003e3ee10de1a3a028f2f32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fea23338d1ec784521ec20b3a781b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf30cb6da8a1cb081005ac44f6678b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc2ecbc44df701bc6753ddeb1d1b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26910e97a0218c01c275cb98b8d3aac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b701751687dd70de641db61d39513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e6db0dc75ff79f5bce694ffc8828108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5925644acf94cff20b70ae8db2e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310277bb3e82fa61387b7d099107636c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e8a311471da003899fa69caaa10e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb410d0f1dd047c445a4eaab3d51d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e568a494c8513b693ba54f9bd66d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add730f036c3e9c830b1cbd79d40ab7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc250f91c76800a0cc2ff5094b8dcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba00c597b32b58e0a059b6564b48e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134bcefc90d3f11733ef5c3d812205117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2a05f65667c3db4bc883a4a5066d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffabdca3a235d1286864c6470766139119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488b260c0fa747b75580fa93a55ccf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb844867fa67624d7571343da388353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf623cce351b66e771bca1ac3fce6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab27fefb100ca861d3b837189468e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8914b3e2762afb5b783332bf99fd43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd06af8f8247466936ec0dfaa69d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd92389159dd3e524f441945f8ae7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10955b6a6fd4797d8862aa1644c511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9bd83f723f7dee233c6508f60d11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b9ff86a6a0cd2a066c6f1a63af57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789811004cf5efa6118eb8ab7e2b8ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967fd2f4cb66c156093c58076aba926131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058722c9263b52d8ee9a0f3240a6552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064f5b7fbdd1df8e4e00adde319d50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ebdf287a87cb9bca7db33d42d816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d71a60a3277002c15d5b217e696f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c226ec959b03583d3b9a1c3bb1bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e507dc314c2ea6da8dcc47cb2e784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f92a6285c24d127858a28b60f454c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f69441f8e20f4eb1703994ed67939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7685417f04d2f553e75b7678ad0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0fa46cad3c60efe796e122d7ef04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339a2f8626f0e00c073f964cfadcf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194e6478b3bf9e7f932d2e86942465143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e74f24d8a5997acda455531e5d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7240e69f4e338ae6dda0be3ba50c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d28fc735847783f3a5490da4015a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7bf4d486fc7487863a8a414b81e11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0123d5d30d153b1ebb683b8469a8e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7e6bdbde66c5972ad60e238284cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371640df45928f41bf237493eb457f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d99cebca5e91b2f44e46b6a84bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271737460b382b5b63ff270a71f6cee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103efbab05930fa6e9ebe53f0242ec30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c00d8f9c9ae7191b72027314100f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee68a59f244c22614ea1fadee8a56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2030871e88605324a8779be915e3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b97e1f96fedad87d823d06809339157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b34dbbab08a3823338b75a434c594158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55713228479bb73dd9a557bdfd5e004c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef23bc51350f9d523655fe13fc6962160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682038fc1d3cce80398cf1cfc005f0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858d1572edc5467d20ebbdbf7c51da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d428c60b638db102025db32a60885c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c8b7e993c5cf3227e4ad44798dd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735f2db5522c0595d7e323c3b7c66e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d242caf914c7e7b8d7fdce0ad183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41ce1cd6ad0f3abee9098404fc10dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341918c5972eaa3f6605627fdcf5927168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bca9de53cf0ae8d060899ac43a3f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87517f450f608ad8b02104410dc68c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bda7982bdf594ee2726050ea694b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe432cf0f0aa2500f8f9b796a1c9a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f4c47ebbd51aafb20e2625539f44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbbc8eaeb901386bfa3d313060d06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ceecb374c8f1e3fb02aa31fcd7e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8320178933cad150834d5ed4cb6ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec09f1831985bf696d3119ed5dfcc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222db8f4a3b0a7c1bac0515449ae09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77707fb622be0adc3a12b78301f6c3b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d256bbe7f83ec54631a2a4f12130c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0daa40e11630c8af92de66afe56d96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428286ccab5cd18f2c2c5ef3c4d4747a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85214f88047fc9c62b2348f721e37e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d36f25ae202ba51dc1dbecabf59e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce553f85e417109f1523c4527508d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519651cb9575cd7555fb985a11450e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2eda7ad9a973bfedc7dd3133230c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79d6ee545c1ddc1f08a08e87a7885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd435a98194c9a8bf50ac71ef2ce081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec898050e4e455f9cba83b65cc1e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59902a23402c8a91e3bd8b61a8d3e9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3413b695512eb27cfb55f3643f31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e5f48449de4b4d547169b810d0f45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ca8db57a8eddc0a405b0b5a0ad0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9db2c662002fe9b1592f29225606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3e7772a078f620599665c9050996196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556caac58519f6c77f835c7e4cb9dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc40fc9773893c1861b5b9b7c74fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513c445316fb50c99a1d87d0c73e8a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6a88b322c4bea0d7acfd730209eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800e6c3150e9ef80037c4c1d7dd8af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca969eb45e855afa288e4062791df48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05cd2fdd3372d7badb495fbc9ecb15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad4b6d16db0a0e1bced57b4d4be8f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c40d6502038969c2bde4d9b3a62dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3919ae9fdb04fe26f1875eba4972206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d45e5f0b604b6dd7d5fd0d5bb8af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fabe49b0ad4cf034f576a3ef5b55e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7911d231aa68efaef5d830f4cfc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1785c0395e78f423a105ca483fc600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a153f0e6536753755ebb3ee357f8ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc868dee559555fdd7c288ad60f44f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e260c4e2755f54e76a3596fee929000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d3270aae3febba5efe6c2b32dbb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7367676e9f877b9c2fb971476a76a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc9f4812df1ce008390b3f382d9c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fa46e14dbb9a3f6702be434624d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1493d965e3e6e77b394b70db76dba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b257406991a476a8a1de10614ae67d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae2ce0cb2ee1d3a9e74e2a2d1676b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc7a77aa045d1190d95aaa8f57191221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3277c13864d202fe0390813f6754d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd18e91cc09a2ccefd313c1652ff44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456c4294cf749247ee1bbb36774097224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398aca6b1b0a0ab9cd173ed476d676c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e56f2a98ebae46ab6ff03731b9cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631a104fc7b2d6e428d862bbca6bef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84b0b2517e61fe17a2f2c30c2e0ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad0dcee071209a934053d81fc05ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b88271f054aa0d00e82c72de0143230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f13a0c4391428ad7395cadab6844c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c242b1ccd6e54b05dbc361daaa806ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ee4489da27ca27b7e82819b835f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2bcf934539f7184438c21eed9ada0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dfe0277516f681ad624faeefaecdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e35a39420c1810baf9745e63c376d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de228f7dfd829c0d5c09a6fc7e219237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19774a76e6b718e98e2c1452b5a1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f3864bd4d238a21b6c2718e4c069239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c122014f60909ba8dd2276b89f510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5010145c42c2db9ffe097b6de46ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d87fceb71d05d576b8fa68e34872242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35aa368170d80566f8053116e51f26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a61692ee50f303ab43daa96add039244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77435ba19b1665803a8c028f932e96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4188d96823e95e0c324aca9e9107b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c266b5ee169617084db47e048e10e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaaa3d8afbf17fbfd2f34b4fdc642a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8e151e8adc57a48d8eb444ecaaea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a335268b22eae2a9c7aa3bc4dbdc2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b74e5d42d89c53ac2df8d4699ed2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac5828098c39d8251a02befda5a52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5cb3da3c131d682b9820d7b9ab330253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e5559349d0db76a7c49a1d87b75c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634228ab4e81e619c2a1d93ac4825179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d8d5f246622b6b0eed0230db6603256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238ac3d1c4f319ebbb10da1d7347f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09286cf3a59080c12096bb0bdebdd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d93dd8814711fc211942b6c5c2d7fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88869985c515a8c622b02b94f97ab9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b32a0fc99e1916fa446beee6af79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211922731beabfd927e5aedd69ba52cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430ec1936cc815476ea18b55f1ea13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c5892f2f6f3ba2b1222dffa09d02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52190ce4ba56b8737f1aa68f090f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215a6be9b839d3df4654fb9eea4cfd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849611eacbd5cdaf0a5461bfa39e04e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd414657b9ddd899241534dc642f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6448ac419dfbf713a4970b99945514269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b355ec61463b572f9b426f0410d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe85ce07dd8665ab727681718a21f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6573773d699a0f74147428257b9e31d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474240fce3895db176526ab8e300706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c7a936bb08173ed8682313962437c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04476f0ecc4bfbe79d919e15d568a9cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d562f298b6768febc6c101567f2dfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f710b8b774c199c7cea6f0175a92abb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f347420da02a18e831eff7a7f4773278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240a9da8f6bee3eb16461fa9c7602d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0ef3164945b9ea415598a599f0ff1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021951938282180dec1e8ef368af67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5063bb4f89ce12d6e668dad52caf9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f32d42d50912739161572f3d42df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef6e723a38ae85508b2776862ce89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54728b762ac25ae82b1f8175f946f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a07c624bf076068b795fc27029e3f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08789921f0f3de63d631bd7e2f2cb497287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f38e417175369e4a9819d5dcb248288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3529670c1cdd1b140b5be2892173289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fcf0b5d16aad7443f1c2a494c0345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9972f9e5b00c525e7ad7d28789046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736428f529533e8f020b0ec8b75c7c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc83bd5c74118fe18903f4fe3f780293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daf174a98b01f8d6263d6dfc27c433294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cd55c935a711f42fc55ece817ed3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d2ffa57ae0c9c5fd944f5d919f1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73a5d215cf88ec6df0b07c7011895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf0088936aa565ee1730701d688ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4836984003c33c7da5a37660e3ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6ef73003ed32985ab923307c38e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb199cbb2ed112b956e12032dce31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a606cbdf20df524dc2f48e1d100a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34e863e1c60cdd7bea0d6c6aecab9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd35b6ed8df58185e9ef0606a699a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce86267891cc46ed6081d7e48f05b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74cc82d23704cf774b344fbf0a348306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3807a6f9e61de4e2bdbf7ed67939dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798505c212d7468e7e84172bea4c65d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b74e274d1b7924a80f77e460d761e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4fe3d43b11f818f8f639d6fb088da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d63705ca519e02aeb1064b2f9ed7b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30eb2fb810371230390a9d93472ea5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537fad5b118c6547152f9a56ca0b27f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9981a855a500039d57ef663a8f2d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb03bc3fe87b9cfe119b0c40d8540ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad943a0f3160fc50efa9ab409ce71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fba972d7a921e1381548956d2663d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c25362d27aac69036474a89a6ccc61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ddf5e77b30922631d7a01e3aa70b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2566bdafcad35b38000349086c9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ef928857f67f50d3886f68077404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a577ea890bbd84a1a84485bde1d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61fcf935ae05e647e3528fd88f631a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc80b7790353ec39cb12543be7eea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685799b73da0639f7d3166107fed3b38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a61720953dc05a6a9fea95c2622129326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facef71bfbabcf208a382a1681f3212327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ea5341c1db4c4e060bc3aa8c91d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028cafdbb2176d3368a949a8aeb53c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e478869278966c0fe1ac32c0b845fa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2992e8d41d959a0a4adec0a0c516331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8200308baf6b0ab43c2b8da7d7e4a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644044f2fc335cfc208784f408475d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58132dd7a03f1f7503b1a9e979a43e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3801b87721a731ebbf0aa383a3d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b112210982fcaeb5c815a10ba70c94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723feaf1ab5b01f310b97e9531f54c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa78d2e7f407313c0cb140ed13da061338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c14630d9be6a8239f0fc854ddf3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4441446c87a012b51e91629448b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63965186bfcbf4e851b9dd4405d42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52fb80c7881a52ce0ce12d27afba2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577b1a8f745f905c0751f72d35a7fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e04a1ca0741737b4e8baac60d834a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84b2c4ffa00732ad8d8b9a4dc160b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fc50c35f67728c4a192a7e580e62a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281a812f86108bf6dd6404cfb0e9d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694a8978d03f03e8e63d14742e8f08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c28cf1c0ee2361c53c6ab735baad1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b113bc8a0804dac7e9c6a51a7a7a62b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31229221915f607dc0fdd41dc89aa0fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbe4ba6f58a621b1ae1d74f18419e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d5aca44ae89d8fcbc971015e755e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbcb9decdf4874e0b59c5bb08f5e34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ef196184361fb1ad6123c493360c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a705fc74960fdc756d807b2631328356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a16e3b1e3476914b9ff382f266fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316d563fbee8e2b2e6650ebdba3216358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08047998467d021e0bb0bf1797785359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfb60b13d0a3167d3f8d1e7c067e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9cd623f166bece6d2ea88a726fe8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348af6196ad9786c10a67f38d3c428362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2eed678095373d58b9bd20e5f643363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b5747d2fa567b6ca0e3b54c11f5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde4f8184b990e1e8a22dacaa974c64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dcef85d97815ba2394a185b8b156f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f6864665d18b1d56d825fd27dda2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29bd8c04af4809f4e0628963aa5a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58854c27844192e7db286560ea0427369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a24c1415cf46fa35347064b3dcdab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67d35a80974c03f96e275cca136a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ada926e4b47055aea448eb48d53a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a156a25ed64a4f8e9de0e0d839695e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e574d15be0f049fa152216ddc136eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326acf8c11782944342f3a1e67676b53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c06d5e74d7a3778088a2f4b5d1cfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c93a3ba4dc979ebce34980748d29a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e557586fb8551bb1d40413a2b4819b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea08e3dceae19689f52050db719e4d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a0ff8813e1e7610a11512fa456569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c830cef8c90cb413a297c680667d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf5dc19393b362cd04383c93288f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74079bfb119341646b2fdf19e1f4d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a8657f1ee2a1b2135a5a83fa3a00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bbedfa7e465af2f2c3d89fe039ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108720a6cb5db02837a9a51afbd81f02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e335551b40d61a6e8ecde9900424387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a9eb4914165e7543cd6fca3ceef2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264237efe057730b362f8e14007793389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1bc9f0ef831a7b6c2930d07725fa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c16618297564a944bf78a11386510391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c052e43c58c97b896be35fc41a1b235392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a2a900096da7df16c68ba858420d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7aad504bf3cd86fa80d92c911e4e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943d43d7807c58df7bb31636632937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87bf4fec90bd634567270aac5b0df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daedbd503e708ec2493b38983e651fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e723da417d8e5f3379d7ed9749dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0237d102653d82e89f38f97b73204399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3663084ccbd52f0716688ca4500ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f6c097a6f34d20f08a38fc034504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b519a06c925dafeb72d1da6f9b1534402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1de26f5054100554bd70b32bbfffb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387094b906b6778b05e24fb74be011404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8448b8700e389b9730fc69b32b977405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678def7ffd267b254de8f0b01f94507406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6e8ff75199407587b34d8657028f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205612868c93550901bdc79efd4ef55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6917f9c74ecfc838e2469a314000a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ffc0e99a40f07c5ce6424815a90f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d83c7aefc270c4301c25c395e61d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d7d06c723bbf0a90c7da400aafee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730ee4839c7da843057d1383e7e524413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052daf2a8ab51f0573063e3611f0703414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3f578658d075e021c14df0d7fa66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb4667b379b5c5fc19625390a094d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae8d4defc4b654c9a4453b0c0df51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c7ad02df0f6ed5f7920711c3a5052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0110bee659f93d6c997bc7192cd47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9dc34c523fcf6bb89b9e02ca741d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded17dd9285d2e8b09efc278e2ccdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894a9043c819919ddf94d47deccc73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe570ba262c0405679edaff3e3e138d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec2414311884920e7045c4668e755e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f15c75e40ceffa33ceead7ec77b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fa4660ba6249666dce41ec2c2f76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7aa5769d832450dd0f236be2bb6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e30b53a085c8a33e98cd0b39d34da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbf9307e54d8ee95a27275c75e7b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d94fd127213c4dc72c2f6b3b82ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e74b2d50afdd064b1cd2c394113afc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9eedeb64f475a12c87553a7f43ef4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126016dc9898cea4b29ecf1b3b4ca41c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6369b5375b229ce7a7fda6ea25cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124328fb3d484a3f81aef93727688ad5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372562fb476d77bd62606a97455e976436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4be7b7c52b599c7fa5ec5ce9b381a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825263eae161f1975779170ef93d5af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dce77659e812561fa886ffac8c4e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb072cafc7a8cafef8f6a9c9bc1768440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483184fbe189da629f0577ee3d901e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1f0762a08b8189abed4d897793fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8533aca48ec1c936c368d088bcc9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3afc35428426d94731355cc5f442c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b315d66b998fbe7553a4a767508794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de69fedd1fef40d16c1c53f082a76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e481ee666031ce7f27237790b542e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6baa0466172db3f269703221f061448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf445b47faecad7fb3865d8e5e74e82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864eeb44da5ea4d736ce11b014bbf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadafa298ea95f940b3140e1ad06b2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a90d44f9c60ec1c6eb6b1ac3ce67a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a40717a7c0531c92442cb8bfb8e9ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072731f3fdb2a14928fc051799b55d8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329ed307f7c230418bdf2b00e22d76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16d115da176c404d47332f63ee914456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1bf21eaaeddbfb5f6bb8628d04b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5615a2eb1a9c1049908f3cb023187c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040a74b2e88cabe13e05ace222451ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acd5b3746deb46c9ec3447b831aa43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe807b8423667395b8ad733690f0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc4c69732320751da8ac7e5a0bca9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde2a026d99980ec3af97d08cbf99ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f9a41e9b93c7c5fd4cb1fa15a5e02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8130b511047cd8b83d95d9f94766465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeb1895e25a7dd2ad46a7eb7e7f1bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd0de0ef1211357c07901a7822482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d2dcd2604acf2f0fcee7f514bdd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966726bd003bb14b48d4400b89a9e72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c562a91589e23177c09d584e111d939470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5c5274f78b1224c248c0b5c8a10c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca0ffaf9836e140eed1543aa344f3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05559e6aaae484d5c2a0fac82bb012f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ce57632f5fe6deeed79091cfeab1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ecbdf0e8d105723cbddd002d012ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263fead27a07d72bfc75d988aa7a5a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce1c74e3e452f79dabe857738fa19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b593e790286fdfee9d65d9f87e9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1b84999e349c07d275a5c9749e38e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88daf7be9d5590192f37cb3f9633f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1722931990cb69abc21b184eab7086481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516155ee9b95151697951d0301078f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a19ea219e243261f72f2fd7e5c2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93b73db61eabcf379da1e1c69b78b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cce8583b2ef35f020fbb8e8e62fad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd533a71c4253e7225482bd30d45242486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cdee170eb1e05310c7e68ee288f13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdbb6001c0bbb44b6a85c5a6680909488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb15ee61527827828444e6abf0aeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d39247c968c838fcaf9a53389dce5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab40a45cd90f4429346c82ff0fed468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599ddfc726a14724d181d227b2317a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358808cead14760771cd9aa62ff094493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1414294b2753feace726205a183c808494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db4addb6bc01563bb83c9aa8dccf00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1a4fe952071b6c83d99cda28ea47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e66ce32d829524a9b330968854ba2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798505d3c6f5c0ad2cd2f781f49cbbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5566693650456593d3688bb5de8501e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587264936971307056156e9975a891e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b396f43d8dfdb3caed473b1e976ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae177bbff13032d36fe9b0520bf6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff809bffb3033f089e6368dcbf14b435503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec487aacd421a8c0659eaf24d6c7964504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86406e1c061ea0af66665a3498c89ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c176dcf728867888b835f6b39e4d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f63879e6bcf8148e4632db1b6d8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1134426acb663e12dce83c810effe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22400ad8b5d383013971f15266e7e992509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e429e0e56ce12af37f228e22fc9ba6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691889f868ee2c364ae972d41c47c8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94634df3b4439957e22a1b99b08144c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b9f7ecbfad4315380fac8b027141513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392a4f2c77f300f2cc5270da965ea0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae43780d1223acccb2b1105736d92e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a686e240a181838dde4ab022655405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7928e8d7b5180bdbe8e55980deab6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02425bd8ce41cd94f2320b2fffba6ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a354a78b3cf031d060a9449e71f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af795ef488c3e36bc0522c17e97bf9c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813aa46ef6be1d8d4e4a23297d23bff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2f7ff16920735cc6ff7616358154522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93828c04a5098eb8c27e7b5a566a93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52864c15de2c445de26ded751cae14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ff00915fe0184c36b7919fbe9f1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f8871806371170037a4ad989a6dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ccda42e900caed97730adbff158dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d46fea36a1a1ad4322ace98d1b7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1d7bfa98cfb2f4afa2d90a794acc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576589afde2979b9dd5aefab16ba6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686a60953f585f445b99404772ee3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605defce1a0ffb1a21f8e8ab249474c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40992d7a426f14e817cb21983cbe2b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a24272487d42f5e3115c2340ddf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48125e6ddacb88fbc0c4a6d935b3a3b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b71d5518e6f263985ad4aed2053bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883242a1ac82b4048a09e732f6a604c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a830802bfb0a2803c60db6fa5b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493ce9150b2cc05e0af90d8bda4b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcae6a8f5b631f0c6918cdd33fb538540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b628ba7ce122f0b86070ccb81ba3ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5246b7a6a92fe82158c61d6d6e2df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9ba03275dc4c965499364e30a171e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c45c2dcb406d2c173d959e1179d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057dabec93789db6334a2f481c0f20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5cbfa8560f7d3489fae6d051eb52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aeba434d62319dd078b161d0ad1a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa958227905a75870b2a67544d75b75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3fd3c4d9b489fcf6c2aa544e6518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de0ffb395cb74f60d4efcc395bb39b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205db997ec148ddc2d4c5a695f8a77e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082d15508962a8addd17a80e2059e50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fc0b2f4c9e983804873b1601daac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a12cf154fb7c1b44ccf65f8c880c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669d4c242dbf0a9c015bf75d8e1fea4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf447df6396682c38078c7823b64df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f9cbc12658daf7c7edd54d028f74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6380fb4651f8e0222fc60741e8d09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0d22e5ba4f4d72d0da8d588afafa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf10c64c22bb3cdef75631f8403f5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac934c3c0057ae2fc5056fc5f6b0e787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c1dc34db1dfa208956d190ffc9e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f36b60a7c922ff5e9ba1fbc0e06e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e538f533de5b4ee57c327cb96dbda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b5b2f2a2320a795a8ad43487c041565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9aaa02a7bb145c1fb4100ee99e3dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26889f8c79cbb3667e73ef97f3024fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59da9da44d7820595767e603d3f0ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2c8d5288e6652cdb6bf36c3f41532569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebbf2e25a74f9abe25c2be756f6bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c6ba4e7a707f2aa6dd5b9b567577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71258a9f9827e2cdbe9193282ffc9984572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767445f41902be707fd5b7faec40ef18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb1d30b6a07467cda993a68591834574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83371914adf2162e71fcc8e600eeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fff9ddd20a2a46c731455c0f09cc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f8f738e0e6417c21caeb321487a19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820655ed6bbe548c0fcb8027cba16562578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7c900fc48eccb0a29b7448dcf961579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d708626a967ac695c9fba6b79df46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1771482b668645a0d3cf6f3385b76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78abec1e42059921978e7fd4d52c974582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d76ab1c8bb2d12a0166d218d31fe0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409dcd82242ef3b639687a4b8d94926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5adf61f021c3379ca509379bbc7a11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fa4caaac6316266aed97aba3cb81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328eb048ba7a9d837ae61978dd7b315587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe055e94c795cb2b369e07471dd9a78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a6218e46cbd7efd4b0fa017e43db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84853df421b519ee261b3a9153c2bf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc68780c0ef186631306276f37ba72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcfa75806be1debaa37bc43605d99a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c6a24ff76efdd290292099609ddc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4954337bbd4ed847f730b83b9fce01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d12086a384546999b2cb4693f8755595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf707325b227ed8f7d38089e187580596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbda2d9053615bbba328e6c69e8ffa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790460b084a864827ba00dc1bd327653598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5752bfe63f034b893a8dfac0d9202599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367675c0a85e92a8760f173d7000f92b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205c9be48d998db3c676cf7745ab20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c00a27632dc9e8782b54e833c51b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79959e2ba535cbc16312914581692050603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7ed8f1f8ff86fff071b7917fed92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc18ccae622f9d74337d01e3d4c1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866a5c01fd9e69b56ca9d1d6a455523606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8da353416b3245db613235577ae5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52882be6466ef1a3caeaff8f214aa38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22f9ba409bb9d33bb704a67a872525609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9b659d100ffbef2c1888260003e32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f2aaf857fe01e1094ff34d0650fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719274516bb7a9be5d1c23d87b725f5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6fb3b69c186865e099ce22b1ac7ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e63327faa20639a75946924b66333614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613ca906a54f4d62ce11a0fec67e70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6d830f347b7eda125379d5d42f2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0505a614b38983d4a03fd6519f1873617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01ecd37e9afab57a65afa26ef71f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9ea19768d2b1a88a3e07666c5e20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665996049bdcde0c622ae72b00f9e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938dd572be2b40bb53a92aa29cb5fc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54886c94644afa61f7a8bab5b476bb54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8108434bba03b560534ce51dc63fae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe2c550445a1036efce3a1d5d42f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712073cce86da273b6b658c4c37af7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28febd374f2b5134c00b7b7dfbe2acee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ac2a48f842f465ff974c9da6e1a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733144b6fed73d329c7a5eb45379ebc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e80d645e920c3c02fbe0180e181d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06cedc36e5b582b693e57ee3801559630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c564311becfd74505bb203ad619845631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2217d270bb12fc45aaf4808d31c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5434e69b1e435c622d79af49cef2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ba453ce753f5e2d44422815607c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f42658527f0645aa83631c605c52bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13707504cc57ac86370ff80c2e6aff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc727a5ba986b4a3a21d844639338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83335a34a42be66d52f403ce64887dc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e117adbf41e9ac8d79901a2586d85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb3b831986fff151d95645d500c97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef384121e2ec29e0c56d58b39821dd8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b456c22c99e4ca7d8e744a712b39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4bd59e33229d28b4ba31c0b7803f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b065581d089a53679baff83d7aa21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4313449a1dd3af6c0126548f6076645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d67491b4f5b6d48b2299b4e5a1b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e57b4b4f7cbe6c5a559e8a0f28bde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33d4afe7f9c51875c78fa2d8155a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea8c594fe349e3f0ebe64e574923c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d56179a3c47f4523e9635b288cfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7825ce890996c97fb2658656e65be5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943e762acf51627c5e3c2f1addfc3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5c45100666fdeed611ac647dcbaaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486f759bdb988a6310a841ef73ee67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27486c5547668839c7388b02137758e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5395edf222a4893b0b5abefb4d95d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c3251baf63f40176d13c3456e6e1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff36fac8d64f431f07595281d4364658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fe7a53bab9d61c0d392a8f7cca2b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da3b432af6e76b080c31f2f5a4650660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435d8e9ff425019de315683ea00ee28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572881aec31b1434a210e2309b77096662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a8262a685787a3cdf01f052eebc99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947053f9d1f4a8f80e11b39ea7fc2efa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd56d59fbb2fbf16e9c19ece95dd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3844db5f9003d142b5f23ccf21e64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fee84e474a3145db8a6d3e491bb03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d685e9b086f1e770ee77947aeed3c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e741e277e5ab8e5e9cc89eec2ee615669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd73056e832b1eedb7194f28f44a38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2c40528c2ecba945e6fa3a41714c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c04a666cfe0b59e2d752d5cbd359c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b0aa53e501ac62eda692e951440f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083b84e4d961593428d5bd551dbfbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f508c1f3d3da3bf1e63e57ae47447d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f5dd9d2e6f42cf289952490d8fb0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a813a5f78cc97eebb48237e747a89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9bf9edd1a0332b98939e5874ac765678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069e21808705250149eeab73d20037679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebe799b1a615987a5c2c23b526f4c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1dd86ee3e2f32b19d83808f3f3369681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b08b3ab9cc6722150b2c72e49c4fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddedf07cd660329b0eb3154c044a0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98a3e8b46692c9795be5ae2324575684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42484cb23d2cb2fb63582ec09186ec40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5d6fad5bd54ccca3c1f85d987541686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd038a991bf7fe0ef06d6489b08fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48456179ed69a655dc411ba1f5a738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a011933370409f2b9f7d80d68d9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4eeaf30c3c7ad6b42fd7df4ce780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552e8eb37db2d7344d8ea5770edde1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f936514de7c8875c66ed346df0b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759f4726bb06a0b6729c163b3c546d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb2d836c6b03828593652e9240030b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540692e4c981639c435ee04aa0559ad3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd1def5cdc69624174774271c2cd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2caf51437be8701bad60726d1de89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339e14c728c5a71a871245bf2c2cd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99165053070822c8b129411e3f50cd1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554a0cdddd5490b459963a23548350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50d304ae9f33d65dd6c07272a0cd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81edc6ec235ce16b81b3281cb64a4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce46f917309f3e961af96b7c14116703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc429e4ea2d318423657999758cd24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca7c5f3aa9679a2e11ec73ca01f989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f796a57197b0ea59b3f50e2e9248b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78d2a18da69be82e60e87e86ba8a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5ed52f0c7b71c907422490eca02de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c5c97beb6ab493e5a7824cf06f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e5f2a64ab4e36e67d669969f9315710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf98446234581054064aa0b8fe5931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe4737be3d94b423c7ab9bb1740c922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b59db9efca06e47b9baca6176d5003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a49494b19877d0ce2faab681cf1204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9318f46231196d159307a5a029005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb06991f318a0d76aa67dd875c9436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43362aae3f85653a4b3493e1f0d3efd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbe02258dd24aefa999eac0e4642e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46e6a280b868ddc4286017f2b281c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d21d7683012feac03ed5cd16b7ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0c8d028949c005f20d333bb76c3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8688ed5890fbc5ec809c1fe16489312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494794a34ae7070ef34078a173a492c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bce555c369fe7e2173f0fbec3573b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e22306bbc7a3bf32509b398c083ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3397de8c8a28a4803171bc4a79bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e135ca9de49f8120e100e8bb100ba917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e224fff31669fa25b32741fa210f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aace54a6929d57ebb6508075fd854919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9128f649629807c5be0a4d0cbcfe1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6880acde2d61582a13410748b84bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fee303a8301dd335a13db1aa5f01422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ff9c7319d926cfde31288ff6ba1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2cb89307e83b1e0157a15d78c337b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b79dbe67533a3bd80e79fd949468125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7c797296408a58f337c06c1004a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d198d5844a79cf9a7e2dffec624027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583eb0cb0d533a3b715e458389198d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3746f0866f8ac0b01c8d0b1ef06a7ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca69110d6aadef91a7f5b5b7b8157330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613084eb070053618cd0871aa0e15e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023d3a7f0c9b3164ab91cdce52771332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5fec2d681753264341290f39fe32b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f0739f75bb1c68d51bab4f7fbf1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731bd1a844f81a91aeabbca07749a8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d8f69db115b184eaffef4fc785f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf313a0acaadd4acbddc0a961eb5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73d5d30bfc11a730f901b821ec62738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b160ca29f5fea57304efb15899d0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52884747fd5c65dda162ebb451cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc79a749aad6e3654172b51707167a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cdcb644ca0bd89c56b1307b8b456d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368f6cd8ac3335dafe9d89415d500d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba79c2ece395dfed44b8cea1ad2ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c556a6dc81808aca006646eaefb36745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ec20dfb24a08cdd1aac945558764046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233843084bc36be275650fd113368c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7ad31f64d510d30887219ab6153048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa240398b05da4a4ef50b0227ca9aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec997dc1014779ba4bf8ac7ee2c5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298f57046882186952f5f715ac014d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa52af3320f4c1b1a4c122a3dfaf4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eeefff80b077a12470ab519d877a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809281724d0a13e8a4595b44939de93d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd67e08e1261a315e1eaa5d5c485b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b198259f9fb9ed0d19d3aa6ef4f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89be77fafac051ecfb7928ef148b1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f193c39a0cf561641c110081dec44358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d478afac7e6b10e19993571c771a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff24ee15c798be90c7e9870ba0e1ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f1d336fc68d8f626162f9891514261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a536c74b6e03d0fc521e0ef52eff5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c8c4a7e5df4419b9b89e46633a7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ff3c82846a1321cd52a393587c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d879cee1d8a55d3f5abd20f365d5b7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaec7276923691e3e7f823dff89b5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875ca129b4c7ae87d41283d5d709d1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa10de3f598d952a925c152616a1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628dd7ed84f421664d4e7ad15cca10069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3c445263562608776ccd0210b5fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babff8e4dfc03b3ec4a14f977a1610c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe7e0821b3b11f1f78ced9e34113572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2c763ec2944edb6446d71f1efcaf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779291f2a12789711bd6369a7373ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6099937f80760653ff523c37c9bff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e93b1bbd13f9a63369dacfd42038f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d642828250f7ee3eec1b6efaa27b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3782f5937980aaee49da73145a50d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a4a015bfcbe99cfc67401df6ffcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f79aa80bf7af8a8f9c569906b7e4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62099b5a3cd09c784f772df72e13481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe379f0478a35fed1de0fd4f167af582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d290f8908966957a935d7c0a4458c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc0c717cab202c1c47a576af6e16884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c48d43554674035a11253331ad666785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc43f8b179e88508554c18a50354a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734167296638ac2761e700101142ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c865c040f81eda670bf5e3b4322d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690114df66a9da7017f7aa70a835dffd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817b6f092a4c776db76bcb8ac8d0db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36bb7754fe5f5028409cc864448a1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c34bdd6a9b2246cb3126414619ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7745bb7961e46bd0f100dacbfe4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ccc25d88234762d1eabdbd1cadb3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219f2d7aa08d470a0fc690514418f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48461152c5f2f053323ff5d6b1e879dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcd4663e31b0fd8f5f6c41ddfae7f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9385638ef5b0cfccae7f983bc30698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be608d850ecb3262e4f5ac3da8ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48678e0254acd2fac6f2c43388aec4fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c787d4ad341a019b55c290e281ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac238112c99d596625caba0e5d3242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dce7d44111dac325f32312343b6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a2ac999306c1007af5451d79de21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8f58cfa0a170a627471c7bd95101105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dd69e6fe225a44eda4ea99802386d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061549e193099951562f15f93d493f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd579afdc9d5c8f9ea6f802f7bd96f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1836da91257bc9608671da209ee94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bedb4ac21f87f154b91c77d0b9bd4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f45f715b49097d69e5f0f72aa95ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affd1ff246e09cad29f80e4833d147112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a83ef07b5c9a5bf65464cb851ee02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac250f60f3b43050ffe1e9a9a391b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac38f36e915b9b1a1b98845d34dd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306acd2a1fbfce46af903d8bc949af72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32849d86808606eadf6e623977a9598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209db5e6ede98030e292b24309cbfa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a159aba352f4a72389793f88ada60d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5612e856579bf110023d64af58b454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8173e1a617076297cd9a3afcde8be0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1ccc0b33b8751532a7e465d44fdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c9f103eaeb345999ce5c469ae50e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631007990ee0a4bb7adefad6b88b5895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd78bf18723b9e40fbdb63114d8d0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7525fa86bc49caa56b4cf745dea9d60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b992a2910ea9a578ffeeefac8f5a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8bc9bd212d5f74ff72bd0a6aee75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141b314cd618fa134892a7a48e52fa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a09d91e0f9fe732cefb68e657c5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc8ce88576f26d3278429c8221720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e48d90871b84c9dcff44f5a8add379132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2dad7788c9d67ae5ae8fd8dade22e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe2cfe7e94657b0915fca3641b7f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0557fb26b0826059a0ee5c4575bbe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fcc1c532358c92643cc9d5d110d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be6d6c7f9a80b06150b9fcb62c38f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578147610ad8928d16e9a6db76abb97c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4b16308a5771b9b2763a4aef1f2dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe428b5d695dac7982662d64d5282fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b76b516dc8d638770b454f5d98b301141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c705e80b8d70d3a26cfa3e58f8ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84979d8518b364486d7f14c630ad453143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218810d77cad1acc0706cfc2a620037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b94e2f28b0902c3b34f5859a8b13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f67baa37fe7a6a23db9002c3beb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903604430e084b4def04e6263ef402f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab7f7b70edd81dc10c46c5e3fcee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad78e22beeaadc529cf92b6c6567b2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84077bca8bb12ffeeffb837b741054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba15be6506e84dc4c3dcebc1c643676151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d3a0f1d8f40c145978d966163604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57dae7068bafb8e293e9048bbce240153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc3bb7e206e7832996ba22cc5bf69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c9f2e2348471523ba9a3da948d611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d591430c45f7b48230a2c2097a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6d9eb908b56f62ae759b4a98dc450157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ccde8de3fa005138790913d70f72e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d8eef3c0b535b65641334dcccd65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19c7f4aa3c0d9481f9e4eb7f25a35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9e815e18273750cfd4ad93da59de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179147e9a6c7115a0dbb241b6050d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a4f40c3e01405cdeb67b6b6914ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41fd9542f162cc3422602b726672e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b7ffcdecbbefe6939d3676640946165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdc8d41fb98fd33bbf2864d5050c2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df997740418e58a9d1452cf63c30f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496ea968951bf7dd0a940e4d3c752a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd8dcaf0a00f8a65dd8b0375fa4c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315968084bba6737d526702ca54577170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268e56990bc4d01787944e3345e62c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35774809a655dc84596b26df0811ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a04ba2b7906cacbcf294c2c4bc373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ffea1f8562f3ed747bc06840d046174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c246bbbb9b51af00180ff3470454af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f0d4b2db5cca6a564f2616ab509ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281955122c06fab184b2a18acdaab61f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace724ff684788be325b8142691e91eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5f55922d2adbd7581ffb5eb0a76e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb556f3970d2067a7de57869b6235180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0b9295c35903e66efbda7ba7cb39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c374d8950b88075fa5a08c2489fa08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c489a98ad941c122e45c9bb97148183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8225cd0eeaae685a44429fa3ddb517184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85af41d705c57e774fe60f6363f474185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363ea584d2f92cf03126357a1e1185186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bdf337783cfc0ab4f4821ad171f81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef57412f2c090ad98685e35bed72d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd26b4beb84df1b50d32007ebee22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c688f4618dc64f939e6dbfecde16d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3002e14144999e045bee38e18dfd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26497817e09bd4bda0ab1213361dd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc387b4e2d0a96b2a23b32452bdf3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9507ba90cf049571791b557ab7a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4580ded3a82be93b1d94bb3b233b86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164c74ea0854a5aa79af48e33faba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e16293fd3d04fdcc53873a6278810197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536b9afe2a824b178c177ca82f2c17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a8782574ae68b1aa9b1a4f8d3358199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303029f8ed9a85445f6ef1ebbb7033eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8e415ea75bbffef76a8eb4e55ff5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a61adb9a7d946bca77ce61b8176ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b4ae037dbc1c57cfdcbf94e0fc03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762054a8df506280ffbdc8f2aa3f47ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fab3a9baded0ee974f779c271d78e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3715d96bb15a91d339ac62d30f68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b867fb1b41b5b10c2b829fa25e14044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b7f312c93a69d413fb3270110e63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d0d09d2c8935c038d2c74ec2f6a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de775b807249b4931bbf074c6c080ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485642c3f1b46d832edfb9452d4c6f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f254f6258fdb0e83e20358088a8326212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5dbd37232139b42e50c4f1f9a93d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7739ef9e17d5b54dbfaf24ee535e791214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ed4383c2e7c4eb2c25104c261d10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc865a45672c704266fe33e7a72e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa66e69737b65ba63c3e55a6e398f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef377b3523a5854858039cd9d73ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfeeb8e02ee146ececefb044822a0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f5ea80fc536dc416b86a7cbaac46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec871c3a75f71f9e8393fd3c864535221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d8be5b7f3a1e698c2f2b705373bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570a74618497d48c2c443cdf2b3326223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a27f8906ef5ae16d8ccc31c6e36f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245f7a29d2be1f9fd65f88cb6e58749225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d668d9acfb6a899f96c798e3d062055226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09c6a436c504d355f0249fdc92008227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ba762e919dd665bcc09da6713682228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c420930c323d689bc49556e4d8a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4169cff09b6b51d1e23a4c59ce69b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb8e622fbb8633cfe7815106a3141231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb9795c7490ac58e39c6aad14749c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e9702ca656e01f662fbfbf61ed63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e84603d844652e7ed11b3793db76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac6ea24f647912f72046341d08300235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa963393032dc2590283a192a11e6cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d1673c83e5d5344ac480e0e87b62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e90cd2ff4d6aa9726189977b87679238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83889f0064eaaa6460488b08569be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9168331e3f31c25e5b28e5c62cde1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c454d6bddc822bb73a23eb530299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d447c2f9b2561ed35f510a1ad61b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5117d4e593cec6e19a3bb768eaa350243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547181d1207f70a4c5fda1f9a462f26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8da01d8cc2d3512bbe2e9cbb072ebf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde37d4cb6ea74f6b6883e8d5d325a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f43f1b8d624a2f462d107d19fd863247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5c26f93828f585d1cba935cb3d07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8858f319a30fe9eef4927cd9776894249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a9ef5fdda896b4b944e8c3183887250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128512ea1bb569056351b7402a7f23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893c657bd354cc1a1ce217a6cf28f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aafb675f456a1bbc891c09d5cfb1e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0948a234058c424519660ed9c22285254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80abfaa4cd8d2b163e37494924dd17f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3debf6433dc5e848cb4a5a316a665c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad0b9519106f804f3c6e173f0a1c08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443fabcd39745d2b362fc07397c92bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d50d03c38ab7223a3a9400ee3f93e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1f8a48112d46f684f6c71b6a9b1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f689fb203b5329ac4ab44823aa61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf441a5199d42d8740f1f151bac1c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e07a985f95c53b934a9eed476ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091acf66e8f2edf456361b0c0b1938e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174c79077ea63c782aafd15b1450a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1798c4d581ed226da6756e0fe894a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033f83f924e74a71e9497f25f7c772267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5fd28c332e6c04884a3dcea5c8aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7e867bfa16c14d5c561f59abbb5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf729686c6a1821b6c00cdb7cbf1de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4ada44672f7dfd80f20eb321258b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178801e754588744db5635790b250de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885af982b02fc3873c14d706866dd6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b828e4d23ce321dfa496c72085274274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c93a4f3e06873fbb47024fe5c454275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b04a3dc0919a0886df055a266095f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf82223861fb2c7bdd397ffdfe6902277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e637e699d0b6dd9b38e75466632b84f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d8f341e7cd857874462471c31799279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e3e24e5ec390d38af29f39a0211e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d0a13e2053a20aba3c8603f393f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e885b9d678ead8b0718ddb861bcc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b3d1cad0c27e43c96301bddff461283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf486e8ff7b8f3b2eb9a200982c3bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e53d2a76bfd3e51c23e0b216aeff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ffc06d8e4108bb3bc7445853daea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598bcb798f2eb6d3b137a5079e05de0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf9e3ab977af05daeb35f2d006b607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc33154742626475b490c6162b54a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd2e8a0e12171739dcaf083f8aef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c9abb02967b33fdf17137311a4626291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d4a6a5e1f77e2dd55a2e4f290385c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077976e1a1ae6edf0d2426a3beff5f06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0f7e1073a8be8ff1c2940f78124a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec97ab3a2b7f155a66ebd3d48bd798295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656dc51c3b68cea63a51c0d8af8f232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccfb7fa44daac4086c1632af7ead61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf97ab0d4a952c641e062fe9fae4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc01a4791034138e919be7001b32b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898533899c7884580c8233f1e57cd1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c5f5bc387e9eedfed85be2fdfd32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002ebedbe211a577b5770a573d8727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef7cad46cee2f536e8ee037c1899b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42302c580f31422c0fba52ac6b88523304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11caabaac79bfe60486ea294f73ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e62fca8a2091c66e431b32810320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04302c7fe91875c458e3ffa1a2e80ab4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f908a67b889eb38cb45bbfd81ae2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967828add02a7a14c142296b9fd9d7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1c40a4a5aac85a7370af6d2f6779310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada79f1394eb539aa2dc48c0e46810b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c313e3ff1bd721a48180e15e780a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9af86f3a6dd63a2df0995365a35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7df0ac873b02b0b766ebfb0470aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f64c8f3b63ec21859e0929912f614315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02004c4f95ebd3cceff5401418af9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7c9b54da5deb082783c106095efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ff01d83acc359d0937b9b0e3eb7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329a19886f5b0953bbb90a9e356c6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e8e145759e7f7ad1052c1d721836320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa3ed21b1b178e5f18127ff50ebaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6bc834781ba6eec65fe06712fda56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2620f47eceb43239ab0d21560b6d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813809117cbc44239fcdabfbcd5a9ac8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682487df483766fb2e057ca90739ce0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7845fbc0305d3c951e36597dc9029326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d06cbe8db73f49ce86f15508da07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c202d084a1d047b88e335faf1e0d6a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97407516c61d35624248e21a01a4478329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0edf6f322ba2cc8ef66c1059b8176330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830e534428acd13f4c9e5d0afd7f9c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a301e30af94913d9de01f119d0ae7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6235e41c107366c827ad4bcc7b45dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27863bce046e9689ab1545cb77efc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d8cad9b79bda7cc6f8f10a5b2fe3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a1528025c443a0b726167c4194c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e65079d5173d4dc818d17b3a875e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed25a40b59c6b6b2c36ec41004bd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8499b000354c6a40050a077d725a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebeb22ce6f8f54b99d6ffd78deb93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baeab82c85da29bc23e4dba0b2f3b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be45b13384cfb72648715e95f74b7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0920e4b9871fa7e7b7378692fd697af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2859a0b4eefa225912e50d9271110344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36b5280b5108366d90eb8b73fdd64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea136324023af4b6490c85bb9bc22eae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a51f474390ae5b1d1cfbbcf2dd93a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198df72cf6528ce422199262816281348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c839908d9648ef66e638387b7542a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3147fad9fc90fa4871e089a243a274350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bce226a3b8cacaa4c14a822bf5d0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ebb71721b71b173d6df360bc69097352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d61040122477bc5a3214474bf269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea402967a5d8a9d5a48a6581da6af09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee4e42ec4899db27dbcf581200f7a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce29db796dc313e09960596e2f1c39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa184dced08acd53c25fbf16466d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea2608cada3bc531dcc3c44c466cfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5563612416d90b03ce63a25f143d7e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51d2155c730c88a543a3164be0f5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef65c1221da34459e350f56f7cc31d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a007b12b8657ae79fc86ae5848eea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addddc34d493d889b17f949fd123aaa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9523f5efe1724fcf401e9b2ae996b83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794341781b6276754dad8e8c3c798f94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f46fc15b31777ffdbb105c4e4f16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57026bc664a539c61ed547319afc6696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6a9b298d32f39b65cd7eea435151368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae4c56b3a4aa3e338f3e9fb34ce29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1643785eeadfc9b966bbb6367a03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9cddcf56289c3c7106ad91b19052371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889721fe028e8de7d34091f2ff69263a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57621792b6a482d2152ea8a3653059f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b1d9babc49fe2d2b3832c34bb90b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc36ce556a3d7198afc17ba667a009375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865734a856bffed6f2b9756e0934bc4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90a70f3bc43f2f73a91ed8a98acc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f145543d3bc689f1894648362cd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c9efbb42615185bceb20c3f3bad41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d790dc9c675e4b9a8934d9af6e092380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0388f2479339a01b0671ce1bce838a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b626466364ce32b23ad70f4d272de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3f33aac3c4a5a3afeabb47856246383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcf103446bad87dc2ad3d306530524384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b61e7c815a0311f42a26e157cddb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57ea6df876258c2b32be58534f475386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83652f953848a18667af2aa1ea380b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4765d28da83b2fb5f74f3fae077f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d344ce88ae5ad2e993901eb2e0297f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653bacf1aa375020d666947df80694390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dff71619ab084f2a119d5ef26c0ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef923f7fe032d5844470f2da63f46bc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df875ea5629b93234ff760bd089ffd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b5a412a428980583c4541b87045a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af991696c4dbf7f6ab5aba59a9f9d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bac420cc6cbbb186723ccc25e8cf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fce8bd6fe80bb19d59e33ac41703e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a3c92f2287bc95d588a740545c22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fd055cdb3632eaef39ce41a33132399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4ae0a2ef7fc06a8bca715566e10d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dfd87ac083f5be94732fe55ce0457401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcca7259cae6be7b064de339f0815f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8cb0417287f195c28878c99c2a95e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e9b1b9326156f86386aea5d45044404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b14b7cb5b534634850ec7bb72ab95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27567c922127fa69b3dbb381a4c6efd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32028b979b5d1dd255b589ec8c1cbd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79804560d5ea47c867ad71964cd4cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774f72adba9d695aa64743ca5947639409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad33469918f17a55b674ef3504c202410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff3871b38411391dc897cbf04652a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be88a82623a4c5b068b8c6a20ba33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d3fe6b5c52807a4312dc48ee93bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce088fd3313578375081e580a45fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e75b8f134100097f091ba3670e79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4d7c1cd304d66de2bb91a6cc8a62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5fdf913977f9a403174315cb89f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c6413d18b8065a5e37ece65b7235418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105e58484571c68a5aef8fe2f41038419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56213e72204831a61607220b373897ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af93822f46b490cf5356e88b4cfde6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46530e42a51dbed2751166adb06c5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e49c60a926590ccc9445c3d3c863ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ce7422a3e6d562937270844c77af4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6d6d3de1b900724df8ca15dc5da2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aa88033a91ba25167284a83a3899f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25f66666d090228063f9e3ba72d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5abbbd46011ddaaf7c197cb57bd9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91333089143b77a0f0886bebebd51b69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381bf71e80938dad9eac05287a0bd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba20db5779e0ce862a6597fd6f7e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef468622b979226fce37b8606f19544432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fedac8d8eb86bfa95536d84738b36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31480fe082b370ff62688bc8dcda0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5078a70c2b2605f57a2f7384eefdb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d4d63bff3ae020d802bb2d4d6805436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e60f2494ad98c9bdb361b3c96cd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3cdb5398699a1194b47eb3dc66660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9003c508d76d038c4101f70db294439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e629217aeefa5b3a8fa1d18613b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e0fb2d68f32bb3a5221f13c9440a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec78bb94c6d4cf44f7cd8b02822c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6230edf224fc9c2ee10e72efb9bc36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a82a092905cf04472ede2a8014ace444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b73b301bf5e555e771811fde9386a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be593374948b4eb87d2651af4cdc1f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f8900501e1126e333a5fde9c6c8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9f4fcf8541d8c8416687b50b66dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843deb54ebb1b2026ed4c35b2a714ea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced430a54851f8e8abb9dd8fe11ebbbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc9f02eb2a6fb9f139f633a8fc6cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286676d9cdc1f152b49994c8f82d512d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462969f15cea8aab34b20bf29cb4c3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739908fb15bd9845a7c636b66815165d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32807541446471210f75531f6c62a86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cb28c5dd2ba401139caa65abdbcff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e294ba762a1f8619d7264319c947f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd1e38865096d2acf2eb3403d6659458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0857866b5e076829bd82fe70a1f29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc226f4a4ba9e40d92e21824b5a781460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931feb96508fdfcd90fb515047df653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f889366a39afb1ef52b1144b03b01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df84d7ea5cc0d05befcd0c0ba95ec1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e25f78a0f0e7feacbb8ef326ca0ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda97681f3ca86023d1bd1a822bb3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad69ac1f2bd0f626c4bf6f011e608466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675ec0b0bf63600d7818e0ed44f6c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62b500683a8e4bbedba4a93870ff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b0f03e9676da0811a016a34ae313469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c71ba470f5c7ce4cc1cf17f4f787a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6f16fd1d189af647a68737d30b80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079309f488af4093465d09c87f534241472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea278175edb42c535d20096c271ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba417c76663eb67a95ddb43c2937d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acebf24735dbd6c22607897202cb70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaa6adf11814ad86b5b251765bad9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e15134c433c9bfdef1c4e8237c338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa627015745ae9756dba0ba9691dcb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c654f46bc65c1a2ed2b7cb5a805530479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65023db2968af29e256994c06b7adca5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caab69b28213c9bfb4895e18fd413a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9528f4938fa79a176ce4afc5e12808482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56f89e26b375576ead4e3f8f4cb28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38735e3231d3b79862254625b34aad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f757e8939a5f20ef9d2f9131f7ed5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8ade10eae3f426a9a24b02ee07ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063449ba899bdd412616caa3118222d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41904d91e96e771693dad600d7a3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b809b7f335b5853f9994c25fa41b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c6ab786a97102f42b02d07ffc153490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ee4e38c33b9ba3dde8d1b1ff5e9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e3cf8c9cb51da6923075e1aec88f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2eade4b3a29d0dd0816b67a9f0d64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ed3e21feee3e06f8309cc514e75b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2445d360eb0ecf5e83c640fa15f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa98bd5a484ba81036f4e31f11b56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc990b3a86245129f8ed5ed4b99462497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600888d0e4872e65602b888fa72fc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22986daec8e942d026cc80597ede12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8c3c69e56436094dd6074aa920a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62095bc8d10eac794ce9abd02a3ab3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b3e7182b7c5a4719294f148ba4b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f68329d0821dc2526946f8bf4265e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586f6b7f5d472934150a2e4b4e919c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d630908a74319b18d5f7d82df1686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77dd15f96c0435326e8b8fddf41ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10dfde5267c49aa5afc38fd925d49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b3ccba352b75381a216613e2ebf05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0019188d4395a9a3b36507b828f08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160b4c7f4a034d79c119bcbf5594f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169699b30f901dee18d1bd3f4b53e26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a40bcb6dd7e060de9eb43f851eccf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26463f93049a3e3943ca8d4d23d5737513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709d6f05ecd36b16f65a7ffdd65e2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21a5d6a0d28c8e8bf8740c07e04477515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe4839e991ebdf5554dbb752e05bc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb552257852fedb3e5cc25917d9cd4fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f468ebdc62f30211190bfccfb40ca3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fc48d51633cf81d507ea1ab4cb7e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123aea118ac0203dc7fa3e63f6e5286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec439fb6ba29a34cd055a1fa4b8fd26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d94bda5df5c5f298c3d8a07c6fc91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2de2b800293b731700be100e8ac9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f0b5e456205306df01ed8b780e2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333ca7eb09507d06736821c0b092da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8a5061e651cd7fa51415822ada9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1dd5d3423d031e018abcf1d59cb37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e65527b4d0ce8a11598c5dc4fb3927528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479a16e3de89b3cd3723ec0abf86d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20fedf77e9953313eab63f32acb2bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33a7320650791b409d6fd85c97e37e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca212faa8bf855698035e104e9068532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b92ad63c4f8af2c48d9b3b790067d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de321f6d61c5a67e14c4109e83b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492e0c98a7ba190213d518cd6cf950535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4eaa85475f01b524633ed3d1d91c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2a72c75eb7452b8016b606b8a75f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f700296ed7ca67de1cc54969d7011538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81250c24ff7e18f801c06cf7f9f3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110f582058e7a3304828b74f074fe62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103d865135ce2dcc580aba312a6cda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e3b15f2f16c43bdb4e0861977dd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5024c5e334768997d19a4922a51719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11174aefd11df0630fe3538c0fa8dad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e700142b1d5a7cc33016c23b86162e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ad535e7a2bf2d8ff7223742871b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac358a7cdc87e09da996da14a276c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5485bf3a67f9b9ae12eefc9ab035ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468dcec1cb63959556f4ecf1d2b97cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f83def2864809a5fe80ea774902d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad66dc015de6ca64848bf74d1b4073f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e575d304553073fef35b0c276bf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a388f7eb81d3722c271b8b5b3c6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c678d78ea502bc09bc1dea6d02f661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be9ea8c57320664b59095a8609e51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f8626bb880be1c296181c469a3ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0c36b502bc27c9a003d3facb1091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be792837a9d9fadb95313cec3eb1659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09cae66d95a40605a4d229f580991e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac02eb9b054e03b1109a71ad6a76a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e1c576d4cd46c2c78ef338d781365561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23d41335a2f82e37fa717bc0c1772562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c54b7b63eb4aa964e7f94e7c958fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a96c264455ce4638b258d8e85f0158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21e45cf652f01f8a4eb0aa1398f89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76dd3eb647231479d3d20aee3c7d5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8e67508a8e79de3f64c33d4de2fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f229cbbaa55d5e67fcd22b009cefd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d984f993f0294474e664aa28c8a29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444a640efd80201a08274b18284ec17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43087ee3752420be6940d9f2166f0008571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8edb4bb89725aba6b7859cc47357572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de1c3362f97c799d3265602f4e4a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15539367b5b8714b9c436096a73789574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5c241c3cc755fac690730795161e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9d09aff9cffb7173efaf0ca06e93b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b1f4585785a37493ec9d2a69afb8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193dfb9b1a698ffa9fbc1ba8225c71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c9a18b7540637d58363a23193aaf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6d8bf1fb0b79d0d6406f9a86f169580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854c6c56d7f9aa76ffaf2404f93f74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf3966160d7e7d068ef2ba23d0bb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6276ea19a057235f86272636f95d7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d89aa527dffbde291ae4857369ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121c57286e6bbb02dcc1f60ffec299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddfea2ea043b20fbf24ff2d74c1324586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7e93c4ccd89fe00b8742b019fce9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0493e887f70a365d9f6b073833c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e478c1aedb849c2c4609ffa3ae8c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e688e5885e472fbc3df33d9bedb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808653c6b843869f59f71fbd5bd1360d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97641026dc82e5d7f697ba881d19fd94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e470b5f90dd424279945d70d9f20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4037625f361d23cdaf6291b4338771594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f84a27b0794d3dc3e5484e233ed0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457458a2760b5f8e219593741b5910596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426ceb452e6958fbcf87970bc60574f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40843c2fee4eb8fccff89a8521de6f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c635372466b86787289bd720b298f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536777de0ddf1c6abe457a13287a538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd18d4f2569ca6b1689ca4a143994601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34de97480597491c4fb8ff8cef970602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18219eec537186c4a8562ad7851bf31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce07085e51bbcf1155a1787447d54f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834640174414150a8340400641bf31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9975c6dc1b4f23e719262388d2bbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c36762442b7944d870aa6763307405607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f08cbb0a5180fb160c9c1707f625608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47635885e9513cdb71e540d32cd71b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90cacc9f65f23a41217bdb137810f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598efd01c38d36622c902c69d279a2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444db47927e9d869b10eb73dd65b97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b3af87bada820528a22601b45c77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82560b97b5c988cd18c3e5ccf76dff1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c11801afbac1a26d6510c29afbce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4b4e2147147a8e13ec98ab7952d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49754fcec5d3f0746b15c2d0926921617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef31031009cfd353b02a92b1dd9104618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034844708f331ced8ba68b814233912619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4f5ab6d4e017eaa00c61aed8b8d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54743721ead0f858f838b7aae29df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f7129dcceb8eeab7fc75ef66d86b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09474237609a05d63850de6f4aba1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c80f7bfef72bfa95b76e0f3f762d9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449ce57c1dbf7fcbb2d696ba2d2e50c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348047aa33d688e2fcd9c536c49034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b676b449bd6684b6fc7a93511442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4eff4d0ca5941bd4f6191e357350628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df67e64c8ea5d0eff167267f55971629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c996a5c0d8e6826a912558eec3fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940353b1a298ea6a3f4e286146d4370f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c855f106a102b7c98061735283ca5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de71955c5acbd09415070027d7d13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4389aaf8b16fc2232a9a4bb6cd60a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f10daf02435966be72f501d6b6ab3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038055c589252eb172ac537f51bf946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc601d4ca53b89927325f1f2454ade637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeca39afc3eaf06e3b13c617a98f1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060e90be3c3f36cc1f76ac28d795e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adfe39611a73abfde83970339cb033640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ebd45215ab71689d5ba2f6a0780dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad92872ee10af543c561bfc43db6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72feaf5b1111a7fe4d15e8a53dde129643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200113f2d8a7261ed8a7cebb29f32a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14295d4d06622c9eddda6797c9228d5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb3b1a8a0e01e714ff73dad55e277646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacc530a45be5e86fabbd3dfe33ce8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0299cf0689cce81091608efdb920648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20eb7ed3fd9ca65b6c9e726aee8c69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93471f47a14d373ad6affcf7137d56e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622379fc896ec7a454dacff89df5f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5067adbd5b755a6e6fa8c920c2a69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026440fa78b7b9ff6b250b57bda2d23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4759e07df3c3c75c2358bd69aac1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bd9b1f416a20f276dd86107d583ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa0f95a9e59e194c4e3c13cfe1d7f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b79e5cfa9687cf7f0025863af096c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6f2869df63c5d9af8e6b9cff6b52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a49ad055f480ffd2f91b0c331f83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c79126d80d75b5223264df011ba55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fd318dd6264ed71febd90ec96628661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfbff8395a133174dcfdc8f528576662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814034247cd0074279734df66b5e9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bc778b1f5e59c84152269c1699ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250f20a6609731e14ce2f39d52d6b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab346280b5827d403fbcabeea6816110666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495d6c36a41a862504902ef251ff733667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c713e58a4b0d24112b277bbfd8a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7186d06cf5b5a93ed2e497e70f8ea7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba15eabf250a4b192ac6e75967f5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a12d869c0f78bd2e8d92aa3f1d2229671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778ee5f6d3f7b047f9eb6501021e35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887ff248bb5446d22726e41c60af2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450cc061e3a5f962b1051085b443804674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cf2a0828431c3adf482eb0f6a580675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298b77512870dc89981a5cc1ccf370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee661d7dc0a7f43e1aabddcc5df06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afa78c12df5685dae01fa46aa3e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e75428cdbd35ba24786df6d45c5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86a95de1c7e2475bc0035ff1c1081680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924adc2da8ddc4f891df0254c1a6d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e5ae7ce4c96f34edf891463e9860682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542ad787ed3dceb8688b946d218c30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ae776a51e152ca7068ba95d558f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565128073facaf30117b16111b5f9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca34e87e04e4f68dd8d4bbe4a6c125686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1858134382fb3a57b939b735a88930d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f45e413e4253d1090063b67d94b32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51451aa82e3974cc2a547d93456b72f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff66da38466976f6016ff7454700ab4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c00460c29ae80419be1894fd0e7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d68097aac775f125ba73f60c0681692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd698b117dc0813af832a5718d2fb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537f82cf2a1e3c9618c2a6da91cb10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c6730539460362b24960016033a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907090483d22890c27c9a12777386f1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b2610b8d4d99091a5adb78abeb61d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9b31b17a8ede2409e6df087ab466698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d08b31e60440a11e46a5e928d235d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5704f81e9ab5b4e2926f67c66cc1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0db6ed2557ddae26f90c81fe23ebe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9a7794305993bc7e2c50e7b97a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651c5e428cfdecfe5fa98bd60e02970703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73c2ef16f8803cb47d831a6f54d9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353b112b99a21e6f4b4b7666b8040e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a35bef1b1c628fb6d4e927591c077706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b100345d934901c5a4f19cdb9af2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea787386ceefc12aed18cd46a3c33d7708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>