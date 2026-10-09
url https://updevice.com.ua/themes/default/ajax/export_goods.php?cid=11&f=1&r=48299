--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077379e8f697c285b8bb066b8c83d5a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093066a9dc60999f8aad9b871eb5c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3660b52d442f06911d8b66a75fd1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff37f031db90b783c8edd594def8834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0b6d19f981389f7ab0cf55e762c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcfd75596e1edcf6a476c9d90fe4506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316339e4e1d99800cb161d24fbf9347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014987edebe9a1e3b079cd90211404ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cff63a775ce4b139da8fa4797f50f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e882940402ee3147f038d351b802510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c961c70aea0d1fed0f9d7e3b3f3eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b067092563395c5168b1349f64fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d777857e7fe5046c4f9eb38f5a0af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdb4f2f581f6840eb9542d1186fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee0f6070a5a6cf3f0d4cf5c817cbae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a3cae9834088752295334668dfab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e85d09c0b2a7a6df5c4b321d1fdb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f059cd70a022ca37974acd1b2f6c3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6355ffa36b19327423f629663c12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55535b83530e4763ca316a3f3debc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bdfa3c5f871584127b071a4f423e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634c43a10fc728666dd83fba0100ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492e4b2f034def0a498d34492de783323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6e62bf7d5e77d1cfd80a252ac8ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac2472cdea5412570892f94d2ec7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11493d1c758a666491e2e50993d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74ab849e6185aa94974375736dfadc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b8f7dd50945aaa42cd4ea7ba449e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa73514f53e16a10ef8c4aac056aca429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9a4c86524fb4201853b16932c83530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad01f5c1c22edab6419591649db5db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e46faa8faf10bea5fcae2e7c4a0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf01ea1096a10fd683f002feb39ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22123bff3f87e4718322a707bc7d4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ebf981e677b27a35c4e349f97adc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eac0a02d50e603a507bf2e7d4361236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c62676b18648fcf5717c039cc30f0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270be0804c789b9a5f2cfcf0ef0ce3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762193811f72e7a2da44f1b39a519e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e294ae22fa69d45e4f5837bf6f9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b22b239bd4d38cc76f64588bdce5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb0b5c1e8f706800929ce5b1f42eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5717f1044d529ffd22d3f3654638f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50cb9efa1333b311419a5474fbd61844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010b24cda9df0c9f2e723c637c34b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328d54f8a31eb8fd900616d6ab4db946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d97e0baf1bfcabf57da03e0f83e69947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93942df5ea6a8160e73da98c438e94f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b496a564dbf9682df2a4a3740bb3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25d85be8997d7b6561a6dc7c7371d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9fa3c67ee6dd36dcdc1f0a57c5c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f1bf24cccc119faa4c895bb78a5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d0e64a848b13e2998c7374e811e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afeca17b7c2b63ef4ca2b4982257df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1702a28a6f7ad6228cc272d7693e2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629ea2ef8025ea2c8a5e3ab71295c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455378de741a81d6a4be0140d203a7e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ffa0a2adcedc945805f20084ce4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602acdc6b88a7ffe1aff0f7b3554e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459a5b0884ce4514f407bb2bb0b6f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da28b206a1aaafd57d8d501580a29861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a19952e06a4a8435d1520f30bca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc5031167f3c8362769a8cfcf17fc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d0fbd60d2bc5c819d49c0804b82264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8c3cc5a6ebbe514daea89f4f132a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e69164cc0155aa2fc91f6ee8be04566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87496a18243f6ef133d1910773f52067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80c4f75498f496ff1ec23b59e93da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835741b7bda7d39f9307697e80813fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e97e4b5ef67f0338ee730d8440c06970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3577941314f41a5f62db030574a234a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea0fedbc00d27055d3e477028f273772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19053add61b5f16c2f2ea928f6f9fd1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d4ed314fc816df137cc9cd3bacea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be0024d698c7a6a7d92e74eb716ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293450e7ea27153e1a3b16e27f3f93176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a9b00d042985cb9cb78d38b551a1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf525dce4982601bfbf2e57c7922878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d208461d353352580d3087f2297ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4cc62afcbb7ae79fb19019ea2f8f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e72cef3c69ad55541b39d3199f9ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627684d957810174b4a755286bd38c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ffae4c9b36cfe590d430edb69cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb1b9b415502d06d853a4f5cb1f20284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212809d3a98e1be769363052d3a3b4d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050fc47ba635c765c6f56a49c9144686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234e6450ec03d090d03d7854d1b92b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42380745504f485b2fbe48be73caecc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d4b5b76079fd54550bdb3a3219d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c7d07535622a45a4390c19972e9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbdb2a97e47315704093bb110b938191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0c6a9e81e2fefa247d80892d1f7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b20070be3650282b5e4f833e4198993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d041347e614145d2677dbf35402cb0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ff9607ab441702fb7963ea2eefe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e147d88126d40c887e0f1d52b91d34396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297d0c723d95d47ae7074dde027336397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db433d3218057055a3b3ab4c9d1730098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ccbe48776ad132b970b479bd8591199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65fe9f72f0967e0b73f4fca1ee6688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c4b484b737aacbfddeba9eea4fd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a98e2dab65babe1cab1af2049775f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d096eb6298b138da16370230c6174c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af3a85903d47f0d032e64b5c06cbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2361aaf6bbe3681f51b5be0cd257105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee607c76bfcbf6f3aca008dc8977139106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e50d71cd7501c22499a20b1663c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6676543d9da262dc3d22c623be55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f13698036d7b453f92c01a270781109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b154dd62da7fc633d2b8ce62d27d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d69613cb9d701786aa70f6655c7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8630f996e3d23fe0642d436f80ae4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a78a52b5e4ebef650b81497410c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609459a5eb1384926e95cb79d60ef40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223aad6083634fb498b46600abb0242115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc75c1ef8e97a226919c4eb0f0190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8663e57b411bbadad1d126080d058117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeae2aa562e30acba524e9ef61b322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4aca9583f7c83e85bc563a461a388119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3843b8d17dbcce45d7ce8747de78ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f59b5f77d9fb1665a3d231d62b9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239999977325639f7491c41692025245122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246120b50e623cc66a54be0e714739a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1e3c0b112b9fe00637f0c10e23c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32193e71cb6787ca8d9cb781b8dbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce08deb6c74088d6350ad2e9736300126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f212f2f5043b622042f02e65d5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b845490a7f1a9cc9e6b8818b3c67f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48299e9cb80a737594af76b0ab1ca147129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125393de32fe45868f653bc84df824b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04099d8ea3e1e92a9ff8069ca16ef90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00e4c9db79422965864d1aa85ef23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addeeb53bb08a57302fa8ba9fe98624133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed13d142fea27d4a79dc2d7c1171c4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31239afb61b16e6921427b20bf5f0e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2c4b6b8dc6167641b2b64e84b542136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97eefc59185f5961c0cb543f5130c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272745de796e17d2fea19d182884d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9212482465f38f00c09f6b38101513139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139d6beecedcfca1c7497ae3d18d693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c03c598b1bb37b3de3ff9fe147fbb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0805d52cb23ce6ec1d8aec66b843e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7549e2d0c1d891339702f76480abc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec589a3edfe8ea03c26923b17c5ffa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ac1aab781f8efd0a324c12f1192b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b45462dc1626900c4dd68c68fd45f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411c7a5e7992bee3b9502032674f4e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8efb0531079eda186ed441300a0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bd816dee3e733e24760cd66ff544d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed5254f9b2d5cff5f1284de3b1277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87b52ab8265a15a4aa04f092ed86ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf44b3853255d6348e17a381d80c233152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333b6925d6956e97050fef1334c865153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7be381fd77971e25d52cecd8f4ce7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008a901845d53708e65d0bfd36fa8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f47ac5df530ac57939ffefa47cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7365cd7d207ca6b0c3c06365b80e43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef233fe1bf4290671f9b134cf2cfb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d77a9bff860e50e2d68a8349d972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7177434d44712768da6768b10677d9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177547fb134887350996e6158a2432161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d62d556b20aabeaa6b21aa9cc9a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a5f85619116e249a38bba29085f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97081c02d15b95fc741e683f381a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616bbe51939de97729d4cea664c7264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f769ecdf3bf3f693e15a4fbeaaf90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7931458ee1cfc430be11d737f42401167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b51ad81f59a724554951572da9c0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b094ef4d42f5d4b010d2169d6f4059169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0504b49da34a9ea3a68f5dd3db8d425170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeba3051cc99158169b55e25f30e4ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad61b3da30d4b60977b14a77f41c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e317029e895376e607ddc5a738ca683173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9901dfdeafdea7f0f643e838216aaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063c7dc753f87438adb6434d1224230175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0424b16982a50f19db8d9e94226623176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e1f55bdde9371e4c786f3ed5056c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a9b0b9ecfd273c19b5391121f243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96265fb3a2cc93285ef552505acb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60f38c20500c8de13e404e8a1201b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a54bedb289c8056ccc702092eb48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145319219706c96ad3eae4307cde1f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f745760b2751028e4ffbdd358b211183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e45f4b1b40d286b6a169545519c29d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7dd20320ce864f0a060c943439d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8a2dc8961dcbda4bdb7b4767a62b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff225039becd0e258adf8d7dbb7d7c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b7f30faf8dc165041b19ce36b9f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81156c5ae9eb345063d6e68dc5d81406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f95ae3d3d6ee5699c3f3874d830aa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b16715b2088b3fea72bdbddbaf65f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b963abf257d5c9f7dbb8236a95c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1daeac2f929593034e3589e2dc142193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ae8f6dd3f5d901eaad70a5f796c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd68ac3c9f463d1ac936c41d12a88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f79fa2960d9a8ef5d322d4927b7f41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de37f4d733ff92b933a1c23e8d08f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff7ed0db41ad8182d043f32547a02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca49028c3eca0750635568cb25e883e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6667211a1c969168210e4799a8fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418638258e2e56cafed56b024a67aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0f16fc70a15ab679fe9a3dee7df6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b668fefcba9ee08e809f72b3267fb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e542b2d939d7a001c0b3613b288c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0102c55e60fefca727596202bb8d01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ff7434974cb41680467327f27c81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4a89f309cb6672e21fa93e9928fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d38aef66d83fda9106f50522fc414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc325252fadffd880c0f3b83367f882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a8dbd8e4d14d30e0be4c7796c48ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb238ed2f1eeae2c9a46c49ab82a2ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de8ab8932f89a601ed3526b326474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437a0d43a48688afaf80d25d3f22e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f54b88569ae10471b64214e56ce87b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1849d93eeb65a441ffa5edce28b39b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341e75330bafa107e05534fae764bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd277cff7a8f23493f6b4b4ab3e0368217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea574add2555b008f7052802507517218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535b007955c11cc8d352f5b32c838c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08058b5e8b3b4965545b1436f38ef01e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b005ade049664bf31e5b932c09241221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e085371a634de77309cebb62ed87e66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf297c21808a12e454cdb896d5de2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef55c209a0644349028105f1eb2ee2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399309679a23a73d366a5427e8c4005225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ba121b645fb0a709701ae9153b0a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf969a19140ba69998082b526ed15e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b03af6eee1fc97b85b086c63ab26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210141bec048ad31e9352f80bdf674229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86c47585006c234be7c5997686af7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce054995f03867dd5ca148db442715231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8d5c22b3e49fea7608112f176b17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eee6635b89f94132240e2933be639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a1ba5764bfe2743cae9b31d918e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7240a222b822b81fb907037922105235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809f0b9d8e5ad8b15a369c1d78e317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16538ca9de96093a036c58b4a808a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818598ee43afc228f5c2222697a420b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0203fea79cd960f54db215f3a3a01d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adce420e6a426a0490458e06b1465c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc849828b92556875a369ad43df19da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8907e5d2271d7a8ec49f6419b618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a14a3e40d523e7e2dfedcc6cb4303243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f12ac5186c7075b00833acd12d35d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff695b58ccb455a4b247d06de65e25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b891f23559f0f9c2ed1618685fbe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a7d581c7a00def3bd73fc0b6531be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9558f6291f74b819b88287005f2bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f260cc66b0bc1b34ab87e3423cae4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214d4a41f91096d96453759d74d8070250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d289af1960583cf65b27eb2034a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3f51dc5d361e937832a73cc4ae68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec73a816a4a4df63579fd3d0a6b0c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166442164288980aad9041dfd84bb7b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f13e40896ac13b581bdfb694ffdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053afc6c9d18af7107a327dc3e5b83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b499c59c97f72a5944b9f81d6902a7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532307ac623c61981a276c3df436b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ba5fd4161dee05ab6d7b22f1412f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303486ea39ad3c0094639f7402de45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8a4422d9841d3268ca7fc60cb77d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053b9d943b9f56261aa1c4f88c02f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f73fde110d33b46da7c09c9dcdb51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323329b231fa61bca5a8fee47918fa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9612f6cc8033496534a89ddf20ecde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd915bd6051fe28d13d38763b6109266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241f900af82ca458acb84083584af5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2587edbb3ddac56f081ac98f54addc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd439eca9ee502582e2555357c368269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698147530a2e53be8bc5e917bf44045270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea623f6f27d9d2730ef14e8a188aac85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7c51632a50a9dd3f7bd8dfda310f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca295534ad303d06d02c96c9fd8371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf585ed46032b8ed5013195b84c576e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2267a553192cb5a8c2b6f76b4ec54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623656028bb9b1e05ab87eced404c916276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f7d2e582abf07c89271acdee8861c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f009da6c4e499bc067fdc3a2651ddb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1eab0397402e00124edce0c4d59c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e0a0cf8bb5abdb57d7d539173761280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc0ee40c5fe6ccbe7b072e17a341f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44bd6d48eacb10ebc68de51c9457b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3758ca7344c79867ce7749feb93c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8016c093066376f1aa0f2a53f8abf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508b4b073e841bb128bbfec07730b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a3b51f524bb8b088cce63955053b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fb5d36e344ff6a9180e291012777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dece689f7ec9f7c6e49241ccb497f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5338b563400516791d8d34b210bc98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be1f3d8784e8a6a0008260df7cefa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528658026419086083b729ed15ff3e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa672c1260b3c6f640c9e84a5c2d1d73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67766e941bb505dc650211e64fc72e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc4c5e46a66e325c25a325f6a5d7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e5f6a8f05e0b53597615603ca859295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ebb1fc4db2a1ee22876f8e4140cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ea6d80cb28f405d51ebfc64fa6df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41883bfab7f4d07794a93517507486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78fe4d23a7a29910d53d83f7c7399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e3c64dbd98de245cd086428001d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160d17e93a4e15d7f8bb4de1316a6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b32eecd9649815794b1c87ae492a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8cecde731e8424bdbe6a4bfa49ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5bc93164ef605c4b868019fb637ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5049557df8c5bfbb848070cae1375fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82880f26317d81b9714811f55faaf542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f4459b61d4b4d15528ae59f1ce33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8fc1c4be51f96c5f8989a7835304f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690ce3d1547c65c87462d1b723feb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c91279806ed27ad7097dfd4ef1cff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e014944b6656a65e335a0fc0c74c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593c62ad43a1b916cdb66d98cc34af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d67ccde915f2d0668025e7675b27dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905247acb67f6987604643d297d7716314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8ae7f651121f937ccb5d53ea7d91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0581ed5924aac7e6553dffe490299316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f9df2fe70369c4eba4276fb5eaaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7e7a5eab2d4b8be11102250053e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35039633bf3fcbac34315cf0acda9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5d819ceed6fbf8de30137b0e5f0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c40a90a49239343881ab182d067b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649086a523b765910a596310cae1bac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53302cf003785e7ef457a1a769f4c6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d559dcaf3b6a8344f92a0f17ff359c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb3c500817d3cf0efbe3760faa06c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445093a9c03d0f17ec7fcbd6eaa8c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625886565ebafdd1cc0144978088207327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a973cde9fe1c36ec6087a8bfb81b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62b068390c5fbe64d756122154fc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a63a2e553c5a920ec18044728b2b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5cf54edc3d211ca39b6da5247028331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac22152dd36272080fb1fd22a104e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0946272e590ff14052fd1f51bf067fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b756267127ad37bf2bb2cc8e37fa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1f08be84a86d8d796c6bc332321a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001c9c46c770ab7118cdd53e10e312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a14603d4f94f6818e9fa2c09f21a1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecb5bab4a22308e9a1cef3ebe453a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27e56a9a5c9821b416b7eecb2975f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e18ea3cf0efc4be4a0a804e9a4a2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ba9eec79cf0212331c5a84ecdd67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b7af6ebf33107078986d62f6f666e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702fbf58659b7344ffd64b3a07e64e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506327ca01fee033a04d1336ecc0cbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d610f6173066b5adf8dfa09c752234d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c82b9147e26401ab0c1b8546fcc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e2e28c3591ff2f9c7c9b9cfbae91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9254d19c8da4e50cc48448b6a6e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33ff54a79c256325196f038ce8063349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4abdf029394a337fc71efee7c7186d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4ce5f1cd8254a9c6bdc982095443351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e76c9c38cff67e6d9c3c85a456808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854f49098f7f6c6b50806e61e3dd73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23a455aed6ef124cfcdd5313294ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86fbe67d5afca50aacb0116b8a6c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596018140d2345a6037236967c6d0a83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275cd4c58a72d8ebaf355d68cdd828357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec480606356e1079814a4fb20d88c2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c78fd7c773d4ee5e9f6168854fecf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5fcd317f93c1c6f1c8bed016e9474360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a8c4e01c3dcef66b8a23bfd8b08fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819cdd4ef119a69a3714d17d97cd7d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088143edc22a60898745482add358a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f00732027d77de4a1a2242fede6ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35087eb737e93d7165fe4eac7d3aa5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef57bd4ee673becf1bc30fcea0b1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd52b2d3cbb7f994582cc9c4247a865367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1b2b717f7aff8654086619c22f7b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893be50f2e322031f662b841173d61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af93369b23c06ac5864c96949ab794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eacfe81ff99e3b7b5d420a0419a3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92faaaa411d68e5714eb84ddc654c0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ae1e95fb798741651757fd89970e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfb1e93ae2a265ad2b2097849244d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018805dbcf8321a6848dce2376317d38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974aab9af979736bcfb20d6373d908376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3e30bad8e1cb68a58a2af21942300377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa5e31cb9910f135df7dc63e9b585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b07d3b5874df1d1a899e3ce7b9d8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90617a1270e4a2b7fcfd6f84f97758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480997b0340d6f823ca21ddb62edabf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933476bd539ba65a72cda682add46e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e9b9926493c217509cdfea48dd43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a8ec64739b3a282960a09fb0214f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e59b606bdfbee866ee52d806dea8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcda55a09e43f3ff8c6c981d1e52c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540f8d84f1ca8735105fe119c90f4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beeb27788f351eb806673a2412df2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a68ff71335d5fc7d5aadbe0e1d2fef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a17e9df6a817a58b0147482c08ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3581e4c4eb27c1509a00e42c17b9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800d63727a140db46fed86b96706997392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e4f55f5dc1b7ea1ac9f273a9f89a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f65566862375dbb18a7af8b4ce04b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8953a1faf7e551b4ca0980564d03ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ace18cb6af6e428e75de20ed6ff97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758458b5908fa6baa02a26d8543289397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6452679e8f5ec147b1a74dbbdf44032398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f24b80530f99de369b37a87f2a4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebebedbf2bb67e16e8d62affbb7a61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef834eea548aa3eb7bc4680957c785c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fd0644c2f3149e79e80cec4e667df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba448d88133a453ce6645c992024c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0c085e113aa0b3549972e12f20535404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384dca3230e78b8182b1f6935c78b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db286df8a2db098497de94fb66adf6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b5fab8df55142a83cd1534773bb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916eac20f27a9c401b2d30990f4585d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379c6115a8efe355ff374589a105b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d74e5926b67007e20626546d81d4fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e764d9f82f45dabfdd4291aa9879411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b17e3c40337c87837c1b733545c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad71281d87c4b2b7441e39549bbb58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98dd8cd691df886ad214e71d1e194414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a939fa09a0cfe01909b0cd6f6c483e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc64c85d13ef8688c7efe1563b028b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b1009def6289decb2bfabaf9776e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4978d9a8c243a02fc4e197a480ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58387782965457680d6cc920f6889c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ffada3ae75a71253276a47abce66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b1ff07b35aeeebc7ea26fee1551b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba0f342ccce09a915b0dc560760644422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491dbbe4243f25f183c43b4630521d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31f10f57833e99334f99ae68b41af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b323bd989c726ead54bb2468bf3091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142e71937077cf72def9ec8382442d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f0d571b9e2d2966f93ab44071ace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7c19f5ca342dd070765706c9a2bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b212b85148f803df15075aeb334688429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53223515186224d7dc7bf0bd683e7d94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab06988695f8e623e3001b5b4f9085431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba2908d79d6cf31b035746d679f64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db114b4985777d32a138937e78c7fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a085c1a8b4e40070797a262d261f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b88c1ac38f77b9150e6641138c85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95fad8ec60a72c5e3a5138c30b169f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3d326b49c3d2e592894ca819ebda0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec203fae51a5284573ced59c6525a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b60dc8bcdd431826b20ab7d4605ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325a94dbe932da4c9d1720d1e3f2429440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c6767fe29ba6f0f6bd8de0117059441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec97bec5a805b25937d517cb1abcb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8477814e28cf81dab3c58163d527443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76921495b71766fcb18202a89212abd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310f3a94dd45d7e7f03fb32cf4f3cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a45e09c17ab48ae2d916bd65e4348446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193bda162ae9ff484dfc1214ce1880447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ba2925c67cdc4e8e384141c0f176448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd381263e1a1791761746009677a9c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fc96f177a5051cca882ab301360e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122763e38b886a327646341ed974562e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8978654d473eaf5d78051add05a7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7a54e46d05dfe817949a3cc8ef85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764af23a6d154f1399d4d1db08ca03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886e273bbbf352816d05cff60f7116455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7970b7aca32f82e693f694d07a13ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08500a110a7aac729bc663af4d56f26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c9293782d322e900589e13c42ddc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39996fee19760a127328910c56ea4f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4f3b0c5e330ee79e109678c8e2d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b446161508122a78fa641a2ded93c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c1089b602e39fa53e1f6a2eec3632462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de89ffbb18e1be846141ee99b9e1cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed20239b357efb686893ab2b5c68fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7ab0f0ebee366bf84bd9678a379f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e13c2510d2fcaee2272fbcfc6670f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e9261a6beaae1f4b57383e16612c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5deca570c3b3392d97454b9de85735468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bb005a58c5a878b3b137ed8245e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd689893bc25bae08956c71c644786a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83030e86a5a636be7b8adaa850aceba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431327f148dfe31a5dc2c3219c77b51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d90792cf4b27ef9b41c76d0606204f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8a95290aa90b7441ece1fa66d295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e6246038e54c2b1554f62d19f52b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a41b0fdd4b8d29db61a46d88d875476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51150e1b80dda2446b825eb7d7b7b519477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a748f4909f794743c6bde411107c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceed5accc2f1e3dea10a3a7195c1e84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90426180c56b5512840fb4bd25301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3d1c646992c0d9060318cfc14f87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991af144edad1bb8b14cd50de1eef69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de80e5e75af2062fd980b76b295f20c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdcf5861faa352c5ee5c1bf470771e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b148aea1e115d9414f0f5a1edd61e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153fb823138a69838e10725c066c502486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6d9e46def4530207a8ffded40eb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68ba8feb219357862b395c98179b12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e853a2e73b20eff6124d04b257644489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e126454095c91653af1478c5b6e2332490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f62efdc30eff146fb7a58baab2b90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ebda045967b3178178a00073bebd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018a2afda37ce255762f980e4713a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ce739dcb68bc30f29672e9fb59208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00c126ca378fed9011757be1727ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eeceace17635d2b17af8a1f33c70f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f8c59dc534145a3ad90e3e5b6857497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023aa046eed47f8916cd10fd61b932498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275be51c525b972413237185c593743499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d99071658b0306471ad4d308d7116500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936db9770c70f395e460395f479387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1980758768444d748f459559297b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ed95536f2fbae254abfbcfad8d690503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9abc8ed45c01de75698dcc222d043504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba8b18532711c11e1ea0def52c854505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99bc630d18e23a88821b1d31044e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a64d1ce0f5495c7345a6a1b536bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d153f6ab3be9d1de493b4b8ff1e3d25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1a49e822f5448ddd0a4aa12697732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626894884d44c84116c5cf647936879f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895fdfb83776313337234326092f45a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb9248dc34192f9b741e0d3cd53b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e26f09f4ef29320c8e376e4ac9a5a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b3cbf3e52fde9f4cacdfc8d70b59d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7e98f96fde767984279a2057ade7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3642614d5cfe882591e73ec542c434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210304b17363b9a5e20dc5b3285fdfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1aecc7e6f8d691d452426fe9e850b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f73f4ae8ca1166b57b6e0d505dc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fcada70035f3239e585b766e4b38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a2b544679e64f217bf6ccc11daf6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377200da511b52ba882328e5bbbe5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6fd6bcb65b88d7339f33dbb50490b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7530176607f189de0ba6bf5b25021524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb3a47dfd58e1b0525f00f584a8ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca7a2e7034f4db237ce1595bfa5cc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b672d9c7d6e91277d24ae44112bbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11c34696b87c3cf89ec92c8367bc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de57dd5046c8563e6471ac0e989191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b10ff9b5d0202653902a8f39a18e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825adfa5de80bb9e75685816661588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9069a6cef8edb041ad15f0b5a95185532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa6fb8978f1c10b4568477991a792533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa97bed214addaf13ea81001790454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad122f09dada7ba62292a95f4dc1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287813de49aa95bb5469ee5d209c7f01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2eca695f5a9d9b2451c6f9a191f5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c038c895aaa665149c59002e903d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00145d546259b39b51b7438fb2c9a07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75a907c956fb6ab834b55eff81259540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012bc9bc4654f6cda1ed4d1b011b9e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590d3794ed39b1154ef90cc0fbb97a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb1fb2ba09680931d9d4027f4466ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c84cecc79ef5b493efb7a671c3d54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e5a6a315adb90f0652dfa0871bf72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad41f7434a433e591fb78d827bd250546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a086e521d3400157ac48dc609fc1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a8370b25b3225efa80ffb866925a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecad60974bd073281306ccc34d5b2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13b7278cdc6efc40bc11c5cacd7fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da302c89b29db3bee4bd1f6ad519a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07be98d7ec1d6dcbd55e796703f7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bed83618bec1f069eda343c0d63ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a4f8d4e90ab79e5c4fa76575ffb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21afdb366ad3cd210f3c900b3bff4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322ffd9b53eac871e479584b293e6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb297ba2d42494fc44a28ab8dae69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56719d57a35fd8af09113d185cb8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675615b7af7e4c9536edb886056fac0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696ab3e62bd9bdf96a92d2b156446b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df247975a739bff7fe506e5e869d0dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1e9243ba15c41d651b4283763b88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a16b920fa5dfd98c56cdfaf07e7ad3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6ccb763be120c602a676788110b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d1a0c35f5429a4bd200bde8ae331565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7b0148b24e955d474c1c626bb873566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412e90ee564ba0abb97d3cdbc3cb33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c765e99fe2db4bb7d5e69729aa567c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde71175dc6720c967bd31bb85417b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedfd97ca0a0c560cde73fdac2b5d42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b169b2b93ff4ba4dddf0fd7174ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa32f86c72441a94fc0d7891e5fde1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52b5a7d8bf640a5350a98fdc39ac4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f51260ffac36dcbcf3be9c24f8299574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa1f90fdda7434231419c38209c2e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03839df529a3f0acdc3b3a49ffda1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a842e69ccea59b26f57f8746f5ecddf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377075bc979a600cf405fe1f086e9d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940351c35a9b8f017c9cf714b2bd63c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae82cebd254cbec7cdd2435c79b7c14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e89b9eca38a490aa0a3e9866a7763581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754b917e73459bc33c5bb42b4ee81a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee0842020199659f23a45812ebccca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8191ea69246b9c82a4a84cba37e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7193f5121bd10bb26c3572fe7466d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fad561bb66624a37bfb571bb6b8ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd8e05ac28a9831da4a7f15cf90f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa386715d0dbf74ec9bcd21a903c7bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf67cf710d7138c084f4e5bac77fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe9b5f5126de124db0a4fa130a5f6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1e00492cc46f38f263a976c5b729c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587a64bae796e3ed11a07dec42d66b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f1d45af16f56e02ea57fcc0210db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd801ddac65717b2d43b4b3d6e90c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f53cf10cea34746aae2bebb965dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e791d15d59e544558e44b1c61154e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15b405e071d154d6165ba97234721597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c89359cd7c3ba903ed330e5acd3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dcde25b534cddff669bf67888daf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10766de479b8ef32a48b24ad2731ba2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28db69c5a4469cfd29818c09d5cf75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67151bf0052d68f100c266d96c1d6500602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233398fc109a067d4dec9e464db8e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a833a927ffd65c92924b4ec2810c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2cc8a222fbefe2ab969da7e20b6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4564159ef70b8b24d0f6c3fcd4a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf9d0d7927f2716a361db2e6c792bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1f550d084af9f0d166a4273759fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc2dab9cfbe1ae206504b418952085609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f9db88bc1df4cbb47dcfd7760165610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3555e112eec145003eb5f20cb004611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5dbb7619546d36febc6f24c6eb843612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79835e32a7a44e2d200562134cdb998c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbde1093fefda5b8904ef15d148b5df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c7b7570b90e6e5a59185d073acbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d480d5c90dd287ad855e03deeb2e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b9bd4b67f0355474dadd89ea745b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf593014cd433d4340b078f662547618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106b0b9d0a9929662b3a5595d2d9d5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930883b8a045358ae19bb8adcbba489620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2a95adb736ac0fb9df653c76c01e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659342c74c18b3473472f1f6d35e87c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf9d0d198ceba7380e6d0e338f064623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8ed07f12dc72c8fc16b75067be93e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22bd93a2fcf965bc772806c9ed0a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3a80899e2be8337870d483c5aff8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf54c45f8cc27d67d9563845db865627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801e117fdee0213132be911ba339c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef12225402e8e899c484a74bbfe4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008656aba5f54c7af27a047bf140441630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b4fbd2e1a39328202119d6a1b89c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4b2b76ec767059fb6031639bb8d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739016c686d5e5fd5fecf8487d4da87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af303d2cb9112d7eb01c518ceaecb57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d22b3abc25ff15a8c9c926170506635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789c253f77284f5ef490773524e8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735953f283e93927bd247cc06f7ffe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b7a1ba7143854afba5cc15a8a7490638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4e9d017b7c82e3691d400fdf73dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743bd1427e2b469af974607634fcd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab96113f74df0cd61ee3c910501c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913956ae22329fa0398d244e910f650642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b07875458b9bc9a3b8e6312f411d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93df79bb25002955a6f4f3bdca34d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def751602cfa21a7e7b64e1dd1cd8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61460151230be736223504ebcdce3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347e9d8949203ec67a98e6ae0745b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c235fb88843d87891cb0457e2f5a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf6c797efbe0d4abcdb1355c0bcd63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0502537bc494cee7e847a5e1c8217e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd730b1bb4530598f7e3a0e81c6f3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce4d6fbf193707d6d81f8f02a7dcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651ce72239b3b160c8d6894f16cb7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283bd3fc0f43b3de577e1dea0b6296e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79064916b877aaabb2d912dfdddbe690655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de972cde13686f82b12189f9f72ec0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7474d823029c1f76454cf526cb420e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2378ed964259dfc8cd6677c70bd44f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ef1801e8c4893dd3ffdf332decad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17570a9b173d4de3e74d7f325cb14a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988562b0b56e47a3c2a4ea98e70817e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c831e69c0b26fffd20a2001297f92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359a5861720b4e8d770ffe0af40c00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84314fe86bc374a6a2f99901c27ded08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc39efc34ec3d905bf5327d824862665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249545b627b09432d3daa3e78198f33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df009c63bcf56408c12283f77bb2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016e8eadbbba9af0f4f5f2c897923e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c980661853242dce992f1a2eeaf924669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf54ffe0a71d5208f068648fff4e7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f1970709644fc892fe91113b9f1d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a09c03a44a76cb6f342d1b997f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d1a87a3fdb1ba6096c8ff7690a58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cde4380b67a87ac23f67200ca7335674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fe921cd20c3523bc5abfa790dd1ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c80b3a32d3de1197cfb523874f56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a280a198de707d7a6ce6ac97944b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e32ab645fe702bd4e5e9a2da3ea15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ded81c315734324a2b258f03361f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673546ab253ed64cd16e5d97331e4541680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c1e466554ea2a2cde77b0b626333681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e07299d78e1b0ae493c3464ee000682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a32a7cadb6997e46ae93b0537fe6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fdd8ffb2df9c24c5ce9833db4db8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e06a179dc78d2c9c6229a57a21ca8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7af1427623c2c9fae51a74bb32fd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f4adaadcc1d6f354a83dee861575687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48838856a0d86c71ae4dc724c9b1651688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac66b180b71fe0a234f8eff91701591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9960f4e3e9339e82d8d48ac73663f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea47d027a0a7dda3b5cc0634f101b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d66e6870611e5a8d7f4d2d4be5d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3e598ad2b893c5aeb7e7bbf24a7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe8cb41a0db590fca87a8c022f3f51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e5fe557e8c468f76125c33698d77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c87828ac77768ff43605ca055fe29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a32e2e50b14f0c9e4d650e50b478697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347eff5564080bb6197f0b67bed8b3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a9ab862a4429d195eca26c9f4811699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ff3c42d19c8f52b80fed3e8461c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb658a8a62ba02bdcad8c5d4a662890701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ea3809bb36880f221b8d4cbcd522702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f5ba090a94bc1640dd151b4cf9029703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242d0494cfcc40a9a907897ec69051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd210110f9b7072636279bdac8694705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d44049579096a5fe78656919f0cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf756a56815f4c5514dd4f1dc633a75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d872e01a21a6fa3ed0cb11d3a4317708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f47e180981223712a33e6cbc778d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777372fc4580f4f39e1a5437c1952bdb710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beba7b25718efed8fa8bee01c9f3321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4d68c33c5affa5ed1b858378309e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b96ce98e6f3b56dfdb04f02b524e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5d02ecc44d863f012e1f7e8253854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d2a0e7cfe8f9e92411a6d63c61e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c6234006249b1d3f083e93b83bd1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13788e51471fa8da1459b52fe3cdc1637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4123103f41d113bc6d06e0a137248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0664ee7c50087e262b0c7c4dbb05d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4adb1ff81987dd2c374099d2e7beb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e8f0e75747dbacf213dbc312ec0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa356a65dd17784ad815e01c4f3b9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766afc26e2384baa343c31f62a313113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40687d95ec21e37814c54aaede908314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c65b2628730941dc292c42e2c0bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f41e3c092cfeb9a625abf2bca93c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cdb2d797c07254cc70838ed1e6fa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c652af6b9d3d63ae8f562237eed5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4848d053caa383296a61a8a317052c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523cd99ac0c297d68725bb8921bf7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56526da8e2395e62290a93f5bb089eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771d694052e7059a5bc422e2c3b22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed34d27c6e3108623f5de3fea02b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fac3cdfe4c0f7015a02118729e30c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2de65cb3f3c4a669b6395250b49d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e03549a99f086ae0a7ae29544be0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac1d79fab1743b2143576ef0b9e0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1f46e4313ccac5ea1c65467f47ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813445b595218c594b63c55cc6aa8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4c6273067853944c280c2908d32630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4e40e189ca33862ab85ca99ea0d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587df97dfbd47570f36d5becb3181a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac440435225204fe3894efb092ea033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec64e04031b47180fddf4118dbacf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ac7141de455328fd02ad6fe4adfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76f3ce6b974a110a24c9d47e9d979436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf1c5f86e2d2d06d8970feb2f8c5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0ff7177612df36e3c2686182a8ca138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d233f484dc297b0efb052be5beab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec424339dad9ee86969722031ac26b4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd1cf1bff53c42f752224d3b96becd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c75a0afe6eb86157dab3bef39c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e2a666ae03e76d3df7f46eb4e56c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8920a518599204e276a5aab9ec46344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319eabea047976676de95595c3574645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0892f7f8eee06156e07e9d233143a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280297b411bfe0a88404ccf00dab4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3ae6082637eb65fdd5b0039ffc98c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b9626c3534f8f8cbe727dbba3ac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd20e7f539866375b8a0d30c288537550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bcf9796621ae4ee4a32e2f857b4ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73003bed0252619ae068021e7609a3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb54482bfe9da455aff98ce7c6e60d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2cb378779a66d486018bbd87d46f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001d63a20bf8d84641fe37d66d6666c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82024158790e68c93c4d35c49266b9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8480217dba58ebb23092c15a2ae1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc75af42ec31caa2b620b8a8ffc04d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9b1578eefad99b5b7e2caab67159759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b18abcdc67d24b8bc91e405990782a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cfeabcbc791403a45658049cba66361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479e26f1b1abfe86f3e0056a9e50aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504df655138fd916cd1a9a57525fe27963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3696a291d95bf61c498a29b678b5b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72277f0164c9812e1dcbb595d56af4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03309c13198232aba4c566b93b77d3ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85884fe3a673ec41aefb880772a7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c570c3321ca23442e8b24a71d689668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e960a21f46f078a0eafab4b10cff4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd73cf44c3e158dd1780318ae47f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7af97ab16abb82d48317823c155cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a5160bb9ff3cddb8bdcee1a34eb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a2658df56e7cbb1f622653d8504d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41834ecb62841840c7a0373085dbcc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ec9cc065d7872454c90143d0df4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39680696ec6fad25dfcbf6d4b753d1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae356312f43631d956e293fd30e5b1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba81940fc537e9d50de4d1014f42378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239dc41543e2976cf0a5bfab7c9f0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb4442c824ef511dc8c8d99acbde580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786196051cd6a628ee689fccb44f547481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b33951e97d9f9c6194dad18efe7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0700caec0621b7c15fbc7ba39da0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917c94a394768321f4f67bba1a321b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c1b9e8486efb1d1b2e8fd069f819e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9dc49a142cf1564f2e9683499b08e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066257092675ad5c3f7b6c40bc3a004e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5d13d7db8618aa8cc69a3d7bc456e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73fba4d7b4827980b65e079eb281e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dae2357dfbb057fc830b376a78e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe90ab87ed053f098f36f5e96d0d7e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fbc71b8d1cc1fa8b6cf693eee47f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800affafb21796af1c44a85039100f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ab5ffc0a300d44d993c94cc743f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c6d0c87c9b496978ba80f2df60eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcafb52b5408c6989086b2509f750d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89de360b5cc72b6a25ef8de62bb92897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbffbaf65bb243ba9a75cd754c203fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818684d98c9606097c4caeb4f06d22e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8ed170689b66274a7769b58e1285a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebe1344b22b869709ca57036fd393101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d697d3202586e5373b2d69ec7fa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292cb55d62f20fc05e70b2314f3bb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea0eb556918923c081278bf52eebe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a4ff70dcfbe22aab7105a34aa374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92221601fb074ae02c46c28761ca45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5053adceed5a046d9c9983873ff198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1748b0c7cb0ae997c018acc6ae4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471e2b3599f7e6f7e0cdd85e4daeb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0373660820ed9b129262b39fd78c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f76143236d2c930e45d0d6f342e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57609cc8baf34996a4f1642df08e149112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f197b6b57e73d86952822337763c10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e9b6af4af04e4ad2c08e00151879d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208b321a418aec1547550b18604df7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2262a958277b090d8f47778e2b963f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d23b6abd2bdb4f66b4ab4b0014751117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e51332a916fd08154fb7e02b95eab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810b200434c945f55454759ac5482ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cceec20b0708b99f79642192ea13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052b7f5ebe9090a60d51e464d1ebaa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e50f32cf287d4b2e65ac51cd540ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc791f5574edf6fab27c1f58a497836123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3067b9fdfdc49973b829fc72c31478124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8395aeec2a67acdf704381fa5cf415125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8c60d07bec1d28e67ae829994016126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb88872461ba8f2fe7bcd90c0a1992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7724983cf0c856b713552bf4c3da47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e3cf3d3c28b044ef50941eaaf49d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb720843ead43f34fbe2c65d08f91cfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2206b5973c260c879a35d6b214d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b612575825250e632295033a040ce3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18763af1f9bffb2657a0cc45a1ec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a15147123df8a5cd5a9d176a5550134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242cdac620d7b60eef03131964d8df5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7b9fca328955373034173b117943136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1be32e2166774b7405ca5dead1c29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84c0d5ec84ec51c8597b1a1a51cdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a3da09733868ad8d0b127504fd2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b70de65046d8dcc52badd7bee10a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20cf94ce54e53018da31be2884ceed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4503f00991669a7a6c739af891e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97892510be6d0c6d76f8a90aa2fb87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb833409bcb08c2dd4b2147e593db4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde945e309034acdf03d46f1db80fab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647aedb8b7fb7e47664e11771629dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a86f18b67fe73be8d512943a4ec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffa2c3f5e4ce483f6f1878da85ffe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b27a19eb8d42a73f305835c0749cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e62621584c4c2a4321acdf33e2fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ea68cc895dc97de392de12611bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e1578e311b32f9cd499f41392881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ab88f649c18779642edde01316464153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d206c4a3bcc7d7017b1a5599d151b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821840d9448cbc4fbe2fdaebeeb4f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecac144f9349cde60ff4db93442e0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32940f646ead21e6746f764ff32c67c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642237236f8e22ca126bb55b7b29239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2828ecf1339592c80213cc877ebc35f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f38ca2eea78fb2cb538d4537bb1bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098c02474fac3aefa4462f946f8053161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c3574932cfeb387a5c109a0d8e67e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb114910dd9626a6a7a031cec37edf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446645d72f981ec21a6291b904a7a0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdaeb432ec28787d08edbd751f05ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01992d3360390680585de4abea6deff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5b03c90d78d4e5158ba80b2a2d78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac941c7290370ebbf2ac8dac3a9b0725168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665fc22faf30deaf166b40f7eda9569169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0666164fe48563f14b6b4e7ea9a30b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327132ecd165e16e4798cb50011df8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e1cc907aab4f2bb51c8e622dcf5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644237796e39721e4a8f8aa3ab5ce317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093eb057d443eec532c6754622907e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428c12dc701b510df348709be7db42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9624bcb80910d9a1b84cacdcbe601a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268dccc04c9d8fde50566a0eaf16c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07521e1e452143958324258b07b9a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557ec2dc6e619eb7404813c033abb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0879de4403f41090efdbeed60adf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d921ac15c63e30becf258ec0b7eba9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb3bb3acce1f9e4e3ba284de26a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d405b2503c902404d8347a6549e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dca106cc3150c93ec85368da5eba1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349d0fd5b7b37df85e1c5abd6adb9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1a8e6112768fc68df9ca7a6c76a35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7e8f3e47fd56a1bc0d759f6af5d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992c5e65789828597d37cf7427a1038188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937171762d417d70eccf37e14e9a0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b50776b769c9e7b1c7315f9ee310f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0a1b86a474f950bbcbcac1154b97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba8a54dc5e486d0bc3a7996075221192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7558f54b8e5a9ee4c989a9b3ca3e06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f16faa790817ab5bde78453d65b34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c8c0edb381302f40b5a4d6bf10bd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab43e7fcb701b621a8e067fbcd97f93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da229227e734495886400106482c2f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db915c42fca9ad8dde3522b3b7b92aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630fa3ea4a2c3c13af5b9edfc2dc3c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f106f8d600961ea1a85c619bd74bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18cf72faea06082a839a80ed39ae7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42349eb3f1a04dc0fda839987786525202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0a38e9fe7351053dad8f7400121b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c08bc5e15ac6dc44979e5b7d3e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bc758e67c39ef210673791a05d4f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3787b95621b67fdace7341689d9f21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed041b311d8e8c1dd022d246869f25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da324383dbe2b90320ded506335d5e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa64d56fb1d2e5fc891a373db5fd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec141bbf59320c58323c337f3b3e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b39a1003693bb052652ffd9b96de4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d8b671bd180894c505fe85089b6ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031de538c6b4b37629b7717196a87c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf669330ec03afdabb1f2823d109cf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6164fab74109fe7605b7944bfec883215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39b6bfb5eeb6a496ccebcd500f7a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252833f2322e8292bd3b8af0271ca32d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299682c5dd0721e6970a71a565aa9d4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253e093617df4056f2a17c3daf71e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bdf9f4c21162a97894efda838a22f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0062fd9ca79eaa6ee356db872438f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce226205237069b16d3d5338a1435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5aa71c3978cb1071c520c0d9f537223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fe9652ca9b771f99c4142d7ae92f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15122c2553ec9bcc33bbc54fc40eef9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648781d7091845aea15319f79d165c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bb7051aea8584782e954ccbe41de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40837376282a045acc4b98a6e223ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0efc63abe538a14fcd81e7c6a84b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9cfee3d919ba76c458bc5127bc01b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0383128fad806be1a92050eeafd5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706091760548ee7bdecd4c4b178f441232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292dd78e0682747ec3c5830d9055fd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116cf3466f874647b15bfeb779c0ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec520103158926cc85cf9137f1aee17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8d258acacea31ada903b59fdb292236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb3d07887e1cf8f4a9785238af8e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3641c4feb649d00841232824e5935e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7eccf6ff5bffe95a977a9b6df881c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c05bba13162c8b3a44722a27ab3dec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be46494706b6106c985df0fef0cbfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a19d472eb982784822ffbe8befd87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a12886ce74909b403073debbe9cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416bd5867c7047c54ee4b417fd2ee6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649918aa07d702f424f6ba3e5bd2439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ac0f3900f9754a5a170e67c084e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260da009966f627375f8c665eabf4b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ee9a5bf705ad639d3077950e92a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675036f0bd22950b6c243caab88add249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706029d0b09762b334bb3b358fff85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145617f6d52166b373cf2457efc1233251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45697eca70b9f097a4c8fdaaf3266329252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f5e548b8c390451b6ba4aaf7234c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c2c5f01f05f19041802ea0c6c0c01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c0500b3302fe9ced6c2995287a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d8d843900cf555c2fbd836ecbba3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a41b5dca2086814114b2d32e424d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976ef7e9fa9a1aab579ced1c49f5634258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141900f33893a5a75197e1f5f8d40098259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9429d46734819b9a30a96eae384d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627471836ccb6f4045edae9c5b39f8d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e0ce5de5827920a86daa050235c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d70eb9e56450ca5c1e71fbd60cf0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0fed7914ea92b426078f3f488a93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336096f7f657684e3436d9346dfdb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06021850e0b30f84bb4db1ae7022247c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a5600d3a5b77d83d833129444e492267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a59d046d55ee38b871d013ada766268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa0487e113106b555501ccc554afe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f085942542707aa5ed310658423dd58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c7f0b46c584d522bbbff3ba293b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1865197e1538a66a5ad8a37b837aa2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cef955b88820a64bd3725a6512814273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29549b9c786d65e62057bf02ae58fea5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263249043b7079966320de3e04d5d7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88da39a9f49211956b70cf340fc6a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c911828ad4671035321be6f5152c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c40a8f327c320b41159c60e683c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548badd92e54a37eea55747814b3f1d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d96a6790773e2471e3ab49b83e2625280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ad4cc5b7ac1dbdab99c23176d98f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d243b9c876e98c27092741cf3eb4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7702420f44c3fcc4a6e34e39373c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43df7db944134f880a541e9a3da13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed59a5a1b5d20da0a6949eacb7e69f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951d1d3454b1d8effc27bc7827d3fbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b01babc87c4d6bab05fb11f4d186a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce5a0ed46d087c802b71f47d31468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf7956d440bb6c4a97aa9ff869f63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f283d2dad321fe1d8da47c967574290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd0029481956391ec86fb24a68f8a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b56b567a3b24d42eac58c220fff0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a37644add763a1b06a2752b67c7ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f43c8d84c20bbdecca8d252d19e8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e815dd5893441392681aa8f2063c6f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9949d263308d906a8164939185991296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e11cd50e4aa7ecc3e88f67d50a48a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5540d4eff100bac32028aa836874fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a265a374cb607fb770b847439858ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6c05def47aa8ad0adb75e508e2ae8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2347f10b13f9a0aaed546ab0b1dd07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e4c2775fb85acaae9fb15f149f78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d377d24ed912d3af94e11fa586b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d81ff0858acf48f1b5d3d455f4e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b2812c7a25ab1e98ba977abc02484305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbff01daa1a4c70524004f268eb512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a284172ede873f1c96a6f098adb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7f392945787eae367715e6d76700308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade1caeca3bf6c6f4a22453fabda41a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef7e9c08fd70d08ef0e349b1038bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36fd500285b7dc06b87fbeb132fb5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39614d69d16641952c078ec1119ca540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30bb6b74b386134e30f0a4514e7b22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50837679ca7a9b3a0f565450e14f7e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee42997f6388a76e8a7fe0802d18896315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851648f3a83f13db8ee5817290351de8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef71cbd707daeab0012b122ead2876317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347a3a6fef0df3c9a0edaacca6f40d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae3629f3545b89e05a031ac851460319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9930f7f2865a82282654afb82e10d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df38e3a7dabe05ad6f3995ecf38fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01aa4a4fbc009cd9501c7da89585bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb75dbbaca6f952d896d925d297566323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c3675aee5147a876d64d4ee06198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495da5140b2b44c96b7964506a93e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03ac856b7df149e41db0850b8e352326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ff2c3dc657e828cb460fe7ccde78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c5a57b3e8b8cde85ae80372975bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f2c3b91aa3d63be6b439eeb7d6d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7e3a095a7fa6e6edbbbadfe72b97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ef96e44a558fc1b336d2d30b3afb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1156d31c6fb61a5ce1dfd4bf6f7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1700915b5dcc1542f5e3746ede88bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba0615e8f0430f204f355351adb96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348aa447fd067ea031511ee1d609538335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb48505e45c3cdaca0d9bbca2657c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6526a8ca787ab658a38940c9facb29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000d2f4c6f8f9c7f8e3e5dc22fc3e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15abf21d719fe9c23a83df3905c0a95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455349a530dcdbc0944117b769151381340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231251f0e8a70234b30c5e975c9109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad795ba77123925c5f27a612d43666d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194bfd71173a0c819481cd0b187d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cd1e11e9aa6b4e8470f8feeaad263344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba419dcde36fa63cf7763f222c907bbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a34fbcd17f0a3191cbd8db5e4dc82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51290e205c4eb42a6b5d3b740e11db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ee030554a42ccd9540065c1a95794348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f2f7a596bc333a2d711efa0d5c15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc964542de87c2c967762ec9d23c99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecdba581a540292cdafa78371f7680351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139cf7829a24610677972179473a71c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c400f8646628d3d38662c1de5f6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49714797c58f5c4b4e6d9b10a543cf4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66557df6c0947431d4dd7c3770675dd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bce8a2b0911bb74bee8b0ce3a11b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92cca2645ccf6d190ccae12c08120357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e37c491f48ad782f02d0f40ddbc4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d522660ca1accbd9413b045f1ba81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b9f46a3bc7e05dda16bbedbec905360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb196297789f3ebbeca620da2b83562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913d2c44ca6c32f62b62ebbf5a7405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6624cc56d9ce072ecbc66d2367ee64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94387a18560e8757d46649271600da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e261ba3084bab1a49c838ea1568ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8e89f914c8a82800a3c4143b8a0b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f680582b4f7fd95f2079237090e0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865403c9cfe3b6a2bd3964a96d77ee3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c37bea7f8e84d9e5e58053749695369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b20baa9b94fc2723a3a3c4654c4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b536725632837492ec72aec9297b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862cce75366a933043d863a37fb7c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4e084d474ab4f23a02869b3192e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170fa3b7a3bf09a35a053d04b81278374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660587038369434b3a8815fd875045b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bcac5e8462ff71e85c64cb3691319376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3d360022e46a4457839be87125c7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158652571ccb032d516e0a14835f4c3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c828c9d6e418972de1adc403162ae9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d192dad888d52bf1aca8f3cccc719e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf9a89392adfd5640d5cb25e36584381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae52d17deb211be1bf51b4f1e0ab36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c80adb81e70e84473f0b2d99e1bdd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5fc079b34afaec13d7d42864d145a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa861cfc9b025d63479b21aeb9389839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7b33253895d1303f9f9eecf0c9d5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869159029296046008418a8d9bf63dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7df77e968021b688c9d39b67ac391388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ed598bbbce40dfdc4f4ae2f62b91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551337d2347dbaf0ba1abe4c45f0e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb525609300e9b4ddafe69aedac6f2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cba8ce6440f042595600f3b973bc23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb5fd9a2547a25090ddb2734602c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f5e39b3bbb1c82a45fcc9a482d45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac229517d8628ab8d44042e5daa480d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb64b4822c5c11690398bb2274f09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd1811181d9513faf94a3992b6c70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970c46a51b40187924e22c5af95b0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8424c9e60c5310f03b9a8a64a7b29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5918eb2b7d2ea382cef297c45dceea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c44fea5aa642d33c177c2103d68732401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd232135e88ec2e43c0b80e4df4bf18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc66cf5f5503e315b16d9c99e95f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2cf78d180833cf194d52c3b4c622404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88e6734900889437f9b7ea3249466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a37aa837cc2116bcd9e337588c604b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9d77eacdeae03f0ed633ee18b038407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75e4cc176f0eafaec45a708f958ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefc19a55a7535c20101160dbd4d66c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb7d8a4502da336167278cf45adc79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d5ca9a50acd814e39b951bb3dcf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9b18a75829679b6ed7b4031a6fc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70e8326cdf98360ff25426e0f4ba1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b7af0a6004a1de8cd0744e38eef98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99a6798b31db5476342b768218998415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750931980bab8dc80daacd7feed45ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241358d61f7b7e019fe7b166c1e78b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed604a6e9f096a48681a89cb1d1d549418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9c520fccca5df2be3e5a8b850ed4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2dd72e40d0059b52caef14db76967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643de4182896aa804a58a0038eb50529421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0b2936b589c72635a645641d58609422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdfe5a76de8891816a8d1aff0d2d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245cfd2e1d9265ef530740d4c043186424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52b26cf52f5aafa31fefcccb14272425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea43d441989a1812302b430e4310f82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8db8e46be6ff0a85a309a37acb8b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84348e6e67167be9ea8be09a2ecd2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614925b10c29080c3e7acbfc5d74829429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca21eeb5fbdb570b7ece6a5481ab8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d4fb37f9602bbaf4960a858ecf8b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31f26f15bcdaeaee29fe8fc8bf7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aaa21170b955a078c36f85680717d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c41738acaa6f793d6574070dd45f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3b388b998095204fd3720c7eed7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f964988d9510567407bda623413e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965a3a4c87545b65dfc1f24b1f517a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a0d9dcdde5285d706f2eb101e5516438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fae97149887d8d4c45904bca3576c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca06a9cc319772576333b3a2aa1d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4085d94de34d073206dd126b44137441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd32d438bfbeff844402cf472ad7680442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0b2217fc1a8e8a7b0e1e95518888c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea07b0e1c46d01b437454aadb2fd9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5331f180eed8a3a2c0ffc208c279e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38839ffaf0f806bb0e98171bbe00584446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e95437c2f596fcd2771ed646a6ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ba407953dcf8133e74f9557f37279448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b040bb58c1c9d6b177bbce7c13c0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ce7f80adbb63d8ed17227d721318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ee05193ebb21fb4efc8467e86c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fc428f2aaf913af7084c5c0b1f686452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd88c57b7f1337bbead27da6bd5575453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96738f902047751919f52736c15e229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1e3e718c70fb3bb95eebf3bd80fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3456d3f7e05bd05244d0669a528e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07199c269738aea35d39e7b1a34ef22a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9dddc05a81aba3799f30970b4782458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9505d42c6cd4fd9a74e1187c35b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765030283789f49c0b9b23145052ea4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c3880fc462a4c7992b689830f4ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c730c91d8304a33bebb421181a352462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7591928a2c1e39e5d877a20ddd06da7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa7c2b31afb0d2ea6595705de6032464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b02ac9cfa036e8ed74d4e83a9e024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1f620cef9c230de75a5256cc2e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f405351d6ceda6b9f71593fc177b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8033facaa1c6f1529d03371c4a340468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244024bb4e35be222b09a26f6d82ec04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8027e72eb1517089b78ca6932902f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867bd310048ba882d4f001842924a43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e9286e8149746698604d4c07c52b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce15826dcc030bba5aeb9867be5498473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9f788e193e018ba877ce75524111474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861323cbc5c6865912d9a97dfd7f6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48694e99a8a0a1417e9af10ce335148476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e668f19a35bdb8cf92285cd0dd241f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d7c5f2fc3d4109bfef2e31b65d2b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a816a34fde8fd5ad46dd59ca86cef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf323641826465df53d1779588f79b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788fd0d9927770afb0d10840670eff5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547794a5bce93502484ea3caac17565482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6a05e4205cefdaef601a41dbda9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c7d76914be855008580cd2a08d661484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345993e8bbf98a0228417ebb330292b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777890622fbcb105f5a30271d927418486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742652b2b8e978a86218522bae9e863487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0e9d997a5dae7a124e2ebd1566c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f903aa752c4ad9f8150cae20d5bc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccee1f56d62f6ad88bfd50c6ef42b94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473d9e15061e36f61a23988c47097a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe88eb39095e2baca8e67a60441c35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ba227c3bd5c77f0fc3c4ba72baa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a866e80468876c1ea752cf6d8b56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528132bfdeb1a382bb756909817b3684495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e79e5559e205fd9ff88c0f9fbab7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b38dc7e765e07a82a9eed13e0750497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851185cf9a3ab57ab2992c45a091ea1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d67b11ca26a69e937232c936793d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85713052a019c88535506066590d1caa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464615ed7fec318ad758729f4282d3f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2b1d51dd581c203825d36d721924502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c039c5951470e874c835a04b62474503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb12d8af8e15d2b101fab4ad370eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10260803c8353c506636c2fae09e7d19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28105f7759154dd31492d7fc57a08d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f222c7d699781751e1bc08d06e87bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18c1bdc5a1929d9213fddc1415a6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becd8eb21b66000dc50f6921b31b94a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c82eace238ce0c8716944d8b8e5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c12babc4ef942531be0e291c7b53d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cac0442a84a29c4e3242b0dad5e32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451f416e98c6b96f3fb82fc8e6a9ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f1ddae5e6bb3885d113ad499d85df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e81a33b21b0f582ccae83e12200a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7548100d8d5bf372b614eba680e6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d86d12222e0e5e6df131b179dd90b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67e3748f6f8c6d0d5b8b985dc82a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef1d48da63676d58bcd415366509d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f851ac096a57fbadc93e30131088520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83119317b977560c75df9c390d0a5ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdc7dc4f529840a39d7006d3035c70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b86acc2049051b5ef7ec1e47d4f8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ef46262856ea9358403d92aa80f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa444c80dfc8a4d7515cf1b7e0e999525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e84258e235442bb286731b0bb02da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e53a3ed11fcd9907c43b6c074a886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369350018ce2ec9fbf2067ac4f788ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3974653ed2b18032e249a67749287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c4f45c383a75508c4fd5961f43f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80852001fca67076f05136d6168110a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d766a5e52dba20cf06201aed0d7d072532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d77d183f132526e274708e568858d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b3b34e79340692d60b4353edd73ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd19fd15d5e2617236709d618c124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9fae6443e96e21e81c952f1dcb27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1b8ef6e47ae84405bc0611aae5df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0fbd3ca2a2675bcb858174d700eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc71cde377ca6d0d06a1363b003a90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dda2bafec4e145fb4f8d2505efcce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5683f8d774954f2763175dfe5ffa65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a210809c959332e5a8f0b7856ff2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787115ad363c8e9dc02faa1303e509c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daca94d238ccc66a70ebabb67adde90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c97f21f6227977a5a547951a68a3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d91dc878a33e69fbe489f9a0c145d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940d01c58f91460d42e7a44fecba94e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196b70c991f527c1f99b3a7da31428b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712ed438d20241400daec1135fa2d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd0c911707af694bdf6dae19eee89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d889244674cbc71479094e13d5052e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33f6413db64cd6d8b46c2dddb3cb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f49bb63ec2b1455890a7a815f50b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab0f66cbcc90a69f7025bbfb37300554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da242f0c273a1713c8c47821823c11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea28755117dee0ba79b865a749eba1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e50945f243817c84e4279f569a4ed4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6fad7293555feb4c9509338c3e97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea61bb1986bc304984c6aebdad780559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd00efff36c2202497bea0061d9b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f66c6055de575a0194ddd30ff3bab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e65af1c9f7b0cdaeae86b62197c02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf894a16f43977c50a1294ab616816563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129edee34c31673c41745f727ff73c34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910b241b716ed798742c90d724c1d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78a4dc79fd5138f16a19cb91ffa4e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec7588db44c6c8b0f5fea9177952a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c739e5e2f18f5ae5257543666d9a5f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53764729509e00691c8bc619fff4df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd035f7ced2ca3d24d67c962132259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf9b9eeec73b494a220019e5672e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b95e4d40fbeb074f7e052a246d18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44084277f95cf2755babf0d24097bf18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d9612a34cca539221e1b813ae23f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90392975ff28f1143ba046ac34f50ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e520d21564fcb9c621fc9fa26c51b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f7edb7c03e2007b95b0a54f06c704577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbea22ae7f25f6c81f0d75139834d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c185dcf07493420dcd70df56568c20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50058f285a7d029f043b791f7fd2f50c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0db1a1c8cf87271bd7abeaed822de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf42bb2b4cfe55095300cf14521a3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba0754e0585d586a2688f03821aed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12823e5628148a825b5dc282aff6eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a81ef686ec7548a98176a85a6b076585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734eb3bcd075f62baf4842059821fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287546cb3267ead7721fe912dcf449587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1252eb3e1bcb51524c3797317426c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f4d75f36df7775446badf8245115589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb454fb2b5e98ede3be91dde0c243f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792eb8de98be62a276b0deedba05964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe5ee4c17aaf3af55e2c0a33cfd2d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ab428406a93ca136f360548c1ca8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed18c0171db80652f25a04925f7f3bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb3419967169509cbf904ea417875595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084120afc4edf75a30e34279692cd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c1415533761351362cf5401957c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc0aadddd9530698be692e53a03b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953b16130a2b25c2858dc7b0d57436599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447da965a9c7ca0a81ec258e1a83d5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09634c8cc3f289f6d1fa6b899cb81ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5de6b871c2f2a0bc3b52bb86ca50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1189d0025c9b10cae5b0459ff77566603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ce177c909753e706b3163979740a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71928d3594fd888547616ba6b6092beb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a951dee97ca44cb7d2371797fc1fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a70c92492d5cf89449f4b70c06516607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53e22265ec3329c79fd55b82cfd368608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402fec56cafc0025dbd6c5847c1968609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad899230d0f55202f697703d7d4ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a96bfd3b66e65da897a77c4be6469611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee158ecdc19bb7f7e25727b838699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e960aef1b43eca64069da450176c34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6804253c61e7c27e345d17954403d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a14363bdda15e90885f747a3b7cfdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa890642c60aad4e7f6896562c0afc28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bdc450fc6872c525375c50fdea03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a7994a12a97a3b2babcf4c48ad1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e765b8aef70998e047d4d99bfa3cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844e03ef2121da3605890292db235e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16ed9717c70b3391f025734f0a060621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df351f85b95a003f8003c27c13c234622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce2ba108918dc51c1c2b4bc4102b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af93cf57569dcb79b15c9c0e73696624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09f59401c3e88d64906a1220906b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac7c151255b1f470e82b23c6563d6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24fae7ec38f4438c7665a013ea8d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8affa8065937336c5171740271f654628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086617c0318db0ec7dfde32b93df59e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3517fe1cec82c61567c48a0564a61f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f40706375b375a3717967f1c5e9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eed5d0b04de94c4ff9f57bf8c7777632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5797ab38b44f56ca8e040a70db38c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fadf57adf8c496b66eb2a9da2003634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ed919672a4449956679e9982d43c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382a64b5037a89a564045e6e5ac0cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d26c64b59eeff5138136d2d25c9b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95353d9e8cefdd0fdf1db1853b40de29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a232593143fd1feac77945a5691f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002f0f5536bd5f191d1585b7a49dad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36431cf63f835b986c2f88295712dfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2df1170737175792de40410ba7d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b1106810c15f74e600224c29925e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e21de470255439bf73d31f28daf84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb605d24def6de3b897a75a7b8bb2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30719d04d89cfb074598194011c862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c343234e3b26c06d40f9cfe46e456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede82a01b283c2598371686c3e4148648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddd2b01406e31fcc821869d8637dd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b568f3d96b27957c691948037230650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c84edc184c900aefe14a387b6c31e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa071cdadae01ef53294e97608eb96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b625842bebb8fa66ba3fbaf2a62b96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c4d828979f5397c6a361d682de32a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b105717f4bda49002d89bd8edb5a94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214091dde64be2b9ff154ef43b16cd62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe13742d8d15995626080b37475b80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df647389e2d32d6cf9c853bba61a12f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377192e2130a1ce52cb2490b376daa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00338005f86a9e9f525b02c64536304e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a20dd6b13e623c228213b5a758b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b19ada8941840ed9c69d4d1f5bdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994aafa012da86799dc1e9e503a77e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd9f7b5082f210acbd0e3a7b5f762664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945371c9e577a4fbc3fcf8bc5e68a07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd27465b72e91fe2b29ec783a0b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c023a5cfdc2beda792c69c05b7d3cff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87519b648d35d97295730f235ae237a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28727ed60aad4cafd113e55360f53840669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f51d607780a3feaa8d6f5901fb8be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac9b024ea94333eb996c9b2aea407671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec87444308789adcb8646d28032d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5b78664c2c3e443e7325e6dabf7b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4795a19c1732b2d35b8308a23e48bca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2595a7f4d56ccb72e3ab019f3eb974675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834392f47331cdbd0c82c0f0505e567676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113868eb356b213e75f8e343fa4daaa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250231a70c32a3bf5f482234e80f6a88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97ce6f0e9d75efdcc46da8d397c65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614172b2e3fae8b3ef04c5bac8183f9c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>