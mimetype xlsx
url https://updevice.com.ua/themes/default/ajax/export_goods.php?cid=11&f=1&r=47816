--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71810e0fef0573fb0aee687d625814821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ee1a6d60e053b5a5155fbd661d602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6407af13c03396940e574d1d75d9663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5e4ca0105b42cbd90f60439b31614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa26741911ac2ae2c2d62ec7dc7a575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd6ec30d438af991c4c1dc1284ba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce881b61536aed9b61e3930916be247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8629d8ae5c2c3de72821c8e34416a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49450f40a794f044c6fc4b46b0e6d5369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c14e6cc746d85c3c9c19f2eb2a1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bed0450a1a6a748053767099d4a0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3762b082a26c6e005c23b5416a0cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1fcb73689bb98851da5f95e3bfbee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c567b404c78453450eb9d887d9b16114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b32f0520a206e0d1914f67c6136f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b305223de57a2fc3a181060fcd0fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae0836cfbc11ec1e8c833a703d5a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87682f0866456a811c92b0099edb376118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3704811d58c5563c15bbe465c36d7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cdf01daa5a7d79218467668340b3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffec4513ff7760c4d871b08868af4fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99addde7badd667a4daac71658c37822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4797cfd7f9f27ccdab5d4ee421c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532a11770c7feb7bb24fc03e463dc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c87deeae49bb91afc186237594f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203196afee0f364a6443d4d04eead3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016cfe414b65d6e3ffabc49e957e46327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3dbb821c7112be1674853400522028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5b97cd04fcdfddbe68b3e5742f7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad78b3af5df6297eb69c013acac6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b9b45b9e1b8c188f95b07cee727e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8205266ede177f0c2708c9ede0604e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b8cf8700f4b8fac202415d46bc2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d39eea0e9bc154cdc8bc2c2ee5f3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2cac09ab09f1fa6b5ffff014fdfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a0f7c3f34a72c9f306e651419b2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0d6260eee16446c92ff437e690db737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5292b5c37ee58790ced14f9eb46c5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65660222fb9da339aff7f2de55d11139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9507a99ef5fde5de7e3f1ea2b427040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683dbc653a4c20ddb42bb78831d73341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a786066e6c6b9eff3640f4d6dfd0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5bf0e38666f4523f45e052a5d6d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96bc3f82935cf0360657ebf4df352e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0e02ae0054203f7bd22fa1d236b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9203d473053b69f81dcc86c8aea7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed705b70b41e028dda7ad844e58e14347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a96736d00bdb627a8bbb247d0ef9c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132ed2c254d21ad4ef7ffdb0adb73e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79a24a753d5a888a467d3a7a4c12f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e11011b2ace78e9beec2b1d9ba5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d441b19e897d47afc79aeb9c904a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739815d287df27e68727fd975393efa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cca9568e54d05d8a0e69f2ef356554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d03516274b4399c1b8804236342e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b9973ccdeb9d68c7600b01edd63f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b358b904a527865d3898880738d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b64a49cc5fc0ac2310b2332828c0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1bac08e3f16430d2ff2e455943add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a523b6cd290987a0e8ac791b496b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebac80ee0b1533aa8208cb05e47f4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190878661277dc5f8a716484af5f01262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c5f2c6dfac69688b97f433e6c13d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f68af725c20e0ff1334a4761db52064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c94f75a960bd7d087a509b0400bf6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bec73a472d3d8422cfff159360f14466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a63c19b5b1d0aeba970c9cfd4aaaca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d184d1050b09881236eba3210ec868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d0f90aa8b0e3c56016cc9e9038f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b8c6498b3a8425712e4cae766829570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f8bd4cc50a7007a6a6b488803b5a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f7e82a48e37933d7d3bc286fbd57c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2c8347eb45602b205b5c65bf8b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe38ba1b555dcee792b76bcf7c7c7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997b5d89db0f4d0da069ac3376025b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426c93369dc365bd3beda8a517cfd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9153e77445d726e51cb10b27d2fc9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526985e7034df63d90c057b657494a5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002885c24eccb8baa98698c7e64a8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415a5e4ca3bdea1bc6115cef9c2fb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0007693aa00319ff7689f8d0819581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026680dcb74855e30a9dd275d0d0cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9198a9785258c25083500a02c1df8f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d0124b0a2a5bb5ddd053a927fdfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b4ef144e2216dd551978dedb729785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3121f236822a57a9d9289845b5878286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b19ce15c78d103ae32663e33c737a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254b3ddb35072c189d96647703343188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3a287e441b0fe3bcb40373d6e89e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37b3ad396bf1b620f4a8cf22fcd9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6cebe64de654b4f801e11ca9c09f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2d0eb79f91b820e7b977fe4eca0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6141a7c86c807ee79f5e97a3af449a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca746235a98c4498a9e34b73085b4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86965e4c5491872d4b262c38722bfc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23780436da1faf4ad5728c5c76135796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb657bd7c876991f5c898f979cf939d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeae7aab28b1d3c4d4380fd710a0b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671bd3d267878ce8ba2680140d44e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc43be6342a4dbdbc9db7f9f230c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ef4d80c29786de86cc9b0a6a1c06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bc5dfdc8bbfad99806d0d1c77e4d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8edb622c01d7b12f7475ada45fce3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cbaec4e1ea1d705b142ca037490ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae65b723c6788217453e8fa7f8711105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2653a170dbd9ac1104dd493c7607f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4585654b7e1952d7c8e753c96eeeb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6aeec4df424502e5490332e9c911b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75ae5e27c1b97ec1902a27665cb001109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b3cf82f09fed3810efc1289b3de2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf6b2d022d4a5c7b0e6c13d9e0645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a288dd87bea59e1228a217338f2a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a21fc5b6fa9802fb0e5addb7b7b5b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0c4cea895a02dda8e19707eab856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e3ff2f78b1f857f9db61afa9f9ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b38cda6a49ef56a14f4ec77a629ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22c5bbdc50e504b6953c98b5e83b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9317098da4d6ba1ade29fbba7dfe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212b1b6b7eff4fb3233e8fb295484e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237683065ab3d19df46d3d666e37692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e7a9248045a5d3340639ee0c8267121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141077d233ab60f1c1d55f2c35843b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165810b750e54a2bd13bd96b94196e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ced8d6d360f214967f98503f523c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d82e6099c81df6142a10fd265403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f9b67c80ecd2d8b6d7f7fce3f6dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0eaeee187a0b64536933e11e2c800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b38887abd5b9e5e594430ba0ee1ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2202d4f8b46892d89361d61673390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d676f66d2ecdc772cdadc1b8e182b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381420dc387a2bdaebce6e2f50f56d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbffbbdfadbce3dfbb891ad5e5abaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271b7cfd3079cd1e8dc028738a98eed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a94429fa1088746adf3c9ee2ea431134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd898b08a130dafd21e1660f9a027135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32047bc196768490538c30416f1ac37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd2a69e561bb080e87da28292d689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04db55e6da24fdd30f6ae7f624f85f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790097ee83632a1abf1b6b99f20cc8bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af0da5ceb76409071a3043075f804140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b581ef957d81416ad6fa34f13c24a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1aba8ab797039f9dd9c1ca300ff43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2afa47238a5fe943c1516a204fe838143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b38029cfa4bb4c22918ddc911505e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003510963054be2003d26137b4a28a8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648307019f5c1d4f138b9fe0be02d05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3917fa8ccef6fcb05b5cbb018c0858147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493cc166771acbb0af5c96dd115174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af4ad87236f9727e45d7f5667eff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15cf9c6578a04f36af4560277f59d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3e298ac875a3dfa03ee73f7dfbee7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363f0bbef627f87f2304fc6a4f96cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418138687597f03c9d2b005fd2b9d6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9af5c54be8d67f04b4d517f9395dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c049eb07dd475dfa4e7ab33d272b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780256fde1374f841b3fda4408554b0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95477816d1592d5da31a8f37e3ea1d84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa562df7c6db71923414c942a88a59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288f23b44542e4a6b30bc4bab49864159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092183566f55a31b07875e71151248a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016a19e0a6b2736bc02f3e120995ba6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3661816b52d90dfbce2bd955f5324b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18b4280343e0d625905c9a04e836b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18707247387f7f7fa34e3b6a3faff060164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3828d3202c0f6620ffe00074764dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac27420a91c3a0bea0228087e7cc5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97c86e9e48eb9a30d6c4760ccf033e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056aff2ed7963f3e3897837a0e8bd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb005b8bf78495656e0b52da33e2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f5d049eabf88c37c602ee1b6471e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36398738cf5312d0c70ce180d4aee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997db2c842b1b3c2cb8b2396f4e7d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d853e29eca510e1dbace5e8a338b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95021a46f1c161535e9b130d75cd39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67fe71ba958b71b886194b67aa39a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8aee2bc4bccf4d3d02b20a9190ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbab0cd1020878de950d583335e65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d89032e9af2cdbd3f0f8b2b14dc7cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a016334e455d3b9e8937330a99ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3b6e1049ae8b9843e71244503e22e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532cb01217991c842c790e23856f3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49a97d77e435d67f081951d08700cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a2169904e475df66827fe2d81248183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cad9b6903ee8a0a7e247a09e9946b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ebe1a31e517a84036e6aa3fcbb5e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c539b03d8b941dd4c798bce3e5c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634f0b4bb5679edf9c76948025fc70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a0b95a43836490e93d69bee958d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a51c02765dfb47b0b1017b01b01f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b786e2b9a970453622acc1ce4c440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a11e8b9e3e0a045948ab7c2405563191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e118abaf94a691ff267c05b5ef11d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50551bb3cca3ff5ad686941c1211cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1821c53b7131cb0d9632c3074397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225864603db6503fb23d2acd71e02c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dbe55754be256c7c4318a0977ae70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5c1045223010dd739d843800389f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e6c8bc4d7fd10548373b9d145521198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed5d6377bb9bfa502e9e5e98142d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a950fc564e8df0d0e554a2ab6e6d106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f328a3d8ff76cd5d9698249e4aab51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc78aafe4e9555fee9c656fa13bc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b1c9e8a0260de19bdd70df3f5387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eccac9eea91990bc52ae1021cfcd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c963dee1e0d717980354cf17707e51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d740f5e7bf3d68e7ff236163b72208206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2410cf57b252e1d5c9b522313fa508d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d352bd4c75942a0e6a925920e1c4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e21d01d9387aba839872b89cf296209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb0b69009756bce966cc58784c003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad24ab99c2793c01799e751baecb09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28431a1a4ed0ba374593a38f358469f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60dbf5bccdf8fe985eaadc293dd81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0fb3541d9c84eaf4accc9f74cdcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f4f3bf5b11b5f96955328a0145b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2e27040613e2c9dbb160070c6374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38b34f8901a47b57aa36c328a6dec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c999e631b5ce5861248377e6b773218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d218da71533aeffeba43f7e4288e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cbf972449507d0a11bad7ebabba44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded604c0bbad7ba259a84ab9b43db482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f800e3afc6417448fff227f603d93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb409a32e8895a631c4bc324aa28c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac289230931c6c2308853d81e30b81d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de54ebbc80e60f168db9e9c5a2013225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c05a094459b2e82a86e4592f73917226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e159f6a6f6678c536e7d16d64652227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52927a09594b406f8f0760d89f252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4573dae52a300371e0e4202d0a3da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bab590afb02e124ada0a2df61249e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180232eba0f3206294d2c3a02a02a9b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30783c3804064a371a725b668c52765232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5095e505493accdc02142d13443b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b001431e82c4606227e785043b0488234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61bc6f185797614192439462e5360235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62723362a331087779db01d93b4886a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc9753ac21d7b6a1a4ec73485b3b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adda3ae59f0a486eff7f77c4e20c87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153214eb20e482e77433cdbe9b52961c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ed7ddef4cb3a39c208ba3ac2b2391240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f55674fe31cb98737990860b1e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e34e8222f21e379b60614578a7ce6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9162c95d29b47c9ae5b15329fc6b55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e505adf47bf325162e60d63f05c221244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de754ba7299181d534e3a5feafd0eaf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43861d39bbfcd93273344af131248fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae34f79f6773e525023348304aabb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c4e370a56ee14a83fd1fa16e8d79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03840e190be1286a8af619575c3b49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13ed6a368d6b50b248923dc78bf01c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1d4ffb912c97464292d0c2874f7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49638d71a74fa9dbc1768339a3ca1a0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacbd125c1702e9e38a1f82adeee65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df891bb5508ccd665773ded3a931e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8eaaaca90fb858740dbc20fa37ea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744d92236a493d02434b17c312c58d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc0537d883e70b83d4cdd108061f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879821b2b8032c763ebc08d539aaf1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317776193c3728ae1a285d0509160b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac906fdc993d41ef66961e9a080c20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fed56387c4d5c131ecf32987fd88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724474f4b8ee52770157fc4f168005a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272c0cd69b7d1a1d77ccea9731ab28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c96c7ee1d675c8e796cb10eefb297264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5ce8bc84937651247cf42ce26505265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdce65e7344ca6134a51aee2441fdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18441b8be478bc7309ee092a00e8056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de0021e3acefd2ec9c574c51b6bf3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae062c15df49d2e0a2b0715fc9a212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4423b568e6e62af5f9d2358ed8e6a78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b9e637534b026780de6b68de511a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd63622d638d1d7e8383fd162ea262272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83aca2a9c57f7aabc26380496d2351273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6443e2f0da75b04d3bb5cd15449d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a490af68ef634320c6bc5c725775275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52989dc37147ae0779c41d74f9be4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8f7b689ee8a449cfb765f3bcc2d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6825b39d481593870dff5fc4a4aef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79196dd897b1f6e037e57d6e7b8ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a2aeaaf2333c87a5076fba3c847dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114961e50a1d081164ca094d18e92c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667afc193b47129a5eeffface56e1094282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c080bcafefb9d9cdf6bc4c2c1e7369283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaa68cd20ea4fef2f84666eb52429f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74426006c496e2a1d4e5496b9d9e047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cee4e618a584096fabfa4396cfc0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6338062549915476a1e436e5635b97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337b62becb0d124b6c07b3e3d545f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bad12075dc6e22a23161bf3a7f4ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02ee6bdf6649cd3e42e069bbbb79e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3127a0ed2f7668e782cb992b967005291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a347ef1d0f72463829a12eb9ff24e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c0d7323d9ba8185394d734f854c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c391782f9f81d001dbe42c85451c82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9d3cbdebfbd1623fdd9561bcace4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bf505dc8917643bc588d8da90a22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174d84e931ea3f5f7bdd35efb3cef4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87587a085512cde465b8c9de638415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699e7b54578952d4f4ae5e48f45e074299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8bd1d27e0adec19126290bbedad3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1652864007fdd1d3ab952ec349ba2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e08c02e83b3eb6e46574d421518c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d3d4ac03412d4d920ca409855b39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388784cd6979fafcba508bee5b92b5b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4d0802dd93e753479e8a6e1065f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd3cd8940d383eca131eb8753245f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090fb7fcf92fe3cf8714706d1142a88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef74f9bc737962b8ee2bd50b0bc5d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507020131b7a3faa6e7f1ff11e23e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69b9b569d2dfb9e956bf3933e01a69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e7b70afdac4ad1ad63a8d41a2eded311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e602b2201c7cf6341ed6512e7b61f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5bf648fde8f96bcde9864dc2beb40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8f45dabc1d02b8534d1a6c2d1dff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18d98e95dfcc69ae8b2bd7eefd2ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b0548e30b63c41afe3e9aa5dedfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3f48d4fa181785122e65eba33257317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c6cb9b7ea25dece50d9a5bebf957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd78c03c83c23973416fb25755cf7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f695d0bdc6dabbf49432f870db0bac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589a22f5053538958adf208ed8c208a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95acff17a27ef87f68529533d10138322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e207e340ebeec31be7e6761c5712b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ebfad9d69eff58c1a88bb229321c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8bde1aae016abae89de2a637bd64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6454b00a22ce23b22a225f5655d9a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51043ae2fc86db2b72284c76c05fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999ce47fc542dc441b422d901aa10c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8fc66153644d2ed3548d2eaa43efa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87651c1c9a08ff30364e10ce641e2521330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc3a3f252c248d134538fcca5e69e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80bec7a1c7541b493ad6adb1098e0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b1f94c7687df4e906db7dc8c1e54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633c55f62f23088f387b983dd11778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c17fc22e6206b183edff080579c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e846e5213f35d0cfb0431fcc1157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ff024382139dc030480446b02f6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5c617d1179a5d75d04c3171362112338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a97fedc05dd513e8b25f6d8ce59ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7e5113a2ac5fb7db7456e51e99fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0297fb292418f52808f29aa92f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458e0eb675aec72e5084535377928c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd64a3d1b04ed4917c01ba3d7e280a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d657d6c1b9cf5f4ce67783672bdfd15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c2635c4bbc0241b7fac24851e694345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bea315934aac909f491f969cdb929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f056988bc2ed0fbc7cec957b6dce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becc33b83be99da97439fb729f4e9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d92ce82e09635175bcbaee6a2a980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce9f589d48a47f94c8284064c0d7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23269f00acc33a15a8d3284ca4df1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79cfcc03c2cb565853e2d77e8aab2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb75c942c789b6e5316b441ee5f23f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabdbf01367677cb263d838e2e28c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0756300dbce1723ab40f49a2e42d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b130019e9d7df08f4bee5bb81a5a0ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de85614c0a64a06563273dcaee588357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1fba4e538fba6559457186025ba09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e482987ff1c63cee2ccb9d2e907e82b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdcf6c85d2096674c278cf07c7144360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26426d6651ec39fd3c3098b82003bdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12ab9eb48f28c276b953bf261d25b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21862c08ee5e97a42d00d3f0438fd1c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216142a8a3a64104edde1dba7ec98bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a796e5792b3d86af8a66a6052805365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132db4ebe6e9e0f034ebaaf7a42f64d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc3e68a271adb416bc2f298c23f7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf56d34001b55fc53a6f166941a3cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ece144efe7dca4bd80bdcd2da8ef1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca4880384b7e9b443f2d06d91c41d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea8df9a3e9f151addb7af44fc2e87e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff7f7636ae396689fc7c799ae41ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cf5826f527719bc4529d0772d0bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e931df0e202f1e98d6ad5eacac25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76d471e65ef6d3b15aceb95e5fd016375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b5c44ae684327e27b04fc6845cbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470071d27281323db38d9173cb9d35c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a95482a8059374cbfbcaba8da94bbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ead9dec397ae27cd10dc075441f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afbe20655cf1988dc6e018d23107b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98c9ee2e6aa3048f1d57717c8a4543381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf27727b3cb94bf1859d337f10887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e37cd66e4e6ebc3457088039bbfba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c1724bcaf528a76a52cdece59545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64b73a0cbadc7d1c21fe7239b1a8b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde5c713211c467d0363f7d0ff1db1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75ec4f975c25b72c08061a72e6f35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23538fc909c65af8139b68b29b552ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f14bdef150920e0ec250066c49b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b4e0a0c41136781b120e842a89fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afcc95d527810756b33869b72365f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e169457162f4215175fa6055033e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc8e69291f8b4737bdeed3b272964393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e849b8a8126815289fdb98654b3a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad9e88abc2b5c5f9989c6cfc532d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8a410a4673ee27917293372bd7ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2fb473048ec4c41d6c2e6f9f28d57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc3da936d07c31f20f4dc6e92cc1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8eda6070057235d3c1e1ee240ab3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa02d43cda19cc3e1afa55c4886dbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31ad797d6a2899481027c120e060ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed151f7be27788c633806f3ddf9588402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5baa676b1b9e40e1eacd5a7f488b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182be8c2fcd704a304784fab59f8a4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01178c7ebcc9cb33c71696dc9bd53721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9bade9aa3bb2263cbadef6ab686c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115b1f2d96b94d5adc64da05f1b98dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add254e9bb7d0565556a9df88e466b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f98a25e28093f4a58eea18543b483d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee26e58e12da3c99d8559436fb647410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df9328856bdeb79da0e487946fb0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a65faee54bc8de7cdeebb36e89ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a87ee2bec3bf7eaa28a2b7a44767413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc13c1a5e85215571e0cace0d35b0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ea9a2918fec7a18ecd104d2462ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56686ade83b29f2bf07e18514d2e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e543e4d2fdd036f017c1c5526474ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c5e8679a618d6e294707446fe96b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596a435cbfc78b874e9cd841462861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db04af0ca8c6888a56678545849e59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266cb82f0cc8552daa58e47ab40c5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ff3e835944741b7c03b653583eb50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e145f98cb2d6b520e1d0d425c611c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9571aa632ef6f3822388849ef71aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa2ba2ec45de669a28c7684bf2f65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d3754d535ae95c7dad3678bb0e17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa359e2de06b6be0d3216d774f0c8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb399ef00b77c88a99ef967b07b3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df931a91fd14f16c261c64545cb75a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400f34e7aea9cf9fe004763166a237430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa239e539ad10c22b491e893ca983e63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36146d2d4bcba251a2616dcff868ffba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f2e061113b72124ee791ca63e23c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca3f27187d0b908806d0091b80eef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06aa90fa341e215d9f87a089a45ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3ce760839cead2d57a47c72cce36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6dc3d1e1a7a916814886ae4d459be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f0fffe0a7fd232b2ee05da03624f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962f60ac88797c51e014c3ed5aeb7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c73561d5a5690eaeb76e95446529b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74b907271ecf3176f9eaab9fc067c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1c3b27fdf2b441b958218e104584442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b066bdf49aa7c141a339261f5e6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0e7c69cfee676ba868fc432a2797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f309b70491d240f95b0be38ff63de17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710bd8496c367791c660951c339823b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec97d284a3c5b1821a6d772483d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a0a05671403f954101e71759f9001448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f467df23ae64e7be2896bf478a0fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058df2403bd15bcb05ef8ad455a035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01b777f6b8eb4b7c7bfa28f7b57be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290e48c378f2d31cd75f893591f520452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353e8c19909f3cefead9afeb3e92f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd77355841982a87b7251d8eedf70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25fc82a8df4c05062ebc876c2d359455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d4bec260c1308631edbef7acbe46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f9235821631cf70a137ea43457bfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a517ada73b4c7d20121e2f1c7b1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c52fb27d1721d090d2e1ff58af4cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394045789cf31b230aaebf4d6d4aacef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9cfb7007847a1f6e0b5f54a3fa10d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf320d480271c83452d2a79690e100462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece4f584e1be80a9ac4b90b4a94d15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a109456b9fba62a2e523584627099464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b6a83a393be78c63c8f364f0a6ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d018167cd508a806a9707e64e2cbd59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824185edd21a7eeaa480d23b4cfd7ff1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4aaeaad3642ae01390bd173909d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce5510b5aa536e40e5a3c3e86e19d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45e5ab57762d68f9da434efa0b505470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae981c05c0c3b0118c37ec61738f0af2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a8d56cf1850ecded08050eb9c800472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed620af2e912f0d4c8547d7d2454367473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13846ee28b5d49ec13c759257ae081474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bfe3f59557eda25666e23164544f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3614d290f53049903d642dcd26059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432ad81914f1633c98ee315d6df797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5fbb61a361cbf80c623bf49660c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55807bb993f76187fc301b06ab2c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa90ee8d47bdefa6216313a969f63d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bffddcf0711e80be4551176e0f5eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e718d27fc4f05b13091b9da3e6e9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95d5ad9f8276e6eba02171cf2427e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b69179b5d33ad6e05a62359d347b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c13f5237f9520dcf834c66e81a67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702ee0301da76d7a5fc0cc40eb61c50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf435672e6ce101e8db5dbf2298b87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d722cedaa72dfec9a83054a42938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af89ee6e93697343677d9ecaed1870489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d830ae9f5b0bbc9e957e4fda81943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe58867b19ab390a6ec5ad95a7cb08a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f9cce7950a8d7ba83748bd0aa6dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d83af19b69425d6887e71656781b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d151b32201855277e1bb12ec59dbef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7a29f4b4914d8c81d7caa8aacfbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62c7f89896f96acad1bf656c48f99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0393d490c14d7d871fbe1e56c889c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386965d166de51362b8452a18f90f649498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ab196d779d81f651499d56b89856499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0b419ecbb5f28ffe38d4afac4589500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae621a333a0c9295fc6651df5986c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa054a8610797077b1cf7a5aadfa657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf2d8ada3e8d42b300eba939d751d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847968b1ee835d2042551ca2944a44a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598cb2f2b8b35988e6a0c835d81a94f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f57ca451784907edf89955373c747f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bdc441a3a64305fd468f2d0f8a07d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466eb5bf233fcaa3df31dd8bc6250f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e1847f6092521d1e4e606c29def55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b39bd9deea95539688efc734f2128510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ddef5307c6c2acd8efe1f723fe564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e25e33c35c9af7d3099ca51773ce77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93241d856fc05b5db0b2635ab61e1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388746fb495b4b2ef8171e5d127b00a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f2c78646b4ca3e1f55f4539536f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781d6992d9972faec8a9f3abe0c885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b8e1ca226b5cff8e92eaaebcc9ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef651155dabc8f3065679003c748c18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736dcd3a6eb84d99e9ec48960c4c06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54775e73ff0ae8373b5f4d1ec9b14f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15306e339444d931b4f7eeff0024f8b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3157576af53a9fee379da5921bc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124518118f47feb4aef4850c1d66f0c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5152395c333a3371880e4dcd80e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5c54f087f5ef8ee0f777875d2118525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e4a5d622e3606c27892ce978c3a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc34f34f1184c1ca0b2efd403ec7e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39d9c55f1e822f3a5289c2d06e860528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651566ac5e22ede4563f460fc7eda3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec3fb28126ea0dea4b7088f42f657530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024087887d1d50360433aee7920f86c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c92596f72318decaa3d5632a177ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c785745af6bf8d0c9d744585eb7c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24363aad079b10366448bafdbb203534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb373c26a15f5a47ee8512a09a692c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91646afe38c0daf78568da6b552092ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce12d9ad462d8f237acf5990395a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f77543aa9b9b077a3aa132f9f081538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ee549032b50e37314c7f7e26dc548539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b396696feb0212c9fe45c1c1f83bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16811f44e43d5f5cb97625e04132e47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849131b19aaf6018d5a20b71e466d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13e7877026376128aeff7100e140cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858f4ba571a7ac1d324c15db628808544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c4ad3c792c0b19d79f0b0395790a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396be83507e002fc8ec442b52e74cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013290ad11b223346f6b9b48027bf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64957647386448fecf2835058abfb48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a33ed186d9febcc1528e1fa5e2430549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586073baceffea0608ca868509e7c6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abd694002cc32a43b295f7d73edccc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c047f803b3308b5dcd154b29499c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d666d1594e06a31f978dfe25671d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2fe31a313abb51bbabb5ac48415c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930f8475210340f00536552bb21850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e16c3f65d564a94dc335be2646f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe569c82dbfa0285d82aeea9e5421a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594458b02f965db199f73251d55963fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25baafa60491f348b1b3ac0585ff09f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc35a55e2fb45c024ad7f6c0763493b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742719b24e2a8b8c9af3a50d2d942a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aad79e6b98962b5a8e89f5b8b5957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d027c2306bb879dc9eb7b879e661f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ddca16634bc71d39f698d1d6f54d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4ca1a8bf822af929f1bbbcdbfc8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e5ac27aa08d683aa417843826b4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6835f03443acfde994f958d28c978567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b550504d04861791c0eafcd708f149568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364180bc4d5e1ffba047d83fa2ce158c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81bdf77f6c5f758a865dd729c74007570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b9b2b2028685722e5c2b3aa896ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9798c9f5729144fb11359a9a2361650572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97ebfdb18a1a7fa1dd3058dae95b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593420626562f9b3254b4cc8be6a7f8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce05f7f2c9e9814528bdc95a94d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079fe2f0feb9e3af1288619e0bf13bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048901558e72a6de59430ebff2e795e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c123913648748b726b358b80bd9cd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea84e0479af9112b863e23c173b6ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caeda9516de1e06004327a6d7e7603580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d77e1f5772e3f453c833c85357226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943019810515b1decba2f538aa5266b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440e9a283b9d9709ceb99666c81ff7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec7b8b42c2bc6dfbca579e492572c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e65fc90348a51fa249756abfa3cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084684625e55e240642056101f494b11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d217e5a8ded538e518ea42004810587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cceaf0bcb59415a50b7a06dba8e881588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c0fd760e495e400dd25ca9860fa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f7d1dc139c06c72b9ccc649af8dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1617288c62f64efd7f388d1addc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb1b2bad3f39de2eaef5d72bf3610592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02f3a061ac0bdfbced60789d5e9cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa44af247564f5453a37760a574adb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede022df95d80a3005948d47be7474d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce9cfb5205f390adaa144e66e30b8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac0e2f725db9906290f5ebc252279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9452cceafe6fdf3fd634cd3ec379598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf12df4e738ac67abcf5a0084ca6ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef23c1aae10b4cdc071b9f459a3fd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1fb559a60a8644951a346fb8d33d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f48f24d4d0a7664e25579fc78ff738602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48b59b8ba153a177a88b77211d132603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0166cf63ffc1deaca7f56caa4ab1dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d705f220be15e38aa8db56e8523c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a08f7026b66129ade4ca685a44ffc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8fdfaed7357b8b0f65d3a18f4059607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ec55a1f071cec60f82c64dc74954608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385460d8c0b101355c33394894d2e1e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358b2d145438c7827933f0375d0222610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c96a4a9613f9f5bd81c4450896e70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ac8b933bdbf4a22df5cfb22ef2ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661cf1bba81af0af129c207d5d355c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e6604940830ec18480e6ca92a53e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f40b11dc6adc81f746b34de905b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ad072915fb791bd0b7f7aecc12a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8f9e7fd91152fc2be4e7c99cb79da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da13840eecfe7116f0b631d5290dac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc45b20e8354efc5bb573a3d41d75d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d4d660b47ad1f82cd8126c3d2b6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e53d68a969664b76cefaf10ac9eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc6fdeb630d2f283b6f6c2f4bb9f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf58b2b24c60bb310f54e7503c9af40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e93d4ffdb6b8ea1b207494f2e9393624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe5e28dc56fc1347bc1125e7ba0ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be10d7a834fc2b881e02933e0b6f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c871e83f11a9247fbd7077eff625207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c9cdb63633dc1198da5f6f0c6164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3faf786472977cc31d3db7e76d1d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8ad86eb95feeb2b2d17a164cca662630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c878ccc4bdd816584d2c4ddb474819d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e559c78b2875e1893391f4a1391a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897d5f5c3dba78b5fb044e840cec78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713a455d6283eec8f36cb0d99fc478634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adbaec396960bbd9fc2054d3d1b346635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c396c56d7210e260ff19d48e4688a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014dda8c5cadd369f560a780a8f146e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822cd398dce969a683cb9dd1f7d4134638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a937297a9975bf0ea63a809d680cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f6029abff6fadc39d5fc6f6749c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317ce10dc62e6fb9a0c97aeb613342641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed04aa8b91fa09aafbbaf3f361c54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9040785702e8f37279d7c54f59330643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef99e3dbb7bb544e9301b88f461512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91bdafe01434d5e198cda6da4f8e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2051203e6bd8e8ab8aa566985021f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb0251e4961934c13b7024a9e3a63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55066a6ed0819b5ef3eaa3025d0dade648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612fbf46be20a309772ea1d545b44b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db22956ea58b1e83da7367a8c18bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ef75d9966c4e47d2937a257b0fbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261305606489625b9c3751ee891880fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899e722dfa5d5472c3fa151d9ecafc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945042c47d54c3b15c41f8b82abf067654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f4684d5520bd95acd1c98afc12ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91d15ddf047159d0a2827b0216c63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1a61fd865839b140f473447a022f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20716da23c53fd1368fd302b4b9c4fab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001efe349f48b23af78b8580d19f8a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235fa8b6e4d7a3c34de6fe174823fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0507216edcd8502e6cdb8179b847661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae54d4b3d1ed6d27e736490fa10adf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b0f0954708f2fb4ce1e7830d5338663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366ae521bbb83b3cdacf3e105e9fb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2556e9cd3410b347fc11e72d1f04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a7d86f12a0951244de54da57f12b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85334412f46019a881c127f23e884e94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15e2b39c8f77b8abca77a80e5f566668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e263d8a8f09f3e82b6a9f81c550ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb18a2db0b3ac52c14f7da158b29e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32706cc40c311c7cc257840af7a0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aeeedbf03c89cd118a022095c257f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f1864c97fd0aefed8e1c1b820411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df692f3a1f0a86e94b5f72ac0fdfdc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a604986b381de2e8946fe237a1b7fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79bb97f1bc7727d06a338ec869fd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee048109cf8b6348be9e17a1a6445677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6deeab2a8a3f03a6b416bb6b60fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac55946ed35c581c3f573ff8483a86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257e33edcc114b04587ed27fe2502c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebbddd3d570e8e8c41cf4a79b72ed3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ff72167553ea7226a273e2a36bb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a7d9c419b0ee3dcba140d23edfacf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a7965c5386492a4f8a80d8526539684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997378b6c41839e067ae2eedb69bd23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a2456a56214979294bba4c694eb8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b7e435fbadc8ee395943f2de38b21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f345ddb4811be34eb83d6da3f3ba4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1a9cc854c36526eaaa0bd68ce363689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed7f1576665631461d2828083e9b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada860c68be7521aea0586aa09945f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf0c1790c6b232c2d8b34fcc5b4a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461b66e23ffb8d2c1764dfc5818f55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7270b68eb046ab376724fd19c0ee6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac08041bce47e55808bb98226e3b33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465249727cc80bc269546c873620a1c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1aa0858b5c13c9c9299b770440cab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1051b1b7bd326466f289ec52470b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d00fbce49858b986b799f13266b9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6a224c233d458f54ed5f045363733700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ae01abceda1a113ff3a9cddf9696701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91b5eddcf8980e7bdbe431e306163702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddb177c9789d0126fdb49d6566a6ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728aa202bd3309a435c4b6d076633f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af49498759de6a05e64df2144fec7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345dced84783f2a24aa167ad26356d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac3e147e0e17ca6b9df4b5ec0e07b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853df341160b64757b120c6eabd176708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84405c8bb2cfe3b62685fa0b13027709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb11a4605f1b2cea6003e121376ef76710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef448ebda67d7faa0eff2f860c9e5661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787139f986a807d7e796ddca829e0e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e76ec2e167ff08824ee877f603d023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678bf2e1e9eee1be228f44916bf0344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313d697b9ac0bf7e3933342fb59e215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98414dc670b3dc192530c19a191dadd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7b88c98e363f9731b0c6dc76d42477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398e231891ef5f353f29ecebb3026208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a49b32c177e82818506634ea51b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e518ffe71a7dcfb568586b7762a11110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2327685760e6ad8e9694a00659f10f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9e1039e3cbbf14d69644228abcc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c103f55e350946a0bd698b1958ff8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a64a94e2ff15200d2ed983dbb759514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf841d8914fcb1abcd9316977c33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c07e9c5d81185764eac6d83985e3fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96963306b68b8da4c8c7a45e4ef30117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f05f0cc66d6fcbe907a2daf1f006818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3aa564cd1e6e3255eea1718b9fe0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf58f458d498a2074a2969dcd730f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e507085e98d1a1c35b015b30d5532b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb76072d1d0325307b2b725b969961c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143af2ddf74beed05db13b0021f8bda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39972d44f77b5406edc5934368c70ac724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762387c4a0347953288d9fa3184c08c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6ca7e49a14f5cc263c4ad60f492726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc943fba70379c0aad0cf103bada2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad622970c6878d363e371889870180c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0582c9850c44b5d17305a74bb817bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0274f0195c361a1a89256786e1011730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbad1b83bf06fe3b3161c6eade2ef131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4925b74a253ae31eb54380fd5d6c0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fdf820ae47f142f686b06bb04449333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbb03a48362b379e4bc70486f588634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe04631dc6e8ffa4ad5f114dea67b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9da2141719ff7eb6b8055fce7a72036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d3dc58d87d99c69acbc21c5e215d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df4f58d413eeb0ba4535f1d4585c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472cfb78253a1d72f3eed809e99bbfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee144d63fa3fa97ecd8975ba97bfe6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57efd8256f459c42569a7ecca042e4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec954624bde0e1dd1377aceb0a64d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f9b22b50fc58d6ad83cc634940b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f3e74fd5aac394c79b47981c913b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44fed83ebd90fb0e89137794c14ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626141aaf9fd8d30e886d98a5e517046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240de44bafde040cf4fd9e7202d264d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c04acd71a39cef7a794d4487902a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416e245db589c4169c1a2e4bf483ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fba3eb89dc1441c6a917c1602d23050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b7e9046071df5b0e58827172329751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021032057ebe2315142a70c6b3288eaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9a535970df89624c59412c9807ea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dec5dc6926f9562e3a7b3d69110a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83b7bedf6c61c252dbbf04a57a48b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1880eee44dc168fe31224119f2c53c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2719be742218cb0121ca1583c10857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918cd00cb4afffa0579b8e6114b759158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5359ac26a69a47e68613be2c71099e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73103585ee888ffc6a2ec0f01892ba8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ed3aad6eff3eda026818cfa817adb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd1e710d57507915ca9a889c2496762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a176b3886c344330f4136b09fcc7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0514ee5727a822465d1e939922f3fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bdeb0ddef61837fa7fda900a351f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2f44393e63fc7c190fc919fc59bb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5557792204fc82a5f6e565df64f9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a2656e31dde6e2117cc73e79121168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86375baf42ad45c39ca0b15dfcbbd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88028d13662a7c24bc5b4e8f677fe34e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1e34ec45f6042a0ef015763c5bd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe487b977b0d0b74f87b086785c2e2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6658f2d9c2c8d2f52470d3d55d07cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee1240bd2d28a2840e9332afe9d6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b4d542fed788196b8486d374b66a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbe86ed5aacb368132fe2413150abc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad6128677a4d917345da9ad3bbe8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b92172993122db702d1c93a9050d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0f253063008cdf1f468951a8fb24179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802fcd807c6a135b6602fd36545c1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4758351f4858ec666a23217063d71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241d21af132518ebbefef8f8b442fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0335bd8d9ba51ee2894cd0a34e75a7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11759161357187bb0952f3ce54653ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba613b2364a65ee4785697362db8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1ef3a9e6ac61d1d57b9dcbefd7a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49c747341a9fdebbf6e318379369787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c1a3314fd717c1ea0bb76a9c8c4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05aaeaa2a2720b84613ea69ffa24c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d139cb46195ab3bee5bbd8e4808490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61944a6d3bbf5a90c99bf92ed28eb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2ac2fe0c6c39e46b7d71e3ad2c8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051b7494427129c3cd91200e8b202593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb51ba137fa4eeab1f7fc7dd7559a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f21bc1e51615d8ee4da1cd59959d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b80badef5ce66f5cdeb6aff58df2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364c0e2d08e09e64e2261e8011a0dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fbfb6d940d8e4477ac1db904cb6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694ab52f95be718e29842d671598b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11dfaf12d828d399919b6268a687a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2cb280628e9f30ea6b1c546882e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5de33113674cf73b2d2d79108ab49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691abbc7dea85b43ecbc6866d4133ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f157b16a0c0441c40f3801723cae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db65a813ce3520e2aae4a0218482fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd5261a4de709260413f6bc532016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891bf63b2aa0ddca14d0147829a27d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e68f804be33564c0679b964f05be81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f3831a45e218e3a367f05aaa38a84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f3e827978c2df85dfb7f5b00402c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d5dd29d0044eb0fbd5e92445151f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9521f32ba494a5c5a73bfb28fc653e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e67f95f640560212e3fb1fd81197113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a624bcf6999b39c1816bbd157237114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445095f5dca730185d6e653c71e3c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3b2633d94879a558095ab1ba46fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4396b26559501a8e9b9777ec6030f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cae1414bccb50c7b2cd3bd1e3e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03dbcd437bf0f5fc5acd5000e2ccb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa521d4d0a1effa29257388613d08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46404fbdd814ceeab370f6d2e736c57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b73acaf12b72097f16f54652e9c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8be41f558debfb726c4fb7ca019d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445d22fd0bd3124a2ead1712c8d41c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb1cac23fa1cf2c09535fbc5f5158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f85a5273aa57409998674fb8472a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d98401f22917a5dae240ae5fc61b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ef8f2afb8d97e2e47c684d7ebecaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aa27d0688b895fd6ce0711a76146c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c9e7c48c3189e7998f1b3f8e6927130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e91f4eeb486191f524f6a46f4cda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb359f60e39760d85e5763a256f2589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f66da1c69858c50d16c2b9400a39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68ac46220aaf0c4838f8b265ee168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352c6a6c38148f1f995f83627f9d14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f45526e02c2a9eedf98d3ba797fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eebddf5ec17d9db7f42a76d13273e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b071ac64c85eb6ad0b2cc1d478302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e613c0c03ea9f290b3204ba4180a45e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2e281dc4b1069edfa28bb0b53ead140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd5f14b0c572aa5a9f142c77d2182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14ea28ad1e1b1f086b48591515634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5feae26782c14a2fa856c49d73345143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad3fe02b5138c54af01039441057c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e286088ac1ab9f172bc82024f468145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b629c25b1cd51c0f10779460a73e1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8e44e7d29f27100d9843d1952216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec73c0f0220165944c02ee44378f2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dce053e1a92d5cd909bb527cb4a986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11a36b2dd6128b3d3b744c86a6975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f9478221db0061d1f5def716a190151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad24bf7f0e5bcb1237df1914f3edad6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bdff2ba2bf0fb909e6d916461dd3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d51dc0b37254eae13c4e6f3906a05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafba95e9bd4a97c6512d093c867b78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107e5ba092df7384a62c1fe8ffc321156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c1d29a08e8c3330452b366ef7ff9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f3ee1bf5637042ffafbf916b5d125158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8f5cb82a55892ef9bc1c7599165b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb267e3c4635c90390ca010972e4220160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027345246d974ea5e19a8b57706c46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2d78de0efd6509dfbbafc9dbb760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d60509bbad782f2e5ba558ca140bbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d02695579908ad0818f5d9bead01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dede6a1f50a5132b889b163046055a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd1313ccb040c83c73fcd41ab8913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1638886e0b1ae0e3f622c1a2cb8c11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8b3fd9c6eb51f7fa59f489c4a6117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6773295a0be4cda474aa58d8a8d2cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a14bf644db50bfff2abe1ae0b5d236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb638776a0d25fee0cebded1c74e02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a34ebfcbc5257217a0e7d17cd2ba71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd92558d03ea5af2656dcb4dc2cfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80051a652c1c46d851848ce3ffbf4669174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cfd419ee773ca18606add284afb7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d40379d0bfaf05866fe9421c2164176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1692b90637e31b3414b9a9a9a20a529177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cedf30bf5f0e78d722608ef732bab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ff3bca229815c1ec34f79d7b6315179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535506daaeacfdb65d15b9d1827a53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d096a2adbff8d5adbb003dae2b5e56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007589b2b0ee4e1d174ee20f18b7e91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d3be2b6f5bd6b61553f27b922c45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a770701062a1aea878391f8ca5f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ffc7d1d1704a621868233ae4612a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8e564d9c25e17eadbd00e9f477a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da5ba1797654407bca13d08fd8e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a8dd22ce4700f1208f1c1db9556a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e3fb6afe06a94ac1373a08ed2605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a0eed15e094133fbd1bf09af0f145190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7d4318dd8fb65ebd429b160be99e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be960af4c3fa9a0253261d83e6f8ab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e09b84fd05f93300c0aee25240248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a03f246e996c63ff294688d141355c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710469a7f285903a2889f92f099431be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8f113f2c97653dc15d76a0807f4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd13099d062c6dfbede86377219243197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f30f78f919b996807e9bec68b001a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c6cf0fac2acd9daf292f3e426847199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7966f6778303a057bca3e144e076e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c803ede6d58118b89bc41c6f4835201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561130610787928ba4ee9582341da934202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2afbacb52f2b88794f1a80e47ca7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ae3c0dcd8e65a613a5cb5249c116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7e622566d5a31adbfc4ed7961a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06370276e7ec97a4090573b5c6794f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d913b3b2c3c1c11fb58fe39f2620207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00e797ddf880a5b90b1b5f864174f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7f7e83fca9102b442d89f1ad712f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887e91aa49239cd59b76d9e8e563f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7489b9692c0cf70a6e718ebcabea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230086553b97fed0a9de5f1861ebbd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c09aeb3c63052b99e7ff09cb60f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09b36a05706c64852ec08d16cf216214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20b631a1fd9c368392b8ed9178de8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328291a6f77125eba24e41796b3f1fc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed199e7f8ba91fecb1e57d7a654492f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6d4f62dc5bbeac5a6b405c5c9770218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f455edc03bd629580a6ca298ac99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b2972e123115beb67b44a3c37166220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25d3e27b03211ada6a51a609d76f49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5a93a73513991f5e9b5dc2cc28f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b42ea04786d1d8f0c2f0ad47e54dda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e6fbafc82e28985c02cea7d7b5140224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087bc9c79dca1969233a3824303ad8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee056026b6d20b465aa78e2088b6307226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d9a646183a931a67d3421b9e498d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a39063e4eec42d7f8974aa8ea71a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c51a3286f658e58e334c0159780ea9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653130146d34ac0f5391487456a7f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0beb320e4c40b8df2a6af852e8e3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87e5b3da076ca7e49bc63d16ccce89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc50464226009273f465ecebc1e82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bc3c22bcb961eed83c98e0927ff63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da0085067cde44609ad55156cd4fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913eed156febc1fd8a9fe574be62a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293fc3cefb9ee6cc5a934bd0fc36dc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c15fc819774d6864f8abf60bcafa2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5873f458638ab4570756c1a9da6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06cf617359d5f8e4f2a1088f124bb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84163508afc0816197312086b235fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c7fcaa91eb46a27b708f2b0698187242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e13049e388e1d6d1099bec406c252243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b74ddcffc6c5545b99224064e866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c83ed5a88a4e7883ff6533432002245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d3e8144e721a40ec9556e1e7b16a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28bba74addc0ae307632a12b7f221247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128e56604ae9a6c3582e179e6735ab8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781855d34a042e00a8db8e4f685b0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7b5c2b355f43878d7f96ea28ab67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab54b1d3eb201f0e25eb327ed1a825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240568dc84a68bc0e28018cc2bed46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570eda1688f81fa4dc055d3c1160792253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7b0eb629e968a0e87464664950ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286314eb84f9615d73271848f6fc1552255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0301896f6d2769b75304a61f5ca0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0fc55483df24395512d3dd667b66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9b9d06d7311e79b6a47585c3ce9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02324d71a7689916b0a2edbcc362c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ec8b8c4b04da5ddb584ffd4de77c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73e38fed5531be40647fc64711d36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83f4c4c7da24dd47581026781599e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018be1aa7d074ee648f32b622c16e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef09f17992959314788408d509452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c0f8a639e1b76894503d7fe62dc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107f0713ef8d00a7cc7da655e49f4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ff9d4926a73fa3d0a070daad52247267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3585820f5d591b140ff4428a4f4931268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e69ba838cbcbfac014437fe0e7dd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be465d809d5c805f319aa188bc1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5234e26ca15e797978705fced5fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0410efda80992d3eeba153f6b808771272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147fb4e24a431ced91a9c2cc92c6ae4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f57ce611a675446917d6dff3b6a25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bea933a838080241214343b0c2240c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78bd90b156a3b6957a79a3599ee9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edea275506d5095d0df5ec1b636c7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de7a300508fb45adcc918eae5a416278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58129c01ff51adcd87ef69f91584cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec03b235c0d023bb1376d9894c82b4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b51fa9c482bb03b5ecd72a7d9b1a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e54e2f6a27bd48be3aa067042f61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157cb19db6ef64feda9d90abbee4b1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c737eb0e3ba5a5772f1f67e1f657d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2231c0c4e54f622e23023db25f378a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e810931f1dbe081b799a6be076cc45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e76884472d6031f0ef17cbd79dc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c3de0cffd4714a2f2418f32574e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eebd1064193f7aad9da0cec57429bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e2e0f4e8041d05ec87278fb2b775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c88662ec65df74a0708799dc479b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59efe50c9ab8187d35890160fae9cec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b735f27ef6597c0e4ba5d8d586066293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff907d3411b83571f1f8d7b5ef8cd0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3cda52c703262a2e031f63b9ec2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5531dafce00e7de0f8c67308c283296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95ed6fd010f4c513241a80da0695f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60f73c383b70916cb4b7f51434b90f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84960bae755fcb6aae8090c2ad4207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d3dbe24dc3c05d3dd8d03d9c3c42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fc5c3cd096ffbabefa9d55c930339301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129a8bd95c5b152c83719fbac8e028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394d836c69b8abe9ab17948ea6f65b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5da67ada3e2922fbb00fe31df6f2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f251740190461d38011fa044fdcbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e64154653f8803fddbf0fe20298c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8d4861988f1713c182bd6dac602b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733853f7ce948b9a14c92bd61867a0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d688e9906a26d852690fd12dafff4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76978eacd7a4043842015670f4e91f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d379c419af351ccd72216fb302d19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7bba280a62125bf4214bb246ff01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d79a23b9ce087f5e2935f2ff003b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e030591f915732ca64d1db7c0542f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1f9eb4cf8d1b1f109393989f39ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788a97792c94169b262d6a89c42198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee13a6c6425c87e74fd113b56fc02f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cabc5403ec45c27918449fb88184b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a2a5d5ca65bd0f74cf4849ec29d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9093fbee4cbb5b809b710d83a67ad7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae78f6a3f5dd94c5a4e0d20fd1d14d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a971cf30dd00913dc8ac047b818cdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85a40980a832ea11676ed4ca0b7f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8961db5023e5b0760ab80400345da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb527e011c7177d19e40505b793e0cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1cb031456ceb9f8d9dde9462ddeeb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577367df03eb4ede52f7550b3c432fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a246672d3e76589c42748fabef0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14cd73b938db928a53e898410ec06e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a33a2e7ae1d1eca75f14fc39093d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eff8fd1250d2c2d87617a3ce1ad6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90b4c037b065de04bc3d50f74d2c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064301b45afaf96f25d750367d8c4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7fb07974cb329a30035ad9ec01a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a09d626e09a7a04f4358d8adac70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402901da4d901c2ec702fca7c767e51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d4de0089329f7cd9d19bbde42b3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2750e80bd85aa405255d412c72962338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b1411f4f63df0a43ebeeb222998d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6202737dd44ef1111aab3eae46d0f61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd64245e6003279d5aacd7e46ff6a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ab4881c2f53edad699da42a942dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9dca587906e3b3b0d8094e49d1fb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc5f7850e3d3f4a9516ea75c218f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae30268e466087140cfacc1663c7c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b491bc4e5c54bbcb744accc0ec28be9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a509a9595921f9f1762438a7c3a03ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f45a3e2aa578b30f3da74bd8e76618348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1af90abebbab311f050f09ad08e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6813680f56fdc34e505fd8e988d451350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd3786cc7053a17e9c7f026807cc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc136f342d98e5bb4245cf81ee1ff4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668a89f801dce0b78c5f681841bc75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e887184480322fcfcd7833e7b5418354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e065159849a094b5e7fabfb9957e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793fb5219e6f4c7681d9fcf1856201e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a03a964826cbef9789a66564773c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3788793dc29638e913f46de1c7f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c64930d749d0f385cf468b2bb4ad09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326bdc0385980f38e602cecc89bf3b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc1d9ea8c9c2c6eb70aa193285cf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caca5a8452a9a30b8b345c2706eb0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1050022d42c2e5a463d2f0a8b31c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786adef3b7cc2743c0e7fe10b8a7353364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e13fe2c7a62cb7395777cdce455f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa214d7326ef4bed8b1378515f99c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b33cf7445d3fcf6d92a582ee7ce17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad958cc494c71cefddc865a8ffb584368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6feab53356e2839a67b74c5cac50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb85718dc43d80fc7f833d9bc64da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8954dc462a76ab7acc56325686e4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86037f51ca810cf731c0bd625f719e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f200d74a413c4159484a99eacaad9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98318988bc1a01542586882181209f4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d70a5e242d7a96e95441968f6478b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967e86678c90bb85a860130e91141b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d981377345d3dd742533da60756c8fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c116ec1492384b1cf222d0cf3b33a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68db29957827b52888615a435f85a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4dadabb6473200dffc26012daebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b0596019bc155beda718b6557d53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b91a49471ee18add7eb989493e6521382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083271b2d029cfe956fa207365eeea79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a288a79931008c328a7d9eb79affa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b67c445b1a719ada0fa8a711b4b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e01a0f4e7f4e05a050d1b1646b2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382047f296e06132adbfe780860ed7c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e813deb23903de4cd780e51a7369ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddbe9d5ae7f47f61639970c1b461c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac096a0c7b853d7d27be7ffe66701bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3374be4b7f2247932fc4710bec92de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3cdd8fd90379bc8e9ca0d7d7b2397392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545c651477ecf590cb71680f2fa0ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06210cacc8eef0ee2301f51e8cd1e0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe3997eee943dfba0c7bf95c822da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d1e871029a1a6716b399944aaa49a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b26ad72e0dbf2ccb5470fd75bb46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df716e2a1ecbac3edc254dc65349e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aad039898c2aa24536dfaad396e6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61dc7d24a3f63a1d0f9db5389834c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bf59a64d4c65940915bc124d8b68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f27363d64d5d2ea20350811c9f07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edbec7a16d1a3f2a8a1d6f61971e27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360231dbaee7b46e0c58d1d0e89eea6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f2bb58cde119166944127985fce1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad95baa583b1ae7cf3cd3ab03e7dc85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3f38271a03d03243fe8562d23fc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51d6a44e21eee86fcb85e05108fdd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d6f539fdbd800bc6fb2aff1009da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc426a6726849bea876cb8714d9f36a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf33273a308e120d1ec03f5199770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dda594f609ddc0f2f996165526b12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d76866ac497cd09bc79236722e8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73017add57a6f6c96950f042bf9d7888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb243a31a7ebacd02f2ec9d539e2cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2158278ed1115ffccda21e8056257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5dd84428fec485fb8491cbf77b57a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8ddb0cf84e99cf61e2d39887bf5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9169fb9667b8ed670f0fa613498394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e227ac8a948d308ddeeed1841bbf85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6e0f051dbf2f8e30668136efad1f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832da428a14e083c24cb54b9ad492a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d14a94b1c3958ed85be26066c1b53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a26a5dc96941f1a3be5a2a19c7b15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5e08e8bdfe812edb82ea1d94ab2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e337f1174bdfb29b211694743bbaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079c868436fe37571a0db9d0fdf8e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1866600f0768c59906dc5ec2f1431428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea9bcc11abda282972d4cfaf9978c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234e245e62ae4e749307d9e4516f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc3e6fcb61413bd176aaa43a1593d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b50feddedff4664190412f5b511c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43080b3f48e6092983dffa79f836a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1dd987bc909b27fd672507926a440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b8265f10a2b812d4595d2d02cfa2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b75db943956f8fc778a413286bb66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750cb0471d04aeec04196c804c67add437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2040c25a27806be93139d806c461438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1eaf7d32bd2d8dd8e38555e7d995439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936296a2be9e6ca2cf7cc96deda388d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa1e01c34afeb75ebdc8dc78051de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8afc579d8ee00b306955f39ada8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1db2602717c2f93f4742d2e0a5c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74378a2da83d96af3e70ae03d15897444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b56b90631c173acba047613c0ddc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce226b02d81dd268cf2c6a582dc19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730519303a16e927ca4cd0a73f4cc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983243dec314f03fc2500e1d78811a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb490b2034abffd991ec428d4286565449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22223ceaa4dcebe0491591fccd82f6c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2395e346ac42ae854c9ef814728f9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62065579b111c38d0b1f12aae091e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee540f376238fd5713433e295b94a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e86044ce50ecfd8b4b60ab92be17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007498ece5cc467c30fd60bfd97726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c71b209d42a9b1568a324e0b75ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7713f2e417c8625fb2abf9ed761611e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892920333a50711c0d8bd6ccb94313c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6187463dbf04c85fb7cbf4776a444459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b71321b8702575d469e5343020206460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200a6a73dad971eb96bd7e0ae5cc98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e6be5be7fb57c9180208642340d68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aebfe7f1507410f166566b439301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f30dd3d8345c1ad3ea82416eb73258464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721051734a3e5878567f6f99f21b8822465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c0c13e2484a7c0b48fd1442676c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8188f4570048ccb9fc3eaefeaa9b86b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0ebf45b9e6a8fac36a4a71bccc0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8a3a6aa10111e11ede78888bdec5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7eb5758a828600e3debf240567070470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9fc24396045eec65834d57b916de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcc2392c7f5afd216a6acbe5ff970b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59638dc2b1e34cf3e56ac5d17957d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48680348581f59e12cc99b4663b8b33e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5331e72385cd019ca281e541c2c49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdda694ab79163a2698d9202121fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb8582284e0c7aaa5b8a272ea7b02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54b889a4211356623aa3ba57f4ecb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000b630aa29fa32436e01aaf35e41b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226ea78e7e33e09c8a0d31234f3000f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399249432cc9f425d2812e05a799780481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ea9b7c57db32aa944aa1ec927c1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81b8a19e063a19fc7556bbf16d6b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce2b013abb3960fa6b19dcf8cfcbef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03312e6ca396b68f34e7a7b36df7632485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676abbd0f40fd6f629c8c8e8564aa358486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab65ff92ab7f9cc3fdd3ef30d7dca54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c77232291a69367c1a4e5739e73023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc966379f1166a38c134d9bc31f7855489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef01343a3f2a635f5deab57c866fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376ef360312ab2306bd1660cfd1aea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde8f47438999106f88d240a2f5ecb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ea38a1394a51d75a23c8e5d37b63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a15191a391b390a13c78b4bce965494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305b519b044598b2d4be5e0afb845d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0578df607a6930e27e95a89e0e07c66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e74da30e9bb6555426c0d7389cc01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7820cd3fd6a32181da15678cedb272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7924c9401ef81c936b3d7ecdbeba2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39362562af125327ecf4622ed2270301500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c71ae884c7cbd6abf2e3e9be989355501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca02dc4146a3c35260e72c22976bb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f684c5f0a50e46912a1186337cc46a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99eb25b9e3c5c23b3d74e42adc6ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90526a776de386992f0c0aaf946065505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a22038137ae6df9c503eaf7dbf6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a8ffd3fa25cf17f0315a213f7d5c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ec3d1633f3c798d2804f596ae148508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa0f293be513ef4dd06603f876390509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4601a990d6c31a5a17de0700167abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f845596c5ea362987214dc8918723e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba437e570b4ed16a5116fb1bc96dcc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7eb4a0f8e0e7dd98c142f9eceb61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6151b8242cf40846e3aea1aa74621c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641853bb17295bb80a514d92270a6b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d4ae6e50c5b778d24b22e295f157516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2fd0a81093137dc5d18e0351b3537517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b4fd3984a045e4545a19c8537447518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb205f391c39ceeff61ac3551c16278519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26339b21e208d8a5ae1525f8480fc00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc663c5b000d3e3340904c4cbc74c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633163823c87a74ccb7001673c18eec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5a32f142b660e8c7548cac683c541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a769da2f4f342f0954e94115beee295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969a042157a6f8f24bc48aa9b82261525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6283386d1ed65a0ee797634f6e2aac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9455f3e3c16c032fda0372814929c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b87bb6f56dca78ab65ed074320bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf8334d5cd0b7730c009ec12252855529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b66d51df6e4b46e9b2d2bc0bb6989530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a555d09597bdb7f7d31c389021e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210b719031c1ce5a1539c67635e66f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b467f2a69f4cdd15d19ebaea0dbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b217f8e8370dd39b721b703f872f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0307a72fc91967c5ea4b99e38f0bd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d12b42d5c17d63f740b078084cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456263ce2295e8e1f772e020ba36569537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25292cdc9f248f7958b108b5027c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdcbb9c123460655ef424d38e9b710539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc1c45f2f2eb2bc808d247ad97f6b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc38627a1284f44d91195c6dd970d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a30a0caea60b406d2ff1bef76032542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735eb41ea8edec9f826b9c4f742f545543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2936d11ff8fb6412850169098bb1d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1cacdebff035c6a38e10d3825e84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f516a9e4093dd6967381f8fa32ccf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805124b974e50aedb8788e5f2867ed22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912830ec64cf25fb2b0d96067dd9177e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11adc1c3a8207ea231f852f92276e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2bbd1ade6bb096f7ebf01ecb534d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cc99128cbd4d8c78405c5fe56265551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c2ba29ad20ce0bf6df51f92f4c71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94dc7ab38b8915a1e68735de3eda5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a85459400d86e89e6d1dcf994b335554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e5bc039a21381c19dd3a5bb4141f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d42ec84d7253edf37c5a3c0b13ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68431a98bd81b9b3ccf75c414594bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae4ad76af7a1228cda4350c9f4bec9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450c789d4c190e36099556de1e7debf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101ffeae058a41c016b7505b5d05fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079174dbd0e1c28e4197ff4686a5a916561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311f6ebdadd13513ed512a381cad01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eb0c7bf2062bf1429c00147c4b8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad708ad4d11bc8be631436ce5bbad4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b68d6f7b556d6426641fe555913de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09cbdfe5020d294f2c89031c932a5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc6ce05b5d1ce0f37ae2f346fc17b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49670173cabdfd2b0167ffdacedda53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b6c224c5b8aca7fdd551d90e04f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c9f0b208f57da9d04914775a9645c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a571bbdf5a66b25a4d66ad5f0d067fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf471db02fdc9fc8a89aa5af45749c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23772aae5be290b03a6736073695535573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c710e0e8470e9cfd4ec98073ee44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5da691b25dcab8532e3572f62a92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2041b2a0d60abb79f0f4013b1499576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cad37e4a069752b8938b8b593db03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d839f3ea5ecc00558bbfb015190c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c2a4565cd6431e77aee703ff93de5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c741c23c730f8bcab4ef8330c0dbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b552aad7d18e3f7d630629ca7904a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02020f5f83307155293ec2bd6e78321c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2376d8a7d31239c4d9380c9968bde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45bc7717d1250d0260b302e530956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15bb32e1c0db0454af741a46f88d47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ffa347b8a84ec9cbbadb10f60ead6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e44e9afee144fb6330bc73333df5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ac91afa6be5a8e283ae817befca1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e615982f609e82cd83697055814c99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e148585f0020259e0640c6afa5f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2ef6b7a89cfa5fef56cfca9c6b37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306903c99545d01752f57ad6d54648a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004776948516538c98127d4511e34fc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ab610e9bf391ab849afdccaaef808594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558479752e5850a1ca34927e1670c51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04257f6c5313a4f12b977e57e3874ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda64b8ba47150f451e6a0f954d1e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d97f41058476e65b37ba0d7e9b8489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d40ff4f51b19309c25979e2ab080b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd9b3c8e9092338ca6ea792e29a19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454540c30c3999c37160968c4bb04cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fee3a376195fdaeeaf47c065a01db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caeaf121a31a6611b945d094c4143f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba82154e44cec70b4c53649e5023e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a00b821d8dbfdb57c1fd62c6c609f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96691036a4144a36bff224dd6d24ccb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6266355ec60c3c2346b81812334e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bcd59e34ca11d64dcd1eafc724e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56276da14fb5c1dbe2fc90b21ff3c07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da5cbce68fd12381d10a5718e39b24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faa6022269d7981da0aafe0bf4ed2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8044e7e13bc1c034ec2b4a0873d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3895513bb80f4d5ab700c29dd333c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77382f6575a9ebdd7f7465f90747cbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f222ec883dc372ab0b06e2e17c54793615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee99be3e4066dfcaefa6fe2e04e0ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d2c65f0c0c2865ab4ef4e6a7e1297617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c7edf5c2c7f51c23c8e7fb655472618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20650bc772cc809cf863af7825f5ec6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4ae75f53ef4d98e6652068d08233620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6449655c829ca7b0a65030ee02fa1e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad96d001eb21d9ca12c902ed339aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93359cbc5e37cc1f1d14d9a27341686623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714c5f542a79547606f1a3edbe3fc20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cea54ca18086745e8b555e1cfe46b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9946597c90639f18c40ff05948dff70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9cdec0ffdb3210b6e21740f4c781627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14ccaa5a4111592eda6c6360aaefe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace895df1e26725608316f64a6e466629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a2b6312d4fe1c2137557d78ceb34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9e4b5cb2e61e3e3480471b3ba1ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51bf92fa0ecbed4cdc948c9dafe7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202896f2233b790b4ca75442fcbca6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc293e24f50d376c4532ea367af0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fd452479893269c4a9a8b2b6a706635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fee7e09c59aa1b52a07b5b65b4b6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eae8e71cca1579c3302537fab8f2e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef3da877893251f43413c2c508dd27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217fcd3e664570a16caab67349235c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88d5cd45e618eecfa3400656beb7eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ed4c8b53c30496a43d4b1835658fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875464110c718a153134a465e7392faa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ca1312d3e2464e14df20d103496c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b28567285d1ba3963d7349c11468b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de58f5d8fea8ee17cbd1115217a82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cdcc3443a4c618b0480ca4023d85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c5e15448bcf0ac75e16e016e77d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b874669e02f509dd98cd0e74a9b6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f89a0c85c47f53521c08fd27bbb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f805149f108530f543ffa1e625dc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882eb3d0948f24bdb41971146e23384651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858732c5b421d3331a4601a06cecc6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3a01dca7ca6a18e316e4e95405ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880867834bf115970bc919fd3ad5dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cbfcbdd34ec0509f97bcf6bcbbab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cde9346a25a19037c066292ffe693656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561c6fa5d49fc586805a567c772623657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0484d8cef1437fb982390a51f0c20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8532faa4f2f6e4975c33ac387566c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992fdd3950a716f93508762a09fd29f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1d5154e577f008def779c382e2a18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7acba8a762fb228cf88ed5ba9b880a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc765f782a69b1c209ab5abec7965d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d155d2544b41d5f6d06077983a8e7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54575916b00db96cfc90730197df3d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4524b178002869ed0340ccb4e88af73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99ede3c70683b8f84ad7c2b445059667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248e02cbc36fdad1e7d0dda08bcb1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0d1bc647e2324318dd2f28243b51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cd31c301e8be08bd9d2135b7a065b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1585634fc5d62d3608083fb9d431f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf861ff3d31e203337dcfa006e224f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7907de71f2513d7bc7d9fccf04d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582661efd4ff80ac8b2f56a24a7f67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88258f948f399360c8672cf08b2cbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821840c150b645c2922e217d9e6fc77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b559d08bb8ab77203bf32b64d06e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1387d506969f0fdc8fcaf8ab7f202678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8413823f67af7771bb25d98cabee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39cb5ae01958412772b341319f938680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10958999da06957b1cb9b11e020b2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603a3e647bf098d5ecf4a41c617e54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae8166e8107f7bc476bf16a4e842c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02ab4641f517e85f371948310b4a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c2c863a2c04922050eed393acb276685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a10288356baa0fe077623dcceee1ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134195a2e454a40faf8ef2b591fcbf69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7104491c3de80268d28abc46cbff79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b8722a941533e521ed771628e3f38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdfa12d8e86e675b2c99e21a0ca3ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b014827287aa8af38c8ab88885abe1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5241bcf7f76a858ead1bbb3974306692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70fc80186f6500500f8670a359eba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb78e1c2cf055a001336ac4ff55211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632f6bee060fba0c88fb45656f528f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa1710160391d1e0e789b2057de127696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84b3f39e8fd69148b8146c35770b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b383f7a196f141925810e2e376a53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99e25de7c5d72a41050040c87c05e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e62f91b169b7584dcf1e2d93ab86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731789645dd1b1004a53e8bc01401dad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb1f5a71726d61ad49e9fd8e34da4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082ed5dcf7652d0673b3a48e807319703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e407f3d45e5411a0083dec7af1f8fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7c46128330793ffa70359bf262a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7049f769dcc5ba1d99315e6fe0b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d38ff0b9a4775fead70bce9a1ffbea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba97d37a451dacba64dbce47bb7b3e708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>