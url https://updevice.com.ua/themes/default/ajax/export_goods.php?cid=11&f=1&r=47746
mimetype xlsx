--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13af1628cf7e495c40fcf2a840d0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d366e0cb6fea7794b9768e4f2d2f072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d310899271dad7f7b0c25793aae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9006dfdd7e91d1dbaedbcac7ec3e934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da17b2da438474a12536c21e24c24365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c4e3d8396d1219c35cd810ab92d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31781e78886c5956124130e3e5aa6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a06a797ce35f8636c75e25120aba08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21dd327588cc9025df5cbac2f608a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a641579fb846821fd4b2d75a11ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9fc40f9463a54eeb1fa0f80df40b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ba3f9e4b061677a38b8ec693934612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d093e297e29e131ea34e3f14e727bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10474a9ff7a7093cd7b05dc7dcc0baa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474aaba340502659fbf27902d9a584815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceab85940bbe8f49da39646f3670fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b523e9daed3ad8400a7aa81e350f86817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea131d8aaa76036b18966ee07d13b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c602eeb401b297b16ec72e370a3c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c7601f67390b3f3ce4d5a58da1f0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862559d555c9c8fd4ab29c6c116140821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf079b2e6c04ad2ac373b866ed71722222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e56a197c49d77773c21b2329eb83723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced2f368108ae7ec1e007d6f53dc6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa50420a635972a82b256535c3eef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef96f3a0f5e06d6ae412ae5a1d4358026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57960bd4c5649328c5e197e30536af5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122e13bcf59445008b07bc64b871f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d47f8e4c4d30a5dab347e4daa35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf26850f76351ef88a8cdbbcac7a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c5b74ecfeca2ca0ad37691c5034831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934c00f9faeabe76a9405c70f04d6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da63ff9f3fff09250500601445077033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be878cb31a02fa8993000ae08ebbfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91f178054df8943393dc7d52aa9a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b47f015b1c2947e98d587ba281f2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f052003ad50e3f0a337c011a4f4ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d062499ce1a04f10af48369aa27338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5688afb4b69753b20d6e3f386f00a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ddf2b855f7fa28b137c4dce2de6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57b26c4da689bf8a020b437feddea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce66df090e2cd573f6f2b6b91fcc7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3bc8abb296a63f51df5afb69644243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f1cf3234ac2e16fb5daf28fbd98244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5a93858b5fa4b0ce0cb9a368385245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cae36cc5f9af37c7d2970723b292e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf8012a61558b0a97996d6203e4b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132b89e32cb7f316b4eebc1422617448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac0bac1a08c2f405bee934d538c8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a24927b5f269ba2fb200750cbb48250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08f91bd23978715c2f4a6e83c104751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9064f4b7ba05b3d2cbbe284f0f349452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0a14812c389724bc4d8ebe70531053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abbdefd2dd05c55f59bcb56c229a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1584a9f9bc1aff2583b34ef7c5ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28905d500aa3f0f7c9b2994335c3e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1307ca92b47eac3c3879b3cbd5a8df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e26f2de9310c9245b4638f811848258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0cc203bd924f2b661c468880d2bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa316e8089e1bf66c125c14043448d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f082981a2e1f6244967b5a099e4e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988152a882082654149dfb443e5048ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814759a8755445cd68ff1f42b0830963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c983876a35351a5e99586e3def213664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb58d99d9bff374a17b2e7b904182265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8ec502a87544dc0b29d3819352c7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6585897cc46694409652bff89fc5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1dd00bb86ad4611da44a91ca81fa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e2922b39fd37972bea51c536a77e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9a98c700ee008aab0fd031512eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ddf2a7d881001410bd26944f2e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e63235261a03a8db3fcfa41729e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039d69794fd9db6f08b564b0ee1ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533262090577805d055295b1ec0d1f8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993b5453a26e7a12825dfe43f461cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ff3b4628a07e45371af413c74f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd19141ebcc601040c0569a04690e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2149bca4fd681f1357926524c33678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfd42b5eaddbf8896b1aa2ae92b5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a18fd074ccbe8c629696d3154ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a38e44f25c742f5ae2540762a3c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d969dd595675d715fbefef8d51036c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b20f9f1e5d1e11b2a906c185e1ef283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0966052e64ea22049e9bcf47ae1bdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d5d1da620ea0517f694b2ef6f7a3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c43d675fbaee8d02fe8c8ff305fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aff6bf16204d12bdf15fc41fc1b0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b83e0192251cf56ad6f93692738388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d1d42e6974eb366d75454f43eeef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2248ff210c7b7e0241ec8c40f0d7a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c07be65234611126ffc11f6ac0363f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770f1430547eeba7410dfd904f8c8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060fde9eb2a4197bbfe3712a675ad2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221cb82f3982a773649c8907f0936394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8be3a2fde6835a8ae1635e1377fabe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3fb30d3afe8e7d4cafd0294c0208896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e6304394b080f0fe42fc8d4cd84297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b315b67c920aae11ce19aa80d9e267a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dec0f88ca0d4171d6120d242029ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db86445baad26e27353758d147fd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1858e89320f8daef3a7848b5ec0fff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa44b1079aef1a70f2aca49989f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d771e81d8e8cea0b4db834c763f3161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8725a145e1bb98df801cef6e4bdec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b322346d9f28860ad9278bbc3bc1c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece159e78a6b3bffb2295ce5882f63c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1abe14d90efdae2758f9213f35af3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec811729b5d14a71178c26d001e5f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f6b1a2c6c669c54225fba41978788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d67ec1882b60f0baf527aac96f98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27af5ed674582df40a0bcfab9e007c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a2d18a50210ba6cdf9112af68fab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46c3528708ae9ad28b4ad444ae0df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d04d94157cfbbd1738b01336a011114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc03f2ed142faa413252f6309e2b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67c3ad5ceeca33f463ce1db4d79e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ec1405d32e93a0e692e17ff2196b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de6dd6f156fde97aaf9e23671a456118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d1a560c6abf6439af944b47bb67e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2acbcbbd72ba00cd84e232c38cb8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd57ac4d8c2c2230da67d7353c7538b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d9162d1522a57e483474f9a765f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3e017012ad2ba2e86e036c71d0cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abe5ad4bcb75fdf96034bfaba7404f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7bd667689059ca908c992ec229360125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18e0c7a292498346145b258fc7745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7255661356c2a425a76f7aa4d3a163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a59f2015a089b0f04c94e9a6a59d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c474bfd5f6b8a98da5a665d183ac6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979209ee9c9d27911b05f52de739ffcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991c9d8373d5f9cf53a9953575a9213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3999618d527e5595073e153114f423a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757160c5779c90fdb05d2cb9605eb5f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610e042ba0b9494c7b02b9cfffc9d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ba5134d59be5de591a3793e836f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ef809d5863fc70e147419ab8e70a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f34cf1eb92c7b0363a928957120c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bbdff3b2d7bb8a323ac3d216be6b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695690ee02d66e9ca59e0196f9326bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e4956901c37955d24970143bccf0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35083fcf2c0a039dedbd39cf7899b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ab6d62e9ca1873ff365490fc030a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe47af4c49cf8b38a05d6159502ec74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085a1ceea4b3d4e4e31ce5ee6a2a7d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78153290c6653dabce78a58011af6393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d3bee96d229f985a95057a402e09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab87cb8a64b9ec44d538b55418ca6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b33ae0758eb316eefb629373f43f43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83a6f15042dcf5b23d81146b69af5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba81befe8f842db92e4ccea0413f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34561995fe718d10f574b0da75e903ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3b6874ceba51d1fdd0a26864c11e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05cccc69065017ac099ade6e005009153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d15b59808c15f175889f14663eecb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49fac5caec4dacba82878388635bbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7d9013a56a155838921fa7d3cbe7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a2051e8834ed9f664556d0846131157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f56fe7ac50960f6497ee6e0aeefb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efcb301e13c6e8b4cacb572168061c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051b4a83e7c82f9dca7a2cd31ca0d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec7bf3a501b8b8bad66725e6572cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535528ee0ead2b63bd481b909d54caa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7adb9d111ad48a6fbc60b5ad8b289163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8485aac3e8ea34c79b2617019fec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42026619f0501f135e4b96b835e80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898488345ab2c64c46cfa85d0fcf929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ba625d5ef6a38d20215d990ff206167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6db664887da3f13ea81dea2dcebd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb3776f92b91704e147831cf2130e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c5ab3fc952321c9cf59fb206ead2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767dd4012cdc11dd8b0d9f3007b9cb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a79bdaae59cd6e2b9f7cf252080ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c98e2dd38957aa41ce5dd35372cd7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d11cd29484d1b0ac217e4bd42016174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e2e5df521906454e0641e1b1607b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaf44b9dacbfed0d1f1516bd219320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552acd1bf95ac84615b1b6b9d49027b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162afe6971454fa15879ace897f84b0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a539a8164bf81fd450b2f45e45605179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dd029744c9073abb7c61f1f31a200180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f135673910c024fda412bf0f6dd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e495673a8251c745ca378abfa48af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858597b59c91cbe8bdc979992cadb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ea0c083738f3a7ec855332e4b34a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d741781a49aea2c51d87091a8fe9b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920641b52f06aeb2dc99110e7a2314ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4010f275dac2aaefcce1ff37ebb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273464fe541c025ab4c5d45c69c389c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0895c27528fe7e8111753af311f24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289c340946aa6cb2444afc85990bd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aae2724748a209cf5cefa9f91ffc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de23bc35964cff10485a74c8a3f7f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a235cffaa55aa555f62995ef96aca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976fa34152ab5a9232978727ed24756194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b255a8642e130d3e667b69ccaedc0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d222ca0099a6beeb129658c8f90f3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f1f56b8947fc6d6410626fb2e80c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ffe5b118ff2e81ee547d4e44d788e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb1c353259ecf99485eb819520add199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860c8a203ccfb722021bb1d3636371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307ede9a1e9cc0ea57d9efa6507a5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684aadd3e46940574018a7961b7889a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e338f0eff40d15da115dbda90117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2377acdf70eab9860fbb5747d1048204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e244c3f552f74d5db15b2f0ffdfd019205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3ad5ddb6a01b3b3e8648d07e11a65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f849066a48a4ab54793eaa02544fa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738165603e77760416e872b93c1e451b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b650f1b5fdd2f88d07d2f0e64499209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb036930b137db6412051f13128e44a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cc22572525b5b8d3ece407339d468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe55b9cf5b8d9ef57eafdffd90f92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede4892137506d3ecd65052f71b3d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc469c666f5e3fcf9f4afa2368b5eb07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2ea5946ca5eeffc308e4be6152f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862d87ee0b9095a057a0f27a45f121216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d86e6a44d3271bc139993a9ad117f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a76b8780ff22e7dcd200ce2998ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6fb058be59c53ec7a11df3bf286e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117156b0aced6aa0405a7bdb33b3c785220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca00ad8366a6d6b2c796fa93387ff76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5d0ab01cbbab3b04d68132c5175c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6be09798f9f4fcce5fcd74f23b92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb68bde54f9e7f452f6fbc55c44d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f880318fc7868fb7d7bcbe6e12e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04077b7309524997c0df3c70ea92f5e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2f701c40e2e1bd4ec10546fd809d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57841341f0d943095d9d85d546147c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9372d2195eb02d3d7a7b06ad28d56e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a0c24f91435f45455fb35c502e13c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13734b33b84f27336c198fe7ded7f50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e8694365ba931dd7b0ecf5bd531b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee961cf193da23e535e24859fdbae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f440cdbc0cdeb25ece5fbc20e0e4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2390c1bbf9ee44716f6ba1cdd0573235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781855a5265ba0a227ca2e2fb8d1e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29bd1aa7babea3f5b005b9fb2a9193237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710e00d79d0fcf7173a9e8c852a82f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a166bcaa08340ec8cfe12018d8615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059736211954edf21ec043b6d6aae8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc1581c117048a52e055774590c57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744786f601c2a8ef1ac787e74d514239242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5e25f8838ac6a31d89c0c8dea7e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6842f6802950b376ff1a830989b399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ea0be478983f0d3ef71fe1f6ac7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d664f75d47bdcb87ef91174f037666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b10e48c0679fe738ab4ff97c5938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bca0f6720cd66c4a7d7fe48d13205248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b6db08f6c8d087256e154e929701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eaa563fa71a64346ecc6a38136c26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac521043a31c145269855869389e090251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd282e75efe0cb7b2182256e99aea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7f96030a86c0cef4e885fea729f76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31e433134ca3e3657ba21844e9f9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2376f0e9493e266b1b9209695d5651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fc76c5a39708ec7397f7157e38c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76855a9711bb7da15f7d7af6064dd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dcbe24cc1e8ea92f6e1cb523497ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a61929d8407359e26e1f2391d40ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f22a86e653b268a04990802b17a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784dc30f89c728d9566e3ac7cfd355261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34152bad5a80bec8dfe007be3925dda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3c10fbf9a3b06904f40cbb9c1dc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8ba700857695da1d2a075c635f66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b62b5857cdfcec76f351798447bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49f8606b17fa2647ba2cab5cb3f14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea7099d0dc049a2f38b7d8031856e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a480c248fcffe4384324556f5244268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09bff42b7d20e0c8f3c66484d43ba7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609d7da4c7c2e149fcb872ac42a005d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27540d492a7068b1ffeeb91b44195ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d0f99e9d0b655c13dc6fa63bb198272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d366b412b9ec4bfa2222291e999a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dab73b141549cdb2465f01bafd942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd0dc803241b0515d63c91e66c191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e122b2358dd443dc9a47dbd02638276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a08a27f9f4db7d420d3c8daab608277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380f137bbb3db231542e345c864a13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccc9dc0430ec6bc6137c2c0accae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15e04e4b5748a251791a63cbfcd46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5a29078f5a56244d4613521aad79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c250fbb06edadcd3cce61ffe1190e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8854340f42af20ce3c5f0a23631a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530f7ef1e6823d23c489b3a9261d26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe11236b0dad835fbbd8e5f6ca75e2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3c7dda4a2c0636d50c1262f792a5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ce66f7561bdda7ab203c7ab646e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50278f48dae89bb40102a61cf0ee2f34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678ff3be579a6c2c2c51f16bf7360c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2851542a1c6c93aa969cca08121c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397ee1bddb7f99b79e272a0aa64700291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a343283164160b00c14e4bc2d5df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292115bf1dac1ed6aabc74a5bdde36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6c6b1b8b710686e5b5194e0b5843294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e57a9aace5df7875e45e70fbeb03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea42791a7039f422dc356642478bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bb70ed8cc09d1f5f5a25a33e985f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63889a61b74aa2f23741284ac8e148298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ad642d86c171526ec50716d412c8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0bbfb9e9fe0094bfed49d6697f7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb1da6472d2ec3d71c23694b4bc2ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2901a3fd4e16f3099ba8cde1d086302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6503ab3d97cef7f0c6ab1a06cb25e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325f602e0fb4f15a15b8da4241628a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740acc6668cc4e9ebe22cb0c1b847d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa362811230da8aa5f557e51d47a5603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f8c42f188fb2103e9970b3636dee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f146b3f3087617f7acdf3f096575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3af3dab74322fa61e0bbb79d201ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056725d95bc4e930fa26ad5a9b492f22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870de4d0e89cf64233458912e47e1e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761488b753a6df5b640a06d213df41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6973758f15ce65c38d6be95c2800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3c62c2bcff84bc130ec68c283084314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86e2634a33414269f99228aa39b74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e4bfc134eb7f0139bc36e1d17b26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a30e06488073c2988d2d7714ea97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3da6aac8d987998b840d95625a647318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2e6c0a578ce3d5f2d29089b57bec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24b952e81ba5b2b269196dff4138b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9f6c38ad187d17ebd2f2060a962e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc3f3998aa4a57b0a49a164d50034322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd751a37777aaf2ef473ff8c01d0ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea01c97123adec890ef836ac19eae7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc4dd041ebd862e6a0219abed7ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cca4e4f1e222035b4e2454153e1919326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4cdecd7039410670d45d4e6e2119f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c553177342e083943f250c0e0850328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e6f5c8f4f8715a5cbd1bccfdcb83e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49a4329c97af6b4d5ad3bd5d68143330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8d2589d7c532fb39830849e8aef7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1eac100cffaa3ccc3dd218e60d6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db37d5b5dfebbf4f660ac7fd77642d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029957e9402e078ddfdbbc19cb7574d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf888dcc909d8d6eeed41328d48d22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266de33071097e518220f0666d22288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5abf112eb126ea2f9037e59a9072d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52573e64ec5910903cfd09bdb2c8dee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084df9bc0eb16e8e5ef3c4910d3a8cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d52ac8c8de4451dbd79f3063a6a1c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37624cc912ad528823b3d1c2d1dfb48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440626a48abdcfe434bc36b190cbd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220d560da168c90566bdd5fad8143c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3ebc2c7955bea3d0d971a17d52b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c449f4d64361407099beb650aedc9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840d93bef1c73bab0032921fbc03f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5a6d12810425728dd9481acbfca27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb1258b9db356d2badb2b2363a7cea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f03bd180086529411f908cff9ea5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c31aeb79ed2bc50252aaf7eb185497350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783097427d918ec425110bb0ade33b99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa2f4d94d9107436ac137e3f8ac2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6f65e75f030b347868a301ce5612353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c77d444b81dd414ff7331acf491f63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290efce7fd3bfa1234cea376dd08fc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9d875bf18e732252b32ef01f5ef7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1456199a083427c8ac5287928f9caf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907818ff9e5548949753ea9e8ce019b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfe85742f69fd111a66e234bfab0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc768f01938f5d381b11c0cd9295dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57b660db22be60f7f68673db4c9d7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8027755674dd73d14624945fd5ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49fa636bae1e938b625b0a56185986363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63213a01c6869422e0c9c25378dd150e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461139c4ce0e61964e2d4c61db619f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fb7b959049f9f044e82b2a96d98fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472607c2f9617d49873fd5425d708c2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587eb722eaaa5c7df3041c57484cef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1902cc26f3c94100c265ef213db2e02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd075c432d3feb837dc5eeaca86c41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a44c85017a992dcc2c696f6b818db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddad10e4e4faaa8052e17c461a9bbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210699d31f908898f655d8b443bc2505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cba273c3040f9b4f2c7fcff186cfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4f6be3a34104b4695cc97ea12f1f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1924794b8d321c0c37791d798368376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12dab9c44e057c54546d31d1426335377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cae8169cb0bc5c7c2108ada56c57a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66bfaa7a1dd5bdc4b341f4cd5368b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a00e3d67ffc2cbc320742f7c3b16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563b9a16b77280055447bb7d59b044381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621702268659f405d97a4cc51eccf205382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea5f74741a24c7788fac92b299f539383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d575cfc45a2a7da0e58f34846d789c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7942c6a84698d0eef44876c93980d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8c2576d923bd34920d976a76b2ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf49ddf57b29e0f63b81ed4cb5e27c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39145df1e8d1714e495b3d4ca450452f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b90701d4016f6f7f7614be661a9d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43178eb9025fcae44da5ac2c8e37b920390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7184587a56fdf98d4b55867aefe9d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028b17b92ac21d31643d2851fedf14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b30b20abe387e090df647298d5a5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11941eb91797b6612fa34c7055f90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b294bae039d5f406a5b44656e8b08d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423761596dc7274f85db0196b02322a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f7906fb70711a072b3de319f6a351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754518e07d226632839b99f49bc1e39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca3aef36c6c1b092f2168d14a28d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc013270426d1f97901f3253fd63b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb986f42905d8fdf3d5d38614cfeac1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a927f298b5d0319d9b4c2758985d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf2c94f0492256e8859a078c3b0a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7f26a86e2378342fbd0c93f2c623404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf414ec69d108e020c0a5b55fc9bc8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455e57b3e2dc48a309add95f6b31b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7356263a5b0bedab43986cd7a10c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1c1a5f544c842bb0ed51ea4a25f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc6a456de414674cc462284ec4959409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912d8cae9d86725f4a08530fd13af2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b291eca88116884c283bd0c9e25b06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0232de5f501b6277ef6d0d0a2c87b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1da9ac3eb614a7571bf164024b499413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f907f3c3b99954be0f1fadb90885414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6240304fec0abc8efc0ba8c90f6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589047eca69673545e5dee21a4297df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47fadb4bda413fa5cd85dc5c36ac6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d9a24484c0a719fa9fa18808bce29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e9a6275902923f9fe2db582d3b6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b8c901557dfd5464f185b83d8301420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911fa6b1e8bb289a95d0d84011e9dc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c64b5afd1bdfc37eb50cec03a9a04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c14d702ab3b9b180b287c3eb5a5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e63a1b4e65a2c253d3af0ef131b0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3bd35f804c2b6232df8713bd8d0da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9faa0c8091ada334deef33388694426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd32590a77a62e79be49392fbdf8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ee8a17e0fefc48b6f5f5feb5696c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98163ef96aeab88dd0065edbbd6dd2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b1e825be3f568ff7ce1ced7d8644430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7a4e647a24bc016bad8a4508defb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a3fa8ef5df0fcbecb84b404ca3223432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2104ea6a99f8b06d5efa55edd17c13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849db55ff612ca83714ca6b59419371434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8c7e19d0e6a9888b34676a64b851e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83d8a37375f21593163081ee5bc26e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ec3899c4e6f9895ece7cdec93fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f098232d6ddb00f0558a3f5bbb1864f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da11d148218c025fe0e347a2fae30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0062e8018781f05761b4a7e852170440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9ab2a70c812ed6391172fdfb6909441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d944d7621692c9d4d2834609028d916442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d291c47e7408c6240db709ffc196b65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963911f28a585217d31109b9c3a557e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eedad00ed348751292ef4a617cc2be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c1e9f5839a0dfcbb32efe60e2d73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781b724548fab1550d9225aae00c4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b665c14dec5634d7cc559e8ec9132e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956466430c18a7bdc14bab3f496cd5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612eceea603e18eef6134464b3dc5f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150700f14ee4a46bfa7c403b235837b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dfa6f99c72cac01c61ffd20577781452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe556d1bbc74800256d7f192c78af2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228d6194046b85801c239f31e8fca09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c87fc5977a06adfe0fed451c8d3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c71ab24a792d90cd7060086e2dde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe64a1d45b784e2fecdea8d4e64e162457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56ed6ccb639f4ee6dd33abc12ef3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394790b499d44c6d2583037f2d6e757459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6645a6b5e687f87da80535f8bdf129460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df05a909c9a38d825a66b2beae0f15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90590683e9e51493b75d1c080c9fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b082a14bb83f326756bf87099ad64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc11ce20ba7fbc3d565428382f315464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb496d2468f4bd11d7a7737416982f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e3f0fa3402981155d74541768044c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003316e8f4c17fd106d43a090260c91f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ab7959103a21e1ce866cd18829a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517d15d4b1276be9144b5e84c7b85a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2b3947609ee8fbca666307585fa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c533da19dc6b49f079e47965cecefc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7576b8b93f9b7caec9811f8d1690f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d1ff6a78dc31b11a115d18cac61e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce1eda1b2fa92e92f88b32d9332b7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb5a1fdee8c9f3ff017f5fe017d19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497d06cc6c34b2fdee52b74e845174476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982efd1debf0f4056dd474a7cfe8a30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b1dc942390afcd506992f8e9b1562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe68e36ee016bde8681979ce080af8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad499a61e134c06f753e8342dea68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1ea7c1b6af5f28fcd8a604bed756481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94e2b5d4c58c687eb33284c01336f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d94b94af37b765448b6ab953d57a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d4f53b8d4c553c8a8629cf959220484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0111e6b9b38f7d37942abb8d844b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260c41d0d8e387024fc57e78e8f86db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80e1db7009247a6eef35ed7198bfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff326c2a156bd44f1f37e41cad3313d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd72ab2794d2d00b2f4fa70db97ae1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669c953fe7624240ddf763ff1c92071490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633952b92b9779b473828355fa37d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273686cf857425c8d822249fd54132e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853a61b6d66117ad941b852e09fa9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0558d05c19ad8cd94649ef24f4041d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b4c488b85b4f36181d8d96bc76932495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028641896777eaeaa380c3cba60e5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6dd711b94d2881fb36f5bde602af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995770a8339bd2a5b8cd373222fd95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb9121bfe8a59539e887d8a268dd67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b36f04d0746d4b7042481441cbce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf181c402d17db0ddbe554efe76e6dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1849077e3c491b2153b8fe6c483d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba09de615b5e9114a436505e9a4dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c87f3164c049ea5af32258b06f5b01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af602ba5adb18e5ac3baa534dd3cfc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6acd5e5b6132e64b2e2f87208b4f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f167a06ad8de937261359b30a208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a558c84db21ec2d48e6037ab24801508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063544c3a4b6c17a31b3901bff291662509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53081052aafa8597c65e4b90f7fd2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d342e0275d98e01a965f69c545c4ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1836b81f396cb67181c2a92d8b4429512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269400a7ff52d27ffca61520902552e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e90f97e4381face6dc59e45b48c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664fcda3eb659872800c0033e2521a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c652f3e760ca6c7e44f8587df415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5495d160db571788312f8e12d0cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a147afc21cbad19e3159d6e4157e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982aedca5d64e10d6d592097c76cb07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add22ae1adc0aff8c8d969f6532f4f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36900623ca9221bab07969f12bf9f7bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260b748ca824536871fe650efdfa46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282e81f54f08d2cb3cb2bf3bee36fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fba01054d8bdf7df5eee5fd20c4dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc20a066ce42a8c0d64c067cec650cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47eaa6eda82ac6f703be126a198be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe19c5c84a6a44893c7516fe67f97f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad16d2773eb188a970902002958430528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5a7a88e7babad5e9747d0f79103e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c33b3eeee83b7a9c616e2bfb674722530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1636834ff330cbdcdca77e0aa79f54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96208df80f561e42541521d21bfad0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db0dfca1bb618ee4daf5b49eac5c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7754191eb583a8ae383666987725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33058bea596c94e7885b06b95ba921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566629d79819f3896763ee3fd620d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d416264d25eaddd4dea1e6d27c29d0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c7c97b553a624c8aa2de142cba52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94849ee8cab2aba38fb01a2a4c0279e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22225c7650a8afbd6b8e7fb7aa0ceef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8828cf1c0e5d36ac0276ea1cbd5d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745609562eea4490ab43d9eb98f6b4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c60e3ab959c51211aa97d3787713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e34d25798a763d0f4324f908352a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5dc7b77fb34fe4e64fb64827e68d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3ecc0dd4a15b01d94106d7b409cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3128d464b3527e3ca45db3edf87e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec8989392e7c361ee9c5f6a73ba87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524397a372113b438f2ff88a913ad894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811337ef12729e6591a938433a42ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4cd6d2f32f493255e03b2adf287c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96286056f903ea983c1f0e5f0e2be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8df62712994ea3e2f6b1895f3c90e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60118f2676b730cd7221b20859900728554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9539ea4c0e5e797833798036ca2a37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bbea1233edbb106c487c023a8365556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d5c8d952e102e52a21721396eecd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae085ef4c4fd9561980d60090316fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4b6f16eaefdc47da81f323e4d6790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c432b0254d54fd3b68ccdee1171f94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e660b6f5b8dbf2aca4b6208ca2ccc41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ab1d115edd4efc18577d9ff7aabc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4127f4ac4499f728c4e5686a2c3fd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea796155c90f113b7a221c24b393eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652151c20cf4ff211f7e58889d74ec2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166298e5eb3f7dc7f18fbee016a675566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a9dfc70c1cc102c4b6b1c6c1c218567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d0504f9fbdfb01a8d04123ae15c8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01da8e572eae5b3d24accbf8d89f22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb73de01d05ebddf1535f1162f3f8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b5a5bc9e2453bc47bf45adf53fa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1f035f03fd46b5c974d81d9b6228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a7fccf81bf5d698a32930827e4ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca753a9505d800deeadc0f40c31ea6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4ebccd124635a8571e2f0168bb331575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa80fedc2acb519fda3d95905ab4e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c5740fcbd116053798b19b966ca3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a1f1f7933665eff2e658fa27b093578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c4493320a894808ae70221bd2ca9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3f0fb106f137024566a2a7167f27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe7d7c86b0c9bf43a18019c50c94a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c480439f10c552682152d891c1fe111582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c3111bf0947bf446c843dc1b9b7e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b57626d2aab5b77498cc30261805584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850380574b0ee777fa1030fe9a697e2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255efbb82d67c284bdea302b64decc3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32d553225a4daf57da84a203990e2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779429670cbf821cea7f318e47f3b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e71129bdfd00cdb8558ed356d6f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ed51674d3fe5b173fb69a488ebafa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9873c6b0f144ef4274d572acd17ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d262382d92bbac0ec0b7a60933070d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a684cf2caacce31a1860490889f28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9810473eb2924ed83ea19261d6a7c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7d2493d9fb96ebdbad959f63e8bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccc27647d0ca64a35aba4fd79d4dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c2d3ecf73650b2446853e691c4e60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d8b620d33578b3508258cae1c029a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090007713af6675ad55cf55651b18dff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b162f0b5d8032140b9a9304a6356fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece5e184835a298c91026ffceb47c32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10dfba38fc32e9df69f8bd50b19372602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c976bfe171d25a43ae1038a2e67eb1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f8c7ec80dfe9e9f9c9fee964d844604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558139f671c5e7a3242f8d2545783f0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a59036e5d7fdfcb15f77180f7de22b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff8c726c8d18e91411179e8c4141eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc23bba15f5b6022f1bbb22085522c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b48cf97e00844adfffdabe5ae3c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4faec047c56af75966c7ab3c1e5566610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f5101718d3b470c302791822537a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ee82f97852e87c5cee6e2ade16c5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563a20275615ed23a0a1e7f2a2b725613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc1d9f899160df032dad53df8510d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a00c54517bd0ba089f5babc7ce23a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c98500307fb75e833ed7b9f1f6f0cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa48d3f05102e0b58ac93cb2a062bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d71096a1b37493f1df1d7a72f7809618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f646a297a24a6abdd96a467f6252619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb41c90f79c4bfc9e6aed55d8b51c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c7218f15ecadc219c8926fde54ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aedc9ac3304c773dc0c1adf541a641622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886bd19c6b1821e7481ff23bfb3df2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e204e98e8e122798e276d08aa13a6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f3b83d3a15d9a5ac00508a11cb72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6278ede69d5639fa96a457a1701f5f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518af5459b944d238bf607199ba072c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cb23b2b45c80bd1cef7f93804488628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a8a0a05f62e10d59e57cc64e871a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339ba6f264fcf21a2acc6a410ec989630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c27454f2adec3f8d6e718590a7e82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542215d650c31c0bd2dddf28d09af15e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0e54c20e3e3aa5a4f1fec0390a40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642bf39fa10c7d1438398773bc841a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd25b8ff0665638c4e5e5ac03cc3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fad76c2017599156b3fb197b65765636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229baaac0abcf5b2a1828803b710979e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe36c676baa929c145d3f0d1009806638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f2cf299a9047897ab5b28c68165d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a592ba1ccd2c4262d0ae64fe6731d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a0ff66f0a2b2fcec1614aeb02dc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87fc2b2b5843eaf6afb593383a7e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccea6bec1824aa8ec0f2ab0f9f4aa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcaeb1cf31b3c1cae317e6e3070cd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537d2be73b2871ab4a255e5904ed16c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d09a84e846b4885aa93aa18b8e40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8c75a70e248bff7f1059ef95e27b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48102e4d31e8b4b7f4c18cf49d9fa077648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77a5003364d97e0079919958b5cfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73dd0587c8cb699d6c82fc6366176e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85c41cc396acacad3a0a0e7ade758651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d273b7bc715663de241bcb26a9f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe378d817d97091d500b565a5945e48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4fad6483fee8f1509b718c8d1ce4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862a26ef9edcb6b453347fe0e7115f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0666d58e1615f17977fd96ddcbae6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b43512e4b609f1c494ae76a466d2b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1bdb89818d0903a292fdcce39d257658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82587eba3944fdc9998baa92485f159659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b0a763cd989231a3202b0c8cf73e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bcb55953a51241d0fa7c2b2ce8500661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906961bbd41e1966f869047d9651cc52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a64f893af83a3cccc64acd35d128663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bdf058208ea1c656f067beaecf9c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea291a0a213d89924b912f669c5fba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6fb2f8a415d35f77663125dd3e4cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6c47ae104286faf7380d894eb8218667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eeef736e0d4e0fb9e9f3e7b73997a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c95c1ce3388a2c5dcf2f529eccc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5459a4e2907502c239ea2345689ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b79229a29ed7930c2e57727dcfc51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911d9c7d341281e87e5c7ac3e8e42a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a28e97fbc93d0d42540796d331c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dae7c18a491f3aacf1901007fef3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6202dad75e1c33ca12844944b6004d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00060f0d0b7a9487dc055319fbef904676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d2e639def30b2ff2733e615747629677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf4f1d0e588e8d02b2ab7f2d1f073678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3bff378100eb68cfbc8c66e2fbb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0ce38912210b3583ea9498b9a59a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae0df0c11d889bf53dc1597ac06c61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a60fe8fd10c905ac9de10b7cbb5879682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204379a2825d97f7cb9df653552d874683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e45b1f0c765ee0642c946fdeb2366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe6b148f2179f00f9ae1da5df2f2cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d71b1abd07f0ad8627436ccfffed45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2c547be621bfaf98381f79d89143687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977fe57774d5e996a553489a8ec0cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b57ce19d58956a776ffe0b7b7ef4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf167b1c003b6e8a96582cc85af9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea183e3465e6b4666ec1debe0fcb94c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d0bc2f1e8f003c6fcf77e9a85fd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047dc760c7059cbe3b4506758bd0191693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade2850f4c4811e6c45061fd6a36517694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32547c8a1dc45d41881105d0352e53c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eeef039e03787b5fd204890bb8613696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93739b1a051ef82caa6971b2304d774a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db111d0c27d68a429867d51c23b4a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6e29bf46da6591d9b516624242ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c1e13bbee8d204df4bcdd37c3441700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15047d2a579766cca29ef70c7e0ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb959c630ca15791b7cc6ff625e434702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b48b1d6ccbf3aa0e72bfb5edfcba0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f9b4942c6f795c1d9b44823b5d8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c64376217d77bde16c99bbeaaaa0c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8512462c7e2b123a3d25582e57088706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663c40cb77b8ca4e183c49e6dd9b27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a185ed020d941172fdc9abc4ec79ff708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9791f63bbaf84221b824bc4608451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1b633e655a6609cdc73f43f862962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b578004b18502abc813303dcb57353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999f3bf7724b746bd8df97531e672e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1bebfe27fcf860e13b0a002690daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f7eb7acfa9375d1176c1cfce10b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c886efb413b9e2b065b2b4fa515c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546536def264d240b6e8164b2925bf188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbb6390f954be610af5eb7e010be09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f150c94b9144f9798af262cc2bde7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3ca2e732e6ac5e62a65cb956e60411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3c256396dce5a16ffaf142dfe3c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e07a62d055feb6355b6f94524a257d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306aaedbedb8fb2f211dbeb35f0351514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5a7b6003d0e52913919f327ba4b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2c3d41179013afb0ec155d652f8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3997a9d310e5b6ab88c35fe97ecf4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67028d33598b9514695a8ec84b78393018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b178d3fd9390398ec5a5b9d40fe6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1dcc5981d7ba15017172684f0275f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43aeb70f3dd8e55b5c58463abe0e2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a03f10e4aae5977aa8fbc7dcdcb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe5cc24792620eb5018615a2aaa3d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c1f3b2dd88eeb0d9c76f58c7a8a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c1fb8f9ddb249e92c7159efb01ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d2fd7715af2e979d5985ef90b33926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad3e2c69938f179b58c67706d11fef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121b90fa6af2e7306a6cc02035a6ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d819dffbca3eef6d91a5fc33c3fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a6339b71ab6587387871797c869830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fba9825d852688f10d99cb25116be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69c83f4e2031b420ced68a5e6a51032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0766e4306bcfbc3552c25c39ea6bda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3807ece1ec4552c33e33d273e373a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf019717508c13940824a57d1db5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b07498c36c82da241fbd22ce87d7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e4a79f614ed2bf6e70b218ea494ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f28b0c541be56985ef6898c46e27038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102ce61fed7bdbdcc0c56dd71502e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c95199aea95956567346c2078e52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24edcaab75e9c5c54d2d07420ec96d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e20c1421caa125838feaa5c8910d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec22941abd2364c7fe57e9fa53f6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e1b343e702dff4b7dec55f9cf9a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5f3ee083fde3ecc74b7d40ad6ccaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e92ac2ed1e9e43b1d9c42727251d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6b24c7c87252daddfd40d26a23ee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd97823d9e74c327d844510c5bc1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f54913e06cd16c9aeae83ff635b3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b303666f18ae2a18693691455ad8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c98c0a80de6da063a16b1967602851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35889b71f7676089053de3e976b9dee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e535d29643fc7e7ae43c71d16cbfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a792bd53e7ee195a99e7454eb801554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47778a7f6cba94ce5fd7a1558bef31a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d207d5c1bd7a08f2cc906f6f02d8c0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db429f0d1a8b54c0d0d8e42e28c83b5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c54bc603ad0093f5104aa62d5285358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacd074136aa1abb54b1f4ab49c76a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea756158dbeff690ea3dc836b57e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce89c9e0d50bb821b7020ee4c08d2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a809cde5d5f5b622c29cd20b27f74bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb7f66a50bbae911eb4232d92b38a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda500efb1b4d6333b7b159201ad1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed273349d09c29fb2a6d5f17ef36f63965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace54d12092488248f6f9dd196cf38966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237b41832a3bfc27f826db410a611b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0ad81fe20ebc8e3a81badb3fae5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4108d3eaec915685e763e872c49a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e56411439ffd7add5fc702a266ba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5baea8d0baa769a6462d9c920cb47c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa1a4f8000fbaa892f95abf54c66f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4db8122e16d14efda44323de9607773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04177b550e3fb1abd2e97fd90daa08774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d20f9b661895d5bc044413eec7d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891eebfcb06b3fb10e92db92cb0944276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483fbb96423843013ba58168071c9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b36d100c12060dbfca26c707594278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e81e66e47f0ed456f5c7d91176f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab473760cdad603dcd31828302c20c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513bd8bf8eb89717a5c55fb5ca3da8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba85e72393cc9ad67da325ee42fdb9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53424b7250564210518c17ded7422083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a952ef77c43f2771c9589f32bdd02284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6272ca31ead1655474c98875f9c41e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437b479dc59dbcab009792c5b19e8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0504357d97ecb9d4630be011cdbd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f0753951b064fab705c1019d16fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c37167516e130c73369ed38961c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb925754f71833f1402c20d7909323d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e558119d54238aee6e461053825c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604408989bc8c2878d0c4caa99f1890f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d3f85fa1d096a3461488e6f425f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd136904642058e3b3440c839deae65394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d978e8182de0e342587d31f17c0d4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e18d43142727423938d11a9bd805d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b096c44e650922e6a6d456ab285b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26dbbc6f85a7a5ff5d682e4f85fa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8f4c1ded831c33e9f0d5b30c634099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc4bfc99d9828479a87092f2f988b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b440f13d4d410cf5cbc1df6a0a45e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b6f2bc8190261c78693131f0a55c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002931297fd7097f0726032e96efafa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad6d17b306cf5a26672508a5f475d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b7b5b763a2761a4e7b011ea9a6aa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930d622672ab178b652733c1723f27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a401250843e2728c4a5026ce67b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427f297b7c9bf07ec3bb3828a22193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa021c67ad074b1fa021c301e894829109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d878f73e7fc9dee4d4cbc16d6b095110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078b4876c24f12fe022085c10807d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08200c136fa149a229f85842045609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd6bc9945871bd04382a33168ebfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4205920d20f0221cd8b9fbfacf032e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd363f80035b790ba6802e0ed6a26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c603a9bd618d1bfffd28630b901e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abfbedf737ab2694a303a0f13ee32c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4b2e4944cd7a556dc4c3fa5deccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f308c4c6f0c617950739d7b243730119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a8d45f9edc307e5fd271dea2f282120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf74d3f1f4bc12718a096f1032a2dc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc331822579773895dd9233bb636e09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff80a3bb66379b10de1565b368b6a10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2eedeedc45838b1d26796e7042840124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd679ea0c98913cb0cab7fa2022fee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c062e164deb352fc8053bb06a8310126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773863c1a426cfb79cd43ee5896c282127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68ea4b1d848dd7fb33bb798e5f649128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d18216bcb14af3d9d0d7486ccfc722129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864611543f3a7c2e80282ab09c0608c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb82cc1217d2c30fa95c21b319a42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba916dd50cea5475273aeeb77d030c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b030791968e8111d71394ad932c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79a57891a8961bc0653e6306c165f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63ae1de241a2a2c0e6c3f7e84ef37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4369e6e4d46e43fa5f1e42a09f2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7486c088e696b14933b2c0b8668341137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664cd442b1d426e8a91dac0c285e12a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9116836516f2174b593ad246d56e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce955ba1de5a7b5c584d1843c0f938a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16d5ef420dbedf9b2aee2f1e0c6e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a04b1b3b6b21db1244ac31275e2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ad6cfda0374b8a6cc32b7bb312f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25170c8301de1c9b93730944fbaf2591144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c069ed13efc48ec6c0b6a96b5fc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac84ccf620f41f0b4bb2944cb4db8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b985aa900dbe57c634c0bc675efd86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcec98dad2654b1eb8cfcf7bbf7cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46d75d05842b5829b7cefc52cd141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98954b6aee21bec1feada3bc49783150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e7d719129d51d28d982732318801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d29c6fa4eaa157f07ddd0904d5b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec40932030ccef5e89c8d011288c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e6985632d8397b582157fa94e9be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2371a571c5207a149db2fafd034065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d5ef05f9cc0da6de230e9928437d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b5fcfb29ad9cb127be41e9a098ccd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e97f14d6f922f945e7bbe9ac13767158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda5b44f72620eef0d5d0c3899e6379159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23271b5b5ef0675574aa6539787685160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6752f3990ead6046ecbec89df62b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41d13693147ef071626df6d743d07a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226c5b0bcf7e3a2606ddc416a7d7f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5319746313a2841692ae505e5c2986a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a25248af5d6ccae324058e0993eca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b48ea574bb9bd8bb728a714a7607b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73fcf24923b45e5ebcf3297423bec5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d185a97cfb8bd34bd987639fd381168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6fa12b4aca6775c8980e9d847efd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db7df4389b1704d817b319ddf103ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3735d433a56f703b1703b60dd44a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e67c8a9e39aa5e0a82fb44771a525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75631aa832628c6b91943a84c298e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133496ec20f48fa70f88a1454dfe12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978e2edec6decd4bbcca2bc58257a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09e1e363b1a5969440fb768a7989d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d4538e200bcd36f0af8fcab39f04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aaea91bde3a9068efba0e3fbc277c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46540cc05fd90ad2f55f45265f6d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357e3ff8e9a8df8ed2fdfb0bbeffa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc2a1ac91507efb35d5edf2e9209c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe420d2574b9ed26a7f2bf3b0cf82def182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea949449d662c1908fe56701b07ee3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78438a2455d9971429b0290f0f1944184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d1416afa8222914f154be7032dce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62bc6f41560733a1e261dc4d11053a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2633b5dd73b6f312247bce60b16a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641fae53a76ed9334d0de768b2f148f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd65ba6340963f44a09c143dcab2ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c61da03614d8e38687994c9d9b74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4827000cc52dec70b2fb8b7c7243191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f1bc8f26fe9c90cc1bc3ebbee8b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954697891d02df138e41e167ba7bae75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43088ff7c259d3b3459d3a690b50d48b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324fb7c6d1d943f59ef0dbd64607bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8164f73b6a2f772ec60a6c2c30ab9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c95489e7e669d437c7896cefc7057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc63a4b9af8d46a8413ce752fc2121198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c35fc7283c63f956aa058f628c3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184552557047d3215a02e6245974d2bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae2ecc03bac2ad9eab8f18f17f938201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a87d43fad2a27cf786f5d4c3e22a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8e35a2f5793b799997b98c537c06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e1268c95522b74f0e9b6a91538168204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4650c7cbe125c16c268d24afb1a2902205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ebdfc058e7c803ff4866b53dfd7a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0e6b644f67c5e656de906126ab0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e53bec743901481b62881d3c6e0fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c38e88009c70e6c6d2be600033268c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff102a3566680e97414f8ee59e32cef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887a48a2649582992222b50b6b05c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217df75a283035d1be7b55f39002b93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e285e7fb205eb973e6b5d9559b3362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ea8b2baae3098227d49163b0cd1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8902db4d79b164bbaa00274cde732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ffcdf8d6f076553c3f34bf93d8126216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f835a0e9b1a7bc320ec16f1f987df15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a9788ebbc8f180d9c04d9fcde700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915e3fef1cc171b02322aaefd36570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb00350f4f70ee87960518c2eebae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff0ab33ba7326ea66df9efbca7071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a22d816afe01e1f2a599243675730222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff37a8c551c9fb56e9ebf452d6532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7182d13e21f87ed3ff9bd103172a967224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e4a878532ce281cd05957b111721225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f27df62577c4274e1c1a2d587b5a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7470ea71b7187b3f5abfc543b87e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c5b18df2a83a170ef11fb5328567c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bce57842e49e424f96a415bfecf8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596965962b1e0f2fdeb73db204237540230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee6fddc876dbd40d00fffa921da06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d74e325f051f00a1673bed04c60251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7472e6045074be1b3dcf82923b33088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a54a149adf637528954c9419618c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4771b425ce9a43c65ab4694a458d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647abb124535f14e9b1437d9f75b9f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad14af4b464925e97f122d4581a579237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd1996d185d398de79cf9512bbedd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385b41e19991112a61813bb9a57467239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e683d9053d0ef9c70b7631989e32fc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98387ea37ef05f1b06de96efd12efb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4005094bd16c45b813dd572ebc1dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418e08bf7056fa51f8b1b1448abeee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7391638356224a7c07900c3a89198244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f535214b4be1ad45c18852bb796a60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32189168d0f7d54efaf62400976e4e9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695eb3bee99c504413dfc37d13332b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e3594a61e5df4ea0ec2fc79497036248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f9eb33b35abce0fa7ce0c99a5f72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d01bf542ba9e0f1e96418727a32ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db8b884e22ccabcc6d8411969ba0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d5f41bc55056739ce280f9913df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330c238fde7e5cd7769af124e1739a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa52283612e1e90cdea3d3b4db74d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c44d7316d1fd268cfe800d9132012255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab3dbba90176b8689731d0c5e2f8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0a205b54f6df9ce289256de1bdd1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e95c48e2d6b71bc4419e4ee88203a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d8d32c0a3811e80eb152325ec9472259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271d307c2b4790273f9cd00623cf9bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3a1cf7f64bcdf313394c33e91e06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3be55593c79c8a857df7097f22f470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd05b2232c01924f0f23a5484008df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999843db94cf7a415e014d48e56bb0fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045fe199e946811693199eea8fc2fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d94a5392c605b6b28a1f2ad05755f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018fb85fea20aa6fb63f92f520abd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe870ec33a176e93530ac0c556b2d068268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36302b7afc47fc56fe4a1058b274c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b366eb651d4012f44db7cd137dc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a0ed8a62dedae675843658dd69d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee250918510297ecfd5992833c0e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec809eb00224190638cc2e352812dbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243062005c53caaecfb0e1e861c463d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b271329cc143e56b1c4371cde06737275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36fb76d8ed24cef7cd4af306b1fd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fb02e02bb6879e35a904d98d156b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c6e07c8b8172fe3a43df75631fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89bc9a20dd0e35f7b3c5ab2c672ae3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29344fa08a52b4d81b5d8ab0f42e0c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c455d716b03664d143822b42255cfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96cda113edd9b8b597b473345f0a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4cad11f12d7b5080fede634afa57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddf3512ba506774ca0dec6958812a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a8faa2da50bcc5e1aa1ef2aec607a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a32b131e0d661cdb2b3948a6f3b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e70f7d58389f6a818d018946db809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb004de82fbedb8c551f3102e7505e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e7c9dc683a68a9fe23c7a8af1df9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617a3cc20b1919b5d486aae6a12b9b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc37f917b0dbb89249aaaed5d1943291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85df6cc712c72b2fbfa03fa3b61550a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c696a01765d00423fa0dae4e43f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7ef3045cc0b75a95542c84fa056d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29bfe39b4f7d8add184e7337630ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453c435006c82fb6a78a12f22c65ea2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8f8c60d42223dcdb45992130517b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021602e0c7d5fab1e0857af98ee1a74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f041ddb51fcf9d3931153add1065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8558ae247445ab478712addb5d890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b58a983be83a2d76791fc9e43422c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ca54ca108104887a667f21cb2176302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b495e03b42f68f0c52a3ad91535c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297edf48a81e500c62470bbc290bac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a27f84af40e29eb6d9db7eabe413305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f0527e8a23ac8611c839c4cc9fe6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e3e9c52a9f2da703ac4a5b5479f13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1df9648c9ab7874fdca6a03d052a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495eb6cb737dc777ccfec10ee5266f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027dd083db6b091a5f7b7c41791e73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e697c7bfe895aa84ed66810a24756c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b19c235c4e0d88ae89739e773d9a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376eb47d69b6ec260c3c6d38284281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3f200fd7bc31b43b0a88e240a0b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581157b62ae871bd7c32ab9d7510974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f722a2b56aee9ed5b5cb3f92c3c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132adda0a4af00c62f3f7e0674f9676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813416aa1a9cd43d32a532f106b06e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c716539c5441ebbece0591bd473c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e7f6d680acd832fb3294481be34d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5675f07308334c26a89d86b84353321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6d9f1a1a0797de854d1387eb4240322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f3f63a7798fe17ea89c877b58c89d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a691ae809a445fb07d5698fa46bbdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09b52a6fd334c19d43b037eb8cdacb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd8a9ceaf7f342e460023d9b947e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99efa92e38e51f8069bf702faa77d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5518d8e703e2456911fd362337cc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e1ddd38d60b8eccb15f0d4e91832329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d246e8a76b84415043e78281eddce29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f81348b5ce132eff6bec90945ca92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7fb15b94fea7908c1520beee35caf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826581b53582eb5dd01587e4272f726333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237203c4764576a0fca667294353f07c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d365cb39340c2e797efdef6d4f1830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac790ed00469dc9e218959d5a88bbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0099946aabb7ccfed3da0b23b61e0a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a20b692d0d022ec82a3914fb128b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb6751db47ce25f459d41a028e012339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f248e94587375ef81712a6a76ab3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043b6417674e18da4fd4fa2ca1fb50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddade1721fc7c4a8b8b7ce9a555a689342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794539b5e85b6cb40459b6950d4e99a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4ec8cc548b039b8b0982e8ee5ece344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b377c8f9ab778bd943ec66319b9b748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d8f10630b8038dafc1b9cbbe45e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f020bffaebb1fd6fa08d8f417504e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34430d125601ef21fcab3b14a67172348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679db4652a9859d5e1a535c9b25f9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4128912bd85713be1d4556cd4ebf404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c542826befc1932b559bd12019107351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4eaa18fb31148fc5dc00298041237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58fe937677b6af376ca7bede8666e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a1260fadfe451c9f9273141d6ba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd475324f63ed9003d00f63e62bf0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b03d408e9e13f213ae556a916328d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17f013fdae4f245c04bef40a4c980e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f548f47d580204f2f8bbcffe3460358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b20617800f70d29d263e95e727b49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d1878be12eeea81967a942cb1ab8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad4aa68766b09a37125e8bfb62828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c27b3928f590c3a99a74b65399b87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcc8012eb72f9780cf5adcee29a559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f12115a311368b4ff352c4f30f9b84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8bfbacadc28fc9176f993220df0aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1706ab2fb795968d788a0128c809366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fe8a3c11fc082996a1a6209c3c43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd8672ef10e4df2e6f97a451604f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1543ab9315f97468e57cdb174b542369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71128bff0fd1041a3c0ee445b96fc9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3436da75e82d2c40170b5dcf66f72a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1d6d8daac9a1cdcba3dc5bb83b2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358225e3474fb8241319d1c2f673a05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545db1c8cfb5daabd4c78d9afdb91d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdfef8d6f5e9c3a050e1f20e1fea4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed09f068b9b92a08e9c1c98f2cf5137376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae8fe7592c227dd58c03c309ded4e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ec79041c5fd08c21b11f1d865736378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513a4d70cc9e0cdbb6d46631268a5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa39733d253451ccc79573de23a84d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae617aabbda1bc7ce26cdb7d01e6d7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01f351392d60bdb4538ad50e0f387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fec3655939ef123d10c2ab00385b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb777c050d57ecba46de3835ef1a4f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec0a9081d72a96b4a308766be612bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af379e94812581971a8738296870e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab417d441bc300eb0961de2cdaee4cc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aade6a0a82bdc17517e34bc467bd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60217648055833b33606d9486fa30f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca0538264f5a0fb015d34bce4af74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac15feaa54f128d82f150fb124ba66a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb28674d8530683957b23e476401b4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6717586cf46200d853609cc07eb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6209a0d18fda67d1038f1e7698838f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19ba8cc5243ee3b66ce8080e4120b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e3f0035411367b94d54cd15c1f91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0357db750f0e290449d1afa600af5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd3d00dce0bee3ee032e990b6738a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f3b3434e1e6c1b0bedd7d73f61cbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3ef44c853f7bf7c76bef0aa0952c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2c42114f035f9de491755e7e9a385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1607b4d76496230d106c9369a45f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc038424343d4559c8c9451bf9626d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33653283f4fb8a383ea76a117719d558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38753d28204c16d14809d7fbef4339f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da88e4884a9b84731c8754520c2f38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cef83f1ae15f0ac55d4c590c5d7646407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f820da2a39c3c16deb038e2820d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75686c02d0bde639e7948c4d756a701409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ba169e6742a4e6da21acae3e3a10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e89bdde3cb1637f95c92accea48e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eaf39674d88ca1d2412b10d0d214d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afdedf7960df2880221edd88a92491413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956b43c6068f103dcc92e41349352e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694628a23460ef5cc1a352f5eaeca75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910177331f8414e80601615569a51ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362dce5d7af5130b2c4c8ca439b8a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5be67fc9cfb44d6723990b4b2b19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e63eea45468b5eff2c329902505a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0ba4a392c6ae805c2078dea94d91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece51550e7bfb725f9fbfdb10e4eea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51a28ad20b618ff81f8d902683f3a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8886ae499d8f494e0bd5a9b9dd3e9b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e19b811bac72ede84a649b26f1d2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9cefdcec52cf6c3b1c6958ca02c8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a4f774cc75a261c9c45d75d00e22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c9a87c8576edad4f487f31b62f208427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89338f06683c2217a5d68f9f3630b6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617b4f70da6f4a355c514984a5d96e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c07dccf4469aa64f2fa152c6d580430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b83c5cf77ed8a2c69dababa42ca53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b678fe335494b097d8d7392f9db38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ccf1759c18ec87b2e4f8645d853e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a2c134f23be2cf7189840ce957dd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87f0757bd5044afa8abe79a895d37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d86b3b7cb099f2f8564a1d0caae993436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370aa2d116b58a56b6e2195bd9dcf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5f44b80354f81903e6a6b9d354cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31027856e39bb4e920b8c7fb22be62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8b94c618b89a318d79b5d8034bc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f996a03c5cc0a09a5d86f8b86e26c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5cc11e92d07964094e88dd348571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c974dd3be0c090bf873ff3690995be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e089e0162d4cc91ba1dd857e7c05f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461577882463d8e993cb6cba75088b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9d6d8cf91f103cb7048d9b72aaa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8283ffeeed7ba3ec6679eadbf67156447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2618b9c996517ff8870a4ab40a23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2838ef71401824b9a20f36402a02f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831be410b61f7a4316bbea43f887c1e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404552db2d0c250f3e1a33a829fe3f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29f20352b32ac0f316fb321a8ed1d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7eeb2cf1a7507e407d89d4b964a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a32566ce3ef98a5bce74b9cef44f1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d350d9b59da4b675e65e7302aedc96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a1ad911b97999ba013a5a21a0733456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14bbbc1278ee4d9c52172eadd0235a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2843c9079f2dc85ca56772fd0aaa50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e152acfbe3fba37b53e7e0f2a059fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55078ffa98ceef1bc096986e01c6cda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ce2b6e794e62800ae842ee6786c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bfbb7f554ba69abe8f0acd18a555462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334061551d9ba8f13092f7cd2b3256463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24946dacb5f83a4f04822eacf061d3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06080426534fac167861402575d65c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f6fcb4ab8855f8d748b4512b9ab0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605c3227f1a5a3bfa51dcba4f03f66c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f52d1c30904374a974014a3845f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471629b9c95442916380d14aedb2fe49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd14987b0ef99b5c1e2bb5a26aaaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67e47ab494b5b4e83d27ca5169d10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26acc8356d84c41642ae0c7b76d94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc57927028489e6dec3902ede690f12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d7d4056067855512083ec3915ac78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b1c08d097d3a0c0f0599e25685a6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7df5f593596cfc83b230dd12fe79c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4123b48b43a060eeb9a56b3c51098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88a556d90253bbfb15763144eb6025478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432d94f27f892feba0d6789389ec067479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27190ec2ff4419a9419e37e0b4810480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389670913185789705c718785dea363481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1053e52293cc86bffe95cae1e4cec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb48452bbefaf599f6a23892383e4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7bc483e0fa71e0787afe69f6935b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446de0762a575f327b85f195d9268b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9de5fbd22f2896b12a0dadebcabf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574630a69627943120478bc67e9c5b3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afb5c40972254293e2f5889c74710488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2223cfb417f6f9abfc518f56941745489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b7d4f09c2fd78c8fa2565428d9e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b4cc4100898695a3e92b121ba1b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a981e58e6c1548713e75032dd40a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ef7c35094974002e2f57edc06d8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f319eb3e14892137f50cfa771e3a9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a129eb52f28dbe22012ecd950737f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7bd35b75938464d99e02699d5032f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac72c10cd95633a989a65b0c3f367497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d10e93a27d1d520960b291155e7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a41c02a7c2a90ffe00f312c524cb80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f650d32552e13009a2f263bb90fda9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863486700b3cff34c8ee3f5aad6d19c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824050d5db20e340b11caa66c79fec6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb91178f452b864cbc14fe369b5a3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12124cda6c2c61e6d14c432a723f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa847d6c9a24ce838c43c1ff40645505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0aeff4267767875f56b232b59c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308bb3dd6f85fd0f05bcac93c14b4aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27cdeb7ef6a095ba0e3a6d8aadcea7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74194b637d4cca7ee7dedd654590b17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9e8342a9fe346601f68179bbf57c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06b53e6d6de72e7cd69946e34043e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888712c72cb0087a3380d2f35006cd8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ad9a1661304952d49db01c36693f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e3afe3f098eaa0ee4051313cedabf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da7a60372ce4bef992056821bc2048515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc9e5ca8def762410acf9a579e67e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19599187a5b6e0cdb33b0f579947ed9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174587f7dc0ff62295203c0a859fd81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a4604cd82951e47c4de5c296d352519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc40f5597011005f9ebbf01b6f6fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915ed60f0b69700329642e8955645e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004099bdbfaa7986e614931cf7bc4d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd2c231519e92be9fc73aa2b98c41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096e4c14b256afef4f10f3ec715ca68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9086cb9558e41d2b5b63a5de13342525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31728fe29d012537b5761b2a271ce18f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8a76d1ffd19f8d2d48e6d6c629fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7edad272687c07e05ace7d98bcaa82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df49aa41c242fae740c0c5b0bf0f55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f838a0a4d6bb2c661deb484a8fd0a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f842162b48e6c283f3877432300cbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6aa0de70ee1d38f8a84812128a79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac52918bc36ed7982dcdfceeccb54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51a0e4c078f204c4cb5a8aaf17c10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99505a0292d445cb6f89d944b8f30a65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f6a7b17ce3f19446ce396fe34323536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af5a1015cd8c18b6e8063d745c4e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2bc26c5c65219bf5984b78b2962a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823f1d8627ce069925a4b9c56e561d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653cba4212f05ee0ca26ac71114112540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a5f43cce92d102a9e2f9ccb99510541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a145ea67daad26b3fcc8b70f1557ac9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50733eacb457675ce3edc33f8b079d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf0507bb3bdae510d4ee3094661bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6cce83e388312e5eb4e80361ed44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167269d1ba1b342cbc27c4d2c4ed6d88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662806352d74ef221c19bc0ab2d74ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a07306ca2e4ae477d52b78f1096ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521498c77c34ea759db782d348d599a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc438c89b16587c619807ef79acdd5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf6e5ee55b2f9715e373b0aeef47b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e98f6e4ad50972b7ffc886571f10e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e97b08398391fad9e7e932d57215b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6035aacaefef8a05098c3ca6e7bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a67cec5bd38f542f6ad2cf70bb336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee203f2996377278da81f0f8e29f72c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d53ab1c2d4c50294c4e4bad3a71830557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f9bec9c3e65b2a3efaf3b0b8f5df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23894dc321e41b965dcbde202c3d286559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32108a3650cd0bca08986aa7cea2cb9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52639a08535c19bfba109f8419f32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706bfbdbf502ca628161217efec8adc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b6a1f3296f4008f70957dc6cf530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb283dd6a0240ec5c74355d2ed8d0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e9474fdec72f0f53a609695ab270565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a4be36d5f2eda4297ba911682e38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114551e47d8541a9ec74de5d35978b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385e3b345398cab77a8bba26f2f6c9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d2654d4b5e9aac5eb29a243d68bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543e84c8bfcf395417f38ebc0f5fae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6db26e5afd30bda75af120db4684d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d1433fc288f23c4ef3fe715b9859572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01c290d2afcea23a33fbd8d61d2e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165d4293fca289f45a87bb564006ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaca650d8d42cf713c7835dabbfe93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0fd14fc01375272132af1f18a136a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3396289a58a9b4bd5821bfad5c3bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d778532fb10b6242be8527d2155d6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264c84aa20d6aef0c4980dd032a45f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685da26d8fd33861de3454864b5354580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ad7bdc55ba064f1a5370ac602cb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a65cf793aa74fbbef45c47d843742582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a284f5674be02e36ccb63cfb8cc60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa8efba5b1719c27087cb3fbbd57e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ea07060bead3116d46ca275d06f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405991b3de7b30b2368081d60b585a96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d0c3135bcdc8f2618e03e5712cc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58fd12b44acff6e66c285b6988ea9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414891cd86a5cca5f75df5c225c69e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63af866759c41b3b88395f9bd32da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f38664ac3b6957a031fd2e3f6e192591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b9dcc25edc1d7a49b28aa92d75d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3889d76f0ffc4360e14bccc07fcd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d5e9b7b856900e46aaf84bd7a7bec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7f102d698db4a5a88ebdb1d490dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eaa94442d2b751736ec88f4d99219596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c0720d9db6552a1bf05265037451597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947eb6b18275b26706e1f0bf300638598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432ba8f92fc4b31e72bc394568a9fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd334d490559be36d6cf25c19791cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0a712237746a08ae148a5fdf5cb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f1a80c6bf82dcb528f5b684959c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacffb5f5c66c425f389cf6fb9fc01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8368cb7c4cfac88ce5ec29bd3b00f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64d44fd620f6490f576b8e1f163bfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276228afef6f1d6f6bb8520215fac825606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78f77b0e45f7b2664dbd851bca539607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b73f1bc38916941ff07b4d07ce67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda3903189b2416340d6eaf0dc4058609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38edf82d1c7384bb6e58f430e73e3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd82034bbcb67d4ef78999119b1ad61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f9569d0c0d8bfe5ae55f50e975718612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad351e2613ce7502e9b35fbb20875f28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c2c03bf592e0122ab84eb1cfb318614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d2c944ff777160bb5f18ecfafcfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7583b22a679299e97122a97f7a63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db3d4553cd83660e11edab85be56e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770e4332048097e03a84a41f43414b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6035ba978382cae88a86e63394c28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567052ee6d1774deec9bcc346c32643620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1955db809aef7d555e80738dc8d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac40a0aee570312adb17d26902b8834622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1fd1699927d40d50aaf4a4dc26d89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d75f9fb2220b69e51f1f160753e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad38b3b2785dd2bec05508dff148108625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532761bfee70a6498815331af2e6dc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d0963f20ea902e357b43fa98d564627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9010b9b0b6819f0b145db217afba16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02645305c346b8c7521ad2652da93f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bad742659b56acad760657f23146e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565bde468961734282be2b3a8c0ae58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e8896f077bac45e32cc7b35f0534632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91f2bc8cc51871e8824d0dad72fc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f5893a405c4925a181a66be8d9b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d55bd5c8073118f0c055e5f77130c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c84b0c864678e572039c0fb9f742e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7a03039b766389aa9d05108e67b2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db7d4948f9221e88824a86218bc350638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4313b5280bea42742cba6bea25e634639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f2161bef245178b6f28b8c6dc821640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b285487f090301a33b0068e8019747641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a2d525461a112d922e59f6972d15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4369965fe582f9f51e942366009f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4723590e52bd5b286bdf2d0473753644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5713f30fa41ad5a00078646b4bd30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedd7f2bdada9daba28e9fef47f357646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b00a657e255b53c41392dd5039b46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0fe94674605a5131257d1bd19cfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b7590a0a08130611fc9dff91958a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c476239859465a014357ca5916d9c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a95981c79de1832b017befa5d0806651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd02d2f67d92e68870c6b95b8b8fa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a9d1fe6cf599f9004a879b6bbbe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a2b8fb520025d34d9b6b57773b508654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08164cc2b12f8522309b554aa755ca8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257e1b2f3b248d2c402eb1f7e92ba4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0cebf207a15cfecae6074272e0a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3fc62063e88eec508581a867367b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364609f5f0715393cd7121f1296c8aa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47e5ee72e84613192d116cf9a9a9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5828e76b6eb4072d180615fb93fa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287688c022969f9b682cede41432ae5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87a3e65846af6c291b6216f599e75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb8346818acf33fe84fa6a4bec0cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12937b988ad05c0449aa70c279885350665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564098081871de8993ed1637a559a5f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983373e315082526c4a71ee4c7f3617e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e900a8d7d4600e988f8d04d7d52e1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe996629bb372276ad16eed79e4b4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f25fad258ee0cba639963e57baf23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f15eae0c9fe124d15e744c879c8c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d564b49ab7d9570f59622aac95194c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df835597d078f9572aa959735d8ea96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835aac65aaac4af2c3a2f09033e9b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c5cdc8698c7251a8d6a917e1d088675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ddfe589055e4885fcf32a5c1af03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1a10e73af6a9b420a9de10c93429677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec21dfef76024d7832ff59fd7322b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b939582dd94102dfa47f643747d3edf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc302c6023694ec5e34ad49dfc4871c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>