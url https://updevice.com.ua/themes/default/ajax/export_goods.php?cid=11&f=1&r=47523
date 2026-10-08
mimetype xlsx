--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344d6e4a3b3c6495f73b19a3e9608011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeac2bff564df6421866cd9b2c754b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a58fd86bb5ce36e51a7a3df66b0fe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13accca92f8d4887ae0cff959ed164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfd6858fc2a90885827f8327ea999f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18afcc2f94150321d67442b5423206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e27ed5dc2bd4fd2b5148204bbe51d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b07dc78270eec716307b20c6e2f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912233b3d5ff1ad54a9af5165c56ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f161bc23c7a99b2ca751ef2bb433310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d9aaa57701c5674974e79c23424f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fcac2ebe872b4829ecb7408ba0a1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb8fe1eaa3ccc09d773f1e7c2b76313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040124351592beb7f0f5564d8b27f2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553280ff89a4a63ed314ef18249cd67115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4cae1cec8e8bed85e8d565a8348d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636008687d8b9068f41db86e250ff5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b81040259267304a1e9100fe846f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afc092ef5b5429a710d23830a6bc3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62246922179e89514809aef8ca75982320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ef6cd20c3b641bfac72dbbfaa6c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b8e094d330fa8d28582133bb2e7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71090ff1d0b155dcf38e1b3216bc91c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578924bdc28d9315d999250b856c4b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd841d2e02ec7c20d67ec823bfa3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a1f01b1e211af2247c1fe74293ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc67d4165d4d73f82d2ea2e579059127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3526725f910a07aaa441a9917b0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3aafdb632b56b39095073ba1fb69b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f19b54a0221dd968ef33aff40fc1d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea73950a45577149bbd0bb95be289131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda1725ae4791189ff1fe3e9aad11f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e71c8041025cc973dabcdfd518e65c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4af2a1830b95b0e9211ed83766df934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8783282a49dd3910f23608f75a2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08670c5e940876d6e0c727c4d6f27ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cc97eec75f7443676a6634f9108437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fec2b32bd1db5162633b9aaa3c69238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec065a5cfb82a19451805cc080dbc8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a53c4bdaf759df17131c032bf41b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e5539a598fc1dfffb9244cdc7ea441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ef8aa784b0f3b30eb356b30e075642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b37b626469f23f3dc1d5c7a0afbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97068c8adb2af1cfd38e79f59ba9aea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9729f4ea9471c2be68d121a51fc9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374de24d2e9ef7d31216ce84223e5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc333e1cb0c348e68c01c19a115da947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc11a42558b0b8726cc7c22c717dded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833366d939d521e3c58914606c3fb8de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccef55766beceb07d42802c1ceaae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384738f9045479d9dbfa9feb43b3c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752de2d8a5f1bec62e6d9f448c719952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96f9198b3dadda1466533612ea048853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb410bc4707f56b25510bbf11462716954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a64a02b07518a726af3f00ed359fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e4e13cead6a5d5169ef3ec3d1deb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d8fbba9424a8a66b5c7e7862790457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f00f04bc2e5c3f1c9dbd3d4cbbfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f95bac9bb8071f3fc95ea1599bb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a09d5f2191eefc71414a8b6e168560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd730ba6303af1b4f1123106533c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a84f48906752bf35b2a1648caf7b5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165629df58df2c258e0f33b6394dea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a05092ce909674912c65f7196ac4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03edf72c28d2925838b7507b141ea765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa2cd6c227440e4c93c809644c04f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814e3b64186cc8d9fcf6eccc3b648667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d9b37cb36a6fc1d0059146302bd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826931f3c4d8c9b1c5ce6725f58c78a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f02191b73425eb7bf8d4a8309628470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a0fa0061ef8979bba43b9302254e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066da652fb2cdc4fd07c9ce8c028dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38631702206525c24c918d7ca7cc7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e1eef4a59c5a4207bef5024f49c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f757e3586bace1346d0bdaf2aa6f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515178a25377079ef033cda4a27308db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea304e0cf5db75b8bf5fb73ecb3bb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d722afe7334945c29895a5f7fe33278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c54b5c58595d9050514ecea3f154979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aac7070a7b4fa7b271f09be3e175980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d885037d4c0e8129c59d73578ccf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509cbd8096d558004bdc637e87c041582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf261ff24850587e4ac0454e30dbaec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf8aeb69489db9a0f9987b8760fec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f2345d73bc928c4eded0075c2666d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e71a90dab10a4b52d6248063d309c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f2ced8e8851ebf5a2d15313dd9e3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1562a2d21e1ff722b9ee75e200417a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48aaf7c2257a1f1bdfc1395636a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c7df86ed6083c5859cd6646098c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe1dae9ce8853d80e19da3694e33b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037db3f91b0985a796a23e1548302df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b22bf6650226bb20a10bd0912eb3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16403763bba3cd680cac6bbfffa0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee53233664f8e4e0a15a88ec4bb6a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe265d4bc85077b8bcefdd235efa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574636e1cd059f2c0d37353abfcc6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096dadbd8923487b9bfa408d323d0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868178406980a7ed553c5d4bacce4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22394508ad7dafc9cd9111a46145ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317b9216924935cbdb68a4efc33eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d6a4307776723fb99753c2a92cf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9aa622a6d3ac10617f9699adc6a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2393a919d85c0e8e788989ff7b0f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a9658e5c0aad19f06c93aeb25ab8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883159a7f2afd82e5b866c86ab26c4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b0c71449bfdd4e42580668980e27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306f2eb47b2027c6466493074872469108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed8f8a73d5c5feb036ad6aa0efd4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2baeba3bc16a72615fc151e61ae1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdebd4bbf5d8b8d957a5cb3b9e658a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201547ff735615c3661c3fbb39d65bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076b94c20d5429b9fc8835b077d69e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910086e950a100b2a70b243518c3f0ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509623f963c3c53d78769fcc3ca43cca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a305498374726777bd359afe969d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a326e689d56096a9d270fe5c7a2dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e903121434fb348385c4a258c447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b7fb365fdb3d965cd35bafcaa1ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08719d080f719485aa59bb27890087120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df4873e0276395277908f41f9349ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d077a53c664734d7f47ec6a68d845122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745f14c698d6ccdd4d04c5714a869c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9c37ade7af9eff964912e917e28eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a57bb726ae05ba8a3beb0a800317125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a92a6432a39ed6e4ddbac4923f63b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede64888c3c940de5c5bb1a7577612d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761474acfed7e15551ca7818289feab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324907e9587e85b0ee1e1e8347893712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5586dfded1a15787c0b06d8de31a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ba6eab6553d8b874ea3f87ce5079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558923bb8c6132a9b1796da7262f2103132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af2b34d173b163feeb71971a59612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f815e8538c6e4c46ceb033a558426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23653b33550d71f12013462873965c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191573e25fbe723faeb418e292407fcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82410e712695876132eb0fd2909030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe151d3c2fb2d75b0bf166e7a7d44d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593b9fec99e5629ff8cf2dc5d113a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777bcfc03010b6605f3ac2f2099b61d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24781752fa3707255ac0b1bcc19fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3b434b2ac32e0ffe470b1948b268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b35ec480f229a61c2d821eeb1df87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ac9a18c293287f6cb8f43c5953cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c010164acecef98c6aa9e347a9062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35460469cb8d1b3e5102815fc99c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255291dbf5cda8ab13278839411a1152147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c9bbc8d498ec25198c035c6ff456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b3d38fa18ecc5e1143fa8e8fd271149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c0465dc1707c9b2e39a888e8e6ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e84a6b8e229dd51f538ee66f92b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f4c1026ae3eec08f1768016e1159152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b5398cb22adf1d04f280990593c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30de3d4aca29eb6ea773442fd463ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8207112fa4a318087beb5bb82d0483c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc9636ecfb05a9fee97e508ec113b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4cccc69d3ed01398d6b6d2446362157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc8e63cdb6edfc696f3bfaa8b0f62e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0b575baf2a5e6c53a4f2394532a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845bb234757d6841977351e75426988160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97051fce9328de9b4a17ce42c3307161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4aa1689e6af2f3af52014dbae31c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17eb5a5c8ea2e42e356e5e1344b9f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a6ff28364942bd80575619c80ec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd1f36b86db0df1fac035c3ba9674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299005532b3a28b58fb7ddd01829edd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc29e57c3328368b625d542143c7a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4306919500a058afcfe12b31e3a12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe1c877ee2086c0cea44eaaa7a2e2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033762f1fe7cfee238521394460b4bd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e4cccd430bf3a51db0a9e8317a7db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6027dcc63573e49e6edca3106e7a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e02b846df077e58df531495e52ab3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56f5f1ae49a08162696c1f0e881fd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5dc380a6caefa29b734c01c6d1cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe84bb2ea87ac33fabed20faf0f6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d14570987d495e67127eeecc2143177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05777f74128ecc388ee4e18f974e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037feae824cfb5cb2fb3e38a3b31a431179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7a14cab33162f918133fd0a220fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ea2f8c260c78ea11426137a8e597181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d6fa0e1293d5b09206399a3ff2f67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbbe1f69f519095a5c379b4b6d1be3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4948c7171ad8c4900beff236e6419184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089158f7b74c310583027813c0ea15cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522739ce60466c610fc19789c28d65e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d096457165d3e9e236ec0c10b9b7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb05e5023d8e8a981bbabebb7a984af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600298d183efbfd782856fd00631dc0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e6700e33a1e8736dd3586888c386190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921e3461520f4b10a3d274dfad8359a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdab6a7b798651468ea0606ad49171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe94e70fba30d8e9aa074f51f39d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01b93e0066f63b09ca1bdfceb80c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67036fc237c6921c8dead70f19f4b90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4aa110ae7becb1827f9d220a70b43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69b6f0df6c6ff9c78a65c6a180771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3df51542460f85dfb67cd1d125e17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde427ceaf0152359b127df1558d26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0894bc57255113c795db07bc604f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd18bc3f50b3845bd3c3bc01372230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99728686126ebb44c7c0ce8639dae0c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bf3b73085036fbe492f743471191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865eab02025c0b097d2e15da89ba880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2738301cddb90fcba1802c3fd9df9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7502eaeb12bbe9ace22091fd18a36a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109428b9207b08f8a90cf46f1c8f242207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf0f34007a075e239ed392f9d9d73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513868a334633d91b795bb78c17f8e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe329f548ff6ee477e737467fce1d2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac4f2d92850300b617fd634873c6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad0a7884fa588dcc5f3916b438a8d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b77c5c3e74a177a107512454fafd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b16d40314bba19eb3fe04f31e85c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240b2003f7b1182802e0d64bd7c5ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc380a724b480e790a66813273f1dc1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258895837baeb8c379a22ac0bc5cd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a442ddf899daf12cae995273cd9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e409f7beeed8b435b9deebb56e0bfa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ac7fbf1e847ee2d36b3afb4e9082220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552af9bcab05a5edfcfece4a0648315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c1cd05073c133edc9f85dfe574d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e92e5255ebbe646445f33c5aa4ef5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8fcd339ba2da0872908a48c5a798224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcb12f144903bfb203963d3ab4c0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b9cfbdad8dbabf229dbfb0240de85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b17d39c017690b55a80d321af99c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d85b9f3c8d98c3a5efeba368a2d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac8ae8d571075f0886d8d524a2f6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198d8b375ea48fdffa6382ff29b380230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d683fbd8115973c98d8d6ce4e314231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3aea5d42e71244e5daa9e8020cd2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7eb3736a2c5991af2d1de3456d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898028eb130919073cf5a19529a51d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe1a49f024ba0750622c0065431ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe3ab759472b494ff29476253c93b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cbe7c2e68428eb8b984230c17da9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88568c739733a90e4a6b3a58a359b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabba451e4d7f23d4b1493cd8f7823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b477b41d1bf23ebd828abc21fc7611a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e819a5cca165a5ad11a7d429fcad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244595088fb6109659db7d67f3260b0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe80e6196a8ef647ae88c95b9b654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b34981e85fbd3bec78dfa54fbd74f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f365268e8f20a2230c67be610d8ecd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54aebee516822fbefddc3ef502389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e1ce98d9f3caad2fa695310fed253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ce8c1628161345b472f5e0566d1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439df279d2fe4e5a51fffe08d42febe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2b73c038e72d0e2a90e740740f91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039950c057f6f005ae0c450449b8d693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ae91c15062615624904c905def74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619458451dcea16d7a21b14e994327bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda98eadc1150c541b10de2c831f8c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263253dd5cb6000ed3f926fb9bae850c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24636b83fece1d0438607baafa2e529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2f55612adbf91af2437e0e02be33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8886e8bd88f3f4881ce2ab5d6221258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97209141c08806485dd6ee6bd2063dec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51ec198da7840625e8f730f647397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767f3ec25e79163ce4938a19c289ea2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c601da035964f0a7a2b100c0e4ffe38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59066b4fb097188aab5e11236ef3c32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379556cbe40cc574a144a5ee49831d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413f17e1a97a883763c352a69d372a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a691d66712655c9ca4429d3fb1c95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a946592f7239822358f727831057b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39676413a223a36eb436601fd0de3e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352a262ab9752a3bb2bf893edd47b68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2e7e69ca227c3af2f7d3429d8d08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991bfd2caf7c183e57bfbd6751978e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8b4e10a528728896b1ab1a175cc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644a9766350f02b07534b0b4b45f79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f535386f8076c5c470dfb5e374b04da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c31cebe8f8bc35834d2251260a4d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d327417a24f21a4ab7949212f49d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9c902e7634b510fbda5da88720de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f47df62620ace2cddc12f47c6970f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9275b781296adee2a5ae050641ec5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62afe1f4d4f4504f51708e47abc02e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119059d85d908a9eb44ee8a2b7f7aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01b4160a8fb4027d5077cf155c2e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052edb6dc021d24409379554d430944283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a775d620a93c0efe0519015a0574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b04e26e4efa812e5b96f30ff45c11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff91dd16a50a8430fae6327c21f44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31437f42acad4ff34ce0bc6fb7429287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9267328d808a9fd8b4dfbf6f89ac5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920d7e1802c8dce4dd2bbc9b494ae29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa094a411768cf6bd0d5a7d4a311ee6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc5028460634478166b50be3b44273291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a88a64c59d102f22d1e08df6b44e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92747b0d6d20bb7e61cf46d8acede74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31286b1a0c029573e0598b5230c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4ddcccccf16a16d14f83f3d0259c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199558c85a06cea7649961e4a440f6c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f910745c2e63e1594cb01e511209297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c335623c30d3c20d64cd3ba92facfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f7643a52c713730ade27f1c9f52c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067390e645434257db014f53c239ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977267a312fbaf2eea1f0940115087e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8244aeb801ef51c01c87f45d93e708302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8043ea67945541b3c68e8f86daad84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aff34589de10fd4d19f2bc51de9de9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d054aaaba33d4c5fcd85b76608018305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2951fc4340acb9b38ef327540d8697306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2a023bcd9bf284a74b5bed734803307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a85b0c9835644e58dfc63daf952c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947f64fa2c6eac389b358437fdbffa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91319708a5694681174fcd646ee44d4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb33445735b5592826368b2cf6b0d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e557dfd930233482f33c53819a0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72de173c1b4f8b96f196b0de4221a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c0695e498e200054f5cd81231cde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417141b5515e659a6cbd170297a2fa10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a127279c30bb1f8eef52ee054b9c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6831127863cd0e6f360030a9f1913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427285991d832da9ef03ab0c949604c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449d832b6cec256d1c4be566a4b713319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965442aa7c1d218b6138dfd1fd42c61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1fe02ddabbdb7a40754192a7295ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8087f27fa9724127fd9bfa35af9c74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869032e39b106e50e7f0a84a79d7e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397a005a4c13a474fca80235a0cfaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c19870ca4d1ce534d97b9c3326aba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df13085372289060148b6b0aad2c471326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f980d2fa6f8a2909b10ef1e8689a79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc7f0894481629fd0c82457a5cc5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22c7579cac9c6560ff4727dfb4c368329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cb7d3881cd7171d08c752f88f6ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6928e1f2d567ac5fffdc1a307326331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd349da8f466894443940abd72b75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c2e2dfcc4cbe91a2ddb245ade0d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0e2680ca618d3fcfed7b4c18f977f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa01b19600cee482af95c943eafe89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe3e38056ed1aa9803d1ed2327968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b5029a5b0c0b6aba1987bf3a04a8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fd2e47f0efcef5c25ba75c2d4647b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f55647cc299f7073c10014a3dc030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545ac9f8f85a4961679e102812f890340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0eabd44ae8c988a5d76508ac1a977341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22222e11e2af7529c81481140adadc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecbe41aec9cd290b273b7be5e8db5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43260326f107e547c0587cbde93e8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe878c141baecdf6e1388c4d60da319b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a87a346a5d9e1d239a3e8dbc349a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc716a1e9dfbdec35eaa6729e6d80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f9f9f088a3f8fc99e797f9ae8b3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee3a72d3088ae4219dedaa865bca78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47498032d433bf5d07f46c0653287a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441279b1d8e51bb7beda2f49144f3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687f1dd0fbab30afe1b7030ec2f40f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f55e7c3f5ccc939d7141b951890c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace5c9db63680321db837101a6f2996354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836b9a4153612dc231974a05c00dff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3159305f733305f468c1a59f08e82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abd98c651523b391a8e03cb95f0f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd36769df468ad3cef70dfcd4024c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b97f584e15bb2b4277371ff7cc9d57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837076a73be4a29b8c858d1908bebd7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a0d5d8668d79caa1b6621f3c88d06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec89af15416b4a7afabcffb9fe5e02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c023ca8ce0ce560a26fb199195b76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9ca4784afcc53f10b09183623676364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5a0c160c142c6b9313af1c7164713365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362976607f19ac117f1228a118659071366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8516b6869f1692e448c316bc5269367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004e3e0f1700204de7212d44876508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaac804886df9f7f6951f89cc083ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab5299127174c82d5bdd1e1373b57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5220cd7740e97ef8e7f38cafce49857371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a641b24a9371bff4e1c3f666f0680372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5960a68255816920af8676d9340cad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc6c9e2c9f9890f595d1ccbfd0830374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a584907c4f7fe8f2795ec3b083f061375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b4deea164acfccc7b9801a427a67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0f80e2bb6df7a349fe87eef54ab6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a264efe8e324704c94ebdb575b2a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7e0ec129ae11617f814e8b1d044b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc64f0d1047a609d9b7ef654b1af2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c647732404411b152af668ebab776381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3d6c31fcbb950697239d67469728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc4bbe60a997148421008366b1214383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b7b156c3821dd15464063308d7e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59820d5450b8fb0ebcc750c3239fe5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cbaf483efa74bbeae3d157ddd2776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c8cfc017f41bc08431bb6908ac1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2bbed6f6c291ab9eba86a968453a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd49ddbcfa4ef6e512e47385c14e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726ffa58a4254dc408513d608cc411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eae7d257b36d58f986f14508050d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e9c6340856735610ec582d005bd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118a89847bdb464ef1a8b8804f4462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad43baa69b46f8857292e65b3f64a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101fe5b96866b0fda6e27e4d260d46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ee693b9f8f6678e07098a7dfdbad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13940bddfe9e95720ea58e284cbded397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be063eda9c0feed8256d77c8f68c658398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0895f50a00fafbe09139491add5854399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9730ec831b8fec4c215a5e7b0426400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4322007c4bd7ad7a5014aa3efa25cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2a66d4cba78a810a1f60826ad114402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6866515ade9487cd39426950beaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d003b4f2c26d3e80f2fbf7a253b3a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5cfdd2b5baaff0df4ee70154ce77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d22b7b1161091a00b40f086085af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7b2c4c2127bfd2248da22e3abf0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8e6b166a4722aff751b36745fffc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b0d552c3ac8009e7c13dc6bf641ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b691f0ba7feda915b746a60cb8818c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a29c8c1e298bb53006939c7e2d74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f70c10e82bdafdcac2a8a564c270412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe219b04473c0ebab7d564ed118326413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcbc5beb73790280184a87c2fa4d0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b09d6fac9203fe91787982df088ead415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1c251a0898dbc472ede172fd0a4d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc9356c266f414088ab6afa3540f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a037a101bf6695bf2ee6cd0631237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae674b86541ee21ea9344a041811d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f14d7dd272ede26973c41361a9bf7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e86c7f03d08844027c2d5611d03b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513beef2497d633b2d355f40fb0d57a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67699f8c4ff724505101c8f46c175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94347854edd6b85befb8883cc6e3a67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ccba403a81cd04fd830a1c0201e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148e7cab9f74add55859030f764f18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc131f4aa5b6c30d5a4af377c43e4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234379f0522646f059b8b7214e7c7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162aa3a39e3ed5fe73fffbe1a8ea990429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f472e65cdab58f5b04dc1ee106f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae2111abce02c9c35a3eb24976555431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e93e58e66ce81a40860d545d3479432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a12abffdbecf8c14a6959e746b491433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c684d3bfb881c8b26fa0d694f2749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab244e622955c8b94f02c559beb0fbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2f7a4c630b4407b217e00c59c8e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf184c6fbfb9e0e409c5094ab1032a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55c18a3e971c183f1b5115c8b4780438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b3c603b1cde883fa3aa4064ce37a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2b96261483eba2ca8ae8a21fa5d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f733c09d9778c8e0b11b8cf5498f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8444fa64e4aeee283b85fc3ea0e49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467453367480300e5748df9f02351cc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe03f5e9db52c8609e16a6262e5231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87eaeeebe26a3c8c42b9c6ccab6fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988753cd63e7248f537019b90086922446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176eb56f952fa3510838342bf042af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513070ab2f206476100f5e714f32fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5884b6adfe1b65a5e4bfd0f3979111449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a2a477d5e6b840c8d6a23a5eee54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6269ed4c84e67606112c8eae694e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf113d92dbb98d0b2b19d9f81fe36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f3a370c4e293b70ec393b71bb69d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe505c5f433f2c6b07fe2b7f838ce5a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45067029051ec4e414454df14cf872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a31dd04aaf8c2f1bc76f6f6e66c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136689bd447689d96de3db69b5ee5be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770ba7fa647d14130728a873afd0530458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f209b3b2652ce055b7779c30b9eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c2b2b0a961405617de26fc88abce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1fff8b8849dfa7ab78d9ecb1e1474461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af97e7f64ed3ea65096441e547635b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be3978eca68747934d16e3e804cfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aefa15b91e409ef5ea6253f73a24e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed85388f34223d381b5fc0b7c6a647a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1342ede21ecbd8dcf4a51f32426b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf43fbc042ca87259d8cea91923628467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc45801161568448d22c9a03a9d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828011c91b4573e916a13681a7a892469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3548fa184f3337603aaa03933690470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba8d2d16ef23c38bac0d7cac920d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa5175b3d8ab1b07e88b7efc7b230472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f0b0a104e1c905aa634ea540fda6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3f1552af1011051e07e87cf278dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4f79bce26003ec6dcb47742f0b15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ac4734b068c9f38301527c32887a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef543e233853704ec2dc34f9136b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770ed3af0462f7f3e175c5ac00eaaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab767dd203e6afe9b25cc3d913a89a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19fc5d924254194a0d91c5010f538480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e726b6f58def2122fbfe53a6c027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae802930f2a4c801175fdf5f3414c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784338142a3e0c7e3622c25c87f9c08a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8957a11a7ef8ce46bc1676f251e878484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87327a8bbb979b9841e7f1a778d776485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1c1cac542c80fed8c47b1246d49bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6170834bdd239a1dbdfe9ab2899cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a365247011917e26a7d595e11fe0e27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24524fb585a13b7c86ccc6e4913f2837489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068b370a0ea9c47b2a98d99bbe9013f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ebd4a9797407ddfabccf0e6ae3196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754454dc7545223d162598d1f4f03e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1016f316df5d2d130438f1c751fc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732226fe755268922f029ee178d814f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8b76429859d25a2d891973670a2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d27203a832e71319aeba5a467f4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6a6eac141f3bd25908267393da53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784181e8d79b0e14e89780f021d69e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ac6bf6e5eb81a4ee57ddc7b83c02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13af2b5a7d654860701f30cc777b61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56df42a40d08ee1ed3393a70c6d2db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc160e80e582440e76f0167d42a273d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01a16dabde21c0d131d15576cca13d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940fab99bae182b724e66c2c7c12808504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaff493dce7464cc0a86eeae23520b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349803393b61b59304d837a81375ba5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5379210a919f8e2f5cfd72fc849b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68388f39b9aef384a5b5139f4f558c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22aafce969cf9664bb5262694cce8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689869257d31ee03aabaf2bb99ad0288510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7494ebd9cc0284b5c5eaf3676141511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614976083c4e14d3a155b1f948d859b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7890cab3d3959a542a629ebb5e0a79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d912ac6482ff648a7488eddd2a278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cbc4f8b54a1460384f12f1ae0c40b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745ee20dd9f61a9c4ddbb0e4ea6db7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d94528484216ae3e44169299a16aae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e20a10df0904673696b4d280d6ac3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b026234e031f123f6c054e2d9455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df55379e501b2393217a768ec4a52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bde60de5ce2784ea5b71efa6ffd7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f5dbaa5242fe8e2e24356af54ab3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077372cec45bff8de8146ded13e1d502523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a7a91fb4600114d9ca5062ff8a1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b803f63165da3afc8bdcc43d7ccb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b0e964eb802b04aabcb8bd4c658f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1c1d738fdc65cee8a7dd9a3990b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f0a3fc293a368897a65a35bb8af7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdaab062ab1c5b6417aeccb0b74a90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df2246df20d7448cb57f382d050a25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb107b9bafeb0e6791f67a3df056bb7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be82ad22cecd6712e2360e3a9232282532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf9d18631f2487fc929dd7ce91d19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47b9a2529b723c79677515cf49388534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4025873c4baec96dc5a2dbc21e636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19027286598806704f1e58747a67e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bad14cd8a408188e39660468b5df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c534267ce57db5043b02030d3fbb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6f6d88ca498e89d4682d247f878c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d5ac5bc403feb424805423ba9d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766bafea668d870d3f4d759b21fc614541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce40c50f92090e31b0452457371b62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511442f469a43acd6cddb3f82674442543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12732e75f4f23d617c700a03a2cfeec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa7faf7d05b9317600496482836ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f990cba5df9a76d295fb1f3dd2d600546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513eb2f0a8fb8efb35a73761c97c85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f697242eeec9019c9ec3167d1a8ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9cd930eae7c785948612cc140775e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa0b23bce6c0847dd2cd1a901445c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95eddbcc6a6d23887452c1c78a335f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa38d0369f123724ffcd024abc0853552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d46d3a671b9e327f12e2b17c7d6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2f47754d6b2a25640dc3b407a252c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5254aedbfce7367efd0f1fe398811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d9b283a47e3cdf096493ac5819d40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a2574d31efdb69f81ee1f000cf54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa792c08e3bcb09dfd3acafa05fb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8067144fe2c9e145f5cc8ecf75eabb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646386ff27de677fd09a3cc539ec6df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6470eaa6bc75b013de7acd40c792b80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906a177e6fad7f492666ef72221234562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f97aee9562e91eb0a4101da3352677563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b09a8c4ad33f2f338b7c5f4863ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d6c5179db2358e1e793cbbce16c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067549364d2b3250b9fbf6f22c2898a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8e5806eb150ab9e726f73643030b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48d3e59dc846756e1fdef0fb7a64a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860c929a0e14399bbc1f276fb4d8a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23925f02dedbd4b132a0a5f8306fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56e526d2018308afc59ec49be5f6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1135b897948accfd3e894905496d41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1853f6c76340410ad53bb40c9ee24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6496d974da5ec353a3e8f3f3f29e34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc0154fb5200061583ce16cc2cf46b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f8e3f2ff8240896add6410cb45e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a100e44d767fd7f8d164dc95abe387c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c967b4e29bc35363cbd7be9cfce62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef6b8dd13d64eca731d191c59af2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969574b70fb3088b311e180d8288773580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f948f159fc3b05f041077f942822581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60b730560266ce8129ead24970661582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad5945d1a9b9f5e0ad0217edc1034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb5b131a8c766388346f6372336aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c84e0ab6127a207dbc8b540e00c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a05f3a6aa5924936d4f32fce9f751586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68027b9850c5689d9a01287428a6cb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf29beb8895b1e692bc2ad8553ea7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33245f019e73456b93eb40988acff44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef19f449c697fcf81e0fc32bb5f328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904d49d724ae62f225d3b10110d3b55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25977b506328de64442ded89a0c668592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b858d666d46eac29faa8fbb31f8b70d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bdc0f3faa0bd0d347b0c6cce4d9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1daea468470b77c6a9a6a8f5c6b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8cd8b6b2171d6ed3c9648b0951824596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130fbd3b95d840fa311908b23b6288597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1be16958f5aa2a3ce0ca3443c34ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e620653481a9d9d4dd293c4c99c5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d0592c0cd603cc0ac40c3a48083e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581570fb0b7776b66f0e323e27354fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1283a6747a14907e1b64d201c9b47a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a078b768c64e146101ef6ecfcf84c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40773464d467d443bcf39fe32a673604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030b8cb2394ff1b63f4c34436f26db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf8907014b79457b8d71f4673a42a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e5f289e1cd22902e1ed3b4e93f42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9923b5b879ed40a196cb6df1a39a7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c87745dbf7236c5d4f24d97c4a01f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e10ea7827e42e22d90a233382327610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e6a05c7139cda419c52789799eac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63867e075dc2254aa11c4dab26a07a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d72fb8aae743c513358feb8551626613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df4f058b48ea395c0e70897b7d379614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3405836f642461cf666ca65e5db8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84cc5c625cd1d7ab6a752102f4a74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc29dc4c96d616669a572829b655f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caea2c04e11eff168b0f678f1e74686618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cba4a2c01e9b763c438292e08a9a7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f77aea12e7633b5fd180c63212e533620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d4769c1241ee81e4157e2ec128bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb1814085d3a1906fd1187cf904415622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210810ffe8a06a45e57b36e6574ad6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447b6b6e4be1a2c49036e073dc1543624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808591b9c32052e38f9a0b37da6a757625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f3082e99cab6d9debe3329b2036a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae2aca887136365ca3cd0ca024c440627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c8d8be83684f9ff3299d2279c9a1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce84782d4796e75cc945771e99ef5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089e2a08202af9be7505c72d144344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc4691e50c4959d68cd2bfacd50ff5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1454b3e3f99e9f46b27c4cca62cb4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602bbd9cdcdbf3ea05012d4644ef19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea641391caf93c0daa272080d47013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee931d2b67abffcc66f0378b5405e73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c4fe10cf97a13e0213a8ac9ab1863636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8b16f9b078cdb4317871d5110f259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289cbaee7d31658d39000b30f1f18e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7ace8733a9922c2898bf9140da26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bb627244f506370e5c3b405b42f57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520d31b9229f3891ddd87133bbfcd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536cc9359615ee0297f326c7b31ded642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890848911d7b637a5fe4e64a2e0482ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e75150cad10e299d372b412d47ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230705a38e4877278ec9e36918624288645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3a377312901410069e0a7bcfb776646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0219d420e63e6e9188882017c274a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c928b3fbd25669b1a2c22edc87d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d993ae557a0ff08e769ee15e60afe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5bcf5dbefcf717cae9edccb9e7a66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0ec99053a73a46ebfd7f12faa2c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92542418ec3947dc190adc298fbc247652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31c02033b1a1c23fd2accef33eef01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d06464ce34c22c10db384b96cebf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2bc02b10e8c752e991109cafc45f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec4d06b218bb5be1727e776d15230b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b893c4f625ad35f9f0653824a7819657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82376d6542e3e17e2e4e3b0d3e55a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8977502f33e615a2e7a9561b3e1ec8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8262f9a8cdf3086c2bc66b831382b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4207959b768ff1adbce86a149441661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd236c5f3cb202aa12e79cc855180662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2f4b3b47ab38b2c662b23e192a9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb473941edb1a2fb590be35ebeefcb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516baac437461105169cd780ad88d1c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d607ab35b165ad86d15ba3098960f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9b99c5bf1346b4a1a4380b9d0cf60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9cd35941f0f77bba15e2b58d2b59f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042cf008f2b45554271b8da9bb072e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b920ac3f8d78666650167998c433f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c9b2e9985fd4dde17c725d0b883d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067f687ed05ce481c4d7f6408815cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabaff7cac8b89fedd2a23277456bbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7969896985c7c57611260ea463885674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d6b6d4daa4490a88f9bc56a21230675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f2956daecd0799c31221e69a1efa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3159937d0082dbd06038c04ced6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a86cc723b13057c40077d8681749678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce4acd8ae9a74cacfa5fe0c3d10a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe043847853f554f856ed798563f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57855c755d3ecf7cf9df81b0627e991681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d527ece9df4b448ac0dd6ac0323a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87348e59bfca5f114c62879047fb7fbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d24298aeb73985c3f25806208e3de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f8793f9ac3cbbe4a70bffe1997a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9813ed563de9dc784ea60a162daa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1dc2a31ebd738401c7bb9ad45ff9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45265ea885c6096968b993b43f86077688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d594dfdcd6ee7dbceed62cdf0ee94b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413efafc1d5294afb4972c65960c6716690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c74627a3619dc6788e67133f3e6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f2df9e5c73f6b79909782e450926692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6002668bbe90689272bb0cacdba1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd440d2ae3fb51b96b8ceee23f06142694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126552fdf83b17906a0a8acd613bdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d822b7cce543e786ae547a6ddc32187696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218641dade1ba2777307c4b1277423697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b412be16915744ea45ca6f41782744698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b5ec802fbcda581feedd29e8f97e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee59457b07f9a392c586e61551a0b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e805e4d05c97f81cb34c293b1f60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b4547bef35c332d31ef7ed457e73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523359e31c8abea70e04cfa9079a424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4713251a18d8c3de4b22c6e2246c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268213835bc69087cea158f5ceddf0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c25399027cf8881a3c336e7a0cc76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c9fd8fbe096305d44708288b8f73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab617e884813988b5e7d065ec16a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95eaf2eacc6acc0b3f49f8e3c7833f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66816ca392085f759c15e30f3d8b499710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393e8a2c35b54eece49d2e48f8732d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522ff0b8c310fa8fd0af54b1fc5074712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552da7f0e25bf9b04635a3ee01732d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb303bb393d2adf5e5400ef06d7a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387a806ebb21f4758e4ae173905b40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f9aa1499e7904ad63876c084b912716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd649235823da379e3565b352c22b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939df39d100b3223f047d246360ad1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109dff07a7990c2988fc400388db36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a630ed6a16b9987f09bb43ef11d09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381b104556fe150248c474aac3d5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20267e595ef6853b516e9f69c9903e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d354ba97e329c6732082e53876122d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce905cac2d41d824e52350230e7bc105724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48517e466fe35177121831069b30a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8086f1bcaae424c1c5778c17ee3d9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42de21e23cbe40b30f1d9bc181fc90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aca43a8b40d466d6e4c0706ea78e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bfa79dc38bbbf49269e021c6446d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a5a57da7c4b5f5275a1beb7e3f922730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c2a7d6d135af8cd295f653fe28d73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b3ea2f1a4f0eef124a55831c61d00732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf1e414cb6040e6ef5cd1c3a4ad2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934e93ae3888a7bc3528576d739c4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b3b3bf3d393ce4b3400613a41ebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4a3e2a7d9cab6b5f1ad410c1872dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249189e0307b1479c1ef448789b7e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2d72e76d42fad2b1feab758851756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20835669150ed7c157c8fd02ef0b5757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bb4e8803d75fba03838c97476f188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc45c8f8d61198d0453ba23772fcb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b6b5ace7a9759222dc39522a4b0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac3986da191190dae574712a7285b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51654405937e2ae4026c425da7afe38812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9a1c6754f0cb4855a9f50c6b67a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff78589672ade8e7266031f0169a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3f2a8241b90d4f5376bea5734e4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b0bd4e2407c5dffaf00881241e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a1128727432e1ee143d722a9c89317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f2f9fe166b659b59440cb22b30fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087a287ff70b26f28c1347818bb8c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcee1ff5677569e09871411dd16809d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18368159dedd94ee4562644c70b9eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da43b23930a962c0b983ea08bb6945422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaee2e6226f4bac8c5685943b57ece323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5d461fea2ac5f3c7ffee81314dbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086f2c743f3888d69253ad5a6a8e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b1696c1a34215239d414bcc1d0f4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5806f5bd0ef13a0e0ed34dc8b98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b23f7ebd9bb91d4b4825fcfe75dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb66c06e7df1f3c622283705ce99329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f73ced83bc9e3cee36959d81b4b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffec1340f494a0c2fd26999ecd43531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6203438b992977df98aa9e92cce3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba47193ab9b15b45f14bf8ab763d0ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eec4d28dad48970a498520b07ca8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772997f7371dac7c6ca916c9aebce935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810988aaaaf4026fbd51a90d77d8f10136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3433b24acfeafe502bdbb972102337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b214bc9f09dc8c2a6a03f11f191b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b82001f013be42df1d7f2c538e8da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1912ec3d9d98312c027feceaf7e09f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5dfda55b890f6a51edebfa805f1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d5925c9a6b64c5c07eb1a456494d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26fc77356f8bebeefac1dce1a012943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154706c12dc5944149c8597120b5430e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f0245ba7d60cecda15a8967150c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f31ece604840f4381bb2354fd162746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a460ce856c45e0e11ec2eeea6dec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a1bfdf775a77664e984b507d396048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1419f3a89b23b99d655515ba3e4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6858e67aca6ec20b72a2f50b4b1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c45bd3a7227f1ee51776b7097ca951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb55739586e2c35a901f1831c4a7d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597008aae90e1d9de4b61201f039ad853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262bf8f5d4e1551668272bb7b21e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412036a084547f0d835682f47da78a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f6930b56ce57d9bb9b06c7e7100656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a3d59ffa757e3c82ad64572221ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451939e25029e944048e0379146486658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f57ba0515e3171f8d29b433ec3e5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d761bdd38edb81f58663670e6bf18c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18361c5694ff61e3e247535605bc4e9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528afa61e1efdd29246f178b736ceeaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b61e896d804b2b6f02f43bbc92c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890080bc6e4b640aa409e730d840ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047deeaff4234a0fac5e2e4d99dc0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e7b3e27484baccb990d4d4ac1e4a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7875749553b06875f5994a7c37e6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ab81bcb7e43b5e377d835b044f6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd493699c420860dfb1f0b708b3e77969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb097eb557a02d14dc1ce050df97c8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c671005b1f41fd57c807bd82ed24f0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcca8057645b330cb225109da9546172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed78a571d768dafb1b4360d2b64a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09d4db8ddb5668be71772ba0ca6a6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809a96d316a7f774fd2e8c78d950ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106b353d72b697af90a92383071df376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ada8daafbc4d7a6d273c1585b9fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf75c5963d698e387cd8fe08d6e6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fccce29d5a8851baffae86c63ef7ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12c343ec23fe8f379d0a1cf225706b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1c579398f68334e89b5ee5ffbfd9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad488d8b3abee86dd1b14c00ecad46882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d394c5fd6e8febff933a07932010683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2fb13ccd6a47f19c08017e137f2a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290a6568f28283a70619f3aa86f75b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84dd31f3f406359fb803e48cffb2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b5453536929d04cb81f4d158223087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721e159e53c4dbc485d9578cc49a4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39121f4bdb17515c598a38de984d2b2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169461264d4ccff87e2f126cc2a5420790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8b37bc6c9e13df06aee90aa50e5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797f5b26ea6dacfbe536b089fe9c3bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aad6770a795de2762be3f32a0ba1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31b1906cb9d4d35cb1835689c43d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a60c9f5d1667f9d8f00090a7483af995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17561a18a0d11b1d82cb4170ffb63bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1586273149a2d0d46a8cbb0f5e8ce9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db90eabff67331699e8a55e2bfd324498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8c8055eef8b05233d63d731fb32899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4b485a74e26cc28ef1e6974e6a36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141c375d1ee4ed38ca8676ef33ecf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15126889abdd29d7174d73847f9e2ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f6a669d109043d8e787298f91998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89819efaeab5ac2072065621c6a390aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03978c499d9ed988a111c4f835732ca6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da655f1526f08cc0f898dbcae79a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc3a64214d1625d4fb557b7d3d07f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2781d1ca17240f36cbcc64b14e15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed62b0cecfd3bf214e942f4ef6bfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919366c74aefc52a05f55ed8eedc468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfaed2325fc92e179289f318eb8c4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a85cfac476dc56ad0d150633e661e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5292bd3cd3bf227f5c44bc142bde8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c047957287548beffea6959b54b85f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd412614d38aa3b59067f331f371f686115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b888095d52855913d3621d9efa83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546462c16781661966534d2709d4491f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146566aeb23e2434b90172032aaf447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be24cd0de9a829dec553dd1198e845119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739ad4ec5132c9b02da7e7669427ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0554099716dfe183f65819a3dad7ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547c63f1c9a2e13433d1cb87f5dc9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1cf0687a991ca86ea7500ee18bfc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0178e68014882cd2ff08b919d73580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed51b5b57d9c009fb2446d1f8f3c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434db3e9f0aa77083fc2acbd76730b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff787a16eaaadd5732c4fe0b38920b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdb9c532a424d225281c127329575128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c593b33975d7545ab708b46b81d4ac3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984762fbfea1f9e6433ecd2bc319d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f791c2e1d1859e60ee203441f59da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a51c75ba1e9924014d4d3cf07f5b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437cbae8bc28f8bd428dd8de858a6c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150452c8a43726fc4d5f66bc97b4535d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d2907b621422055e6a45f3c0374a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18085615603c19c3ad4480818b39dab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbc571eef17ad21fdca45d8fa7612137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6b79adb1b53fa5b88ff814ecccae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8fd7dfd3ff2262e669ff10e92ef4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0049186c46b1328f5d3d7d56b2618a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552e2d460eeed931fe282e48152421141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88081a6a0140cdb88a3489a65ff725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab633f5f4b38cc7b21fb22c9603e762143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2f93e53c8fc6ea5e067c103c4d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f3553020b54160c5f989aff1e8617145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad2edca8ae15e1fedaab3558e0e9c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a4436e658764c07a32114a2a620e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f757a0ecc7492480835a130ec80e2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdbce7c75d227f42ffa74b0bdc2ce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045fd8e0a22314711e3879aff46f30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998876d4a3146a71f89c40eca076540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c29d90521f1e8222ad7ab505d79f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecbc874310d2828f4f358f7c2f0baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f742c776213273e6199ee64151b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b90c29ef6868db614511c36818551e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b472d7718611ce1c634139124a825b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b334d9468baf7855dee8e774716335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfad38ba2267615380aec76b184db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e2994eb059660609abebe4d33328159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5aa3146c2a3dfe6e8b4488b1b0c20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ca67ebf041c31df84d4c708a2462b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680fd214c7b45f9023ed597966b2bc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faefc09a5a146fc02507a4764a786c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fe77aeb29559bcfbff1ed02d99fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691863c36adb30df01afaded538994f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c71b2a2c4ea39dfab06c4c3b586248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3d13c4155b198d07c03c54841455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f753717de4b73317d440cd72c4144c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e48a8af9485e373bdb2d726094f53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c38fb513e1718ab4918687a342e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e1d12f9daef18f242e122d41a4fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390e92e258422dc3422bda682f0bcbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dbd4ac077607e6a4162eb136f31d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219862a509d014ccfc31c3e503fa7ccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ccf8a7aee835bd677c1d34a6cee38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa0d33a239245f33207339b3a288b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f392a65b591613362e3876f3ef6165177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880f7c4de8604347cfb3f70be6cf89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f21433ed580cfa46fb03b2e1367b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a885476964e2e44e6b6aa4a0fca3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f2309ade4db9b5a92888c8301288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279c123acdfee1245069d352f63171182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe04485c3e5e0d251e35a75c1740f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e31c8d4ad916c05424b827ca7c468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e67c4e23b50acd195ef392dd5baa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03720f482318b04ab4027683a917dcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb736cda40581eb702c38703a20ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce73dbff3d9e78cd9353206ccd1ea3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5fa5344c2b0ff07c921125e272fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32271d3496dd9b7c07fd8e5a5c07de8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9577197918606a76ac3c6fb1c56c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc517d2ff52b0aab575befb73f327f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b82bae02b98c00371571ac90d48ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad70ca849a55407dadf9eda70180ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5ffc5de4890fb037126425ae8b55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e40a835fa138c81b8873262213307f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ddf9064df480855524bda8f441b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b783e3e7f1e16b96a55b4efd7b534198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f57f59a1a4af3b5a682a49567d59b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469da8080bf51022b2390a8dc79b893200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c4ab4411ac865c0fbc70df906791201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40587615dd4694f9be8a3e3b2fe974202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d97b9bcab02f325790afd2f5a0eea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167dc1665fa89fd50964fc768b2c2b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49fa589458a836c0097d408f451639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b12913fe85c1b4c69a81b0029d70d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed19db0fb7ec05becefa737b0fbd25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142041742bc77dd88b9357487296571208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb759d55237cca4463133b42adb31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571feb837f9affce18944291fb4ce15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3435e3fcf135c60f63854d6aa6718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0983d55c9dabd12f0f61f3a0f262a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd47c2011f20892d9b4c4efe82c7a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d4825edec9f4529fbacbc582c699214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679f75f8fb5f12e26819ab4c5bd935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3d1405f5389faeb63dd75e70e4b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74c2e8eb4bbf48f482b23f1ec4d10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a175b6b08b887646131fc89f71256b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9adc520f10467f2825d3e5698e21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338d9ad909a9051288141dcbf3fde2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83df59fee42f406599f493533a5fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495600f7c047b8b28e2e6bb5a3bb72ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e5e2016a7143bdbf53fc60de63bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7051e960b002f4b8fe872620769a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c29866cbc307060353a8740fc2663225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dca9c24ecd24d65423b1f90ed9652226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bc71fb02d04d760677e5344476da4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794686d81d13999f63ef28a4328b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ccbe301491453e4b83a94df01b7de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153c8fad7762b0607a9ec58f5cf2df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d03191caf39b9b280a1a91a903394e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a02de8f7446dcc09149bc5b8267df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3847f15170e4e63db54304ddffae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d8ebc5eee2ff86613260fff6f21e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d2548bf40f2ad7100999c8e98aaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceccb38bdac9a049608452725e900e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5828d1d2d3b387db7c5adb6cd2f7e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969e40bf2c98298359a2f907500c0ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e20ff52b5abde8c6a2be919c0108239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa74e1c7999964ea50441c30b6ccf93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d66f675e932f28870de2c4337c334241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beb1d4cc3eacaf35ec4589a47ced7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7082d3398761e4e88b8e99ffd10863a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a0a116d1b0926f23c52985ea9095d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baff088635c18c42e0df6d750945cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554b10c5544db769094a5d5f66eb3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918d880c8aa5e849aa869e5f6c7095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410b8ee7dff8471d3155f0ff620283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6fd9f4ebb4c55164f22ff618118d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbaa4ee8e3d052b5b0bca5c29aab8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795da884c7744dbc6b34e59c5e2952b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bce0422d7177c900669aa479f4cd38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773679f7f6ed6f13ac8f50d4fa267f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a1f1af124bd49556b6e2b4faa7a85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7504731622d1d3ea1f2871ad67395255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b95f1091f7ad62634364547c9ce05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30b2a78da98f0b5d16a46cd953023a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec99f2a6f3485e51ebfaff2e7f9522258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ea477534613be896e11ff1bde1df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edc51d8086cd95276d2f659651a91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1395d2fc778eac821ebb9fde3267261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7138a3e3c222e6db2d434efc51af9af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d4205f1123023fa302f20a1b162ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2089685f974c4c77343b73292cc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306d0597517d9ee80bfa424b87f506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4556ef08790734ca2cf97dc6be82102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769d9313c417345372ab5b34d063cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70ebcdfe267f91ee73bec134b13f1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833122915dea3f6414118852a909a385269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb116edb51bd64d55548b994281476d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed2c852a461429b2356d3e88c53ec7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcffe7f8f7686d6cb93a0993ed62e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c70aee522b819fad28911ad8e8a18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc3ab5d129656f6cafd5cdaeda3379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0d1aa85034ba803d80f08fb3e5f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971fc065d1ce8dc9ef307af65fa86c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511c41d62394e8551b4d7aada32a93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b93a978d2623053300d5d683b00baf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4a226cd94fab287b5cc04979c87a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536f5b95fe47e97418de5fe6fc0d08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3970a14808d261e8acbb9aedc2a4583281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ff43d1338275a3318ab6d24ca9b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5209741e50a32d34a67a634b991484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811728ab6c28863d29dcbba7ab0dcabb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36ba0a9bc34f9cefd650f1295a3f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf3049c927b7fdd78bff6bdf91ede286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a405f449023dc217f06b06d08457660287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128d6113dbd930d7b84f475f452b96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33ede519d28275200d6f770d2b316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9497b5f211c1e0214a077a17da3976b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1904664075a042bdcde0920d13b98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dedb7916ffa4991f6f95ce867e325e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a35596ecf62a0f54af6a1229d1a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821181d0bb4f8ca965ff8c7488de56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68765885d40f7aa28308f254227391295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59a606de419621365e597312d0376296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9f420fa57e8d3ebb31a9ac7e82a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9478ebcbb466910a7075dd258074209298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b4f8baa33068e21e45aabd6fb5ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ce6967feffdb3cbfaf03479a2fed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d81c6876fd23021a2d6ab509fffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff2f4be580f5fbe6d1e265d74b4efd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd274130738c46490e593dd2f90394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740035fc4b1f3dd1dd883d1b6402b428304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f8e8ceb502628c139132cb483883305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138a642c356e31d40a8fc01bb9afa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2931b58f08d6900f228e55ad500b18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a555a234d4a7f2367d6c16c6bc585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04160278b25937fbba8fb2273684197309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd01b97176b7dd54e8f6b27829b172310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932984a1486901f3e5da3ea1270df319311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b641412339f20a2b4d5b754ffe0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba5799210559f1099834451b9461b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce1cccc9aeaf33c68a35772b323b9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057cd0ae86b4c28ff754a23985c420315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e12cb13db4f56843ed8c5daf0b7bde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ee708a9c9d3ba4f9e1bcf33af7b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728d8095b5a61e343d75fcf49a5378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc659a828c925baaaf65c3f7a4c7c25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef90763e7940428cff9f5bfde30c538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095003d840bdefd9abdb86f6c5f172321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56aecd9c18f757404134140dd817eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd38e9c58ac2e801a557f347a9c82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f655455fc66f170d9e72563e9e7cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aca62cfce8d0ca47215ce43760a24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e08e5112479f0c25bb1e9d55f579f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcadec9aa53b7727c035d840885404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa898cb05108be97a88851a398aa9b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6e2a85afedfe56008682a103ba61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b373fe47f0c24e8a2fbe5186f335c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe9e264ca95587d732f614c72d87da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cdb5ada692e63c68f626e58a85727332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86094a9304f143c18fe70195356f42e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff84a778023a62a73a490b0df4eff20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b2a299bf5dcb9da6cd82df644e102335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb5020aab854780a636e2a34139ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f9bba0519ac24014fbe0dc2aee9e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55127d05014f7ec0607c6b89ef721e61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0844e4b72a06470edce0df8dbfa578339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10fd57cec2802cdf1c3065985566b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeabb7a254a5e9d075e620c62467a34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e094d1ca328b956d961cf68eb21b23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545e68d47b7ae5ffde2a560b6185b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed7817a8df82f84c25ebf841c970a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28f9ea81ffb5516d16839f37cb5de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c032f99ffe22e1c25b57d4a6cdd7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267f7ba3b1cb0251c1e0b28b2debe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1e445eb56a9f7692720267423fc3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952f73881531cd2ccc8d2cbb78855d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947127a5d9c57c3effbf6125446152fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26fa3f27cc158ef8c30a73b65857e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd06aa4d520c073d3f0668691a4d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821139ba0cbb3be892f0aa73e357081d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0edc0d6ca90ade04d7e79d0b71eca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502a6103311a85e2401bbe53f0fa8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df17ee4639305d0542155a300b26110356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668f31c025600a6b9ee3de3a5d47ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5775722336c073cd18ea5b0a14781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f228e2541d276d804d01409c74696359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b546cf3f06b09c5fe600c159e8d077f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a4ba805e7c2cf19e4e4909b1de5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310c122c465b308c6800d4a1a52118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d265d9992919cfda14879b5bbfaab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0dbcd45a432f4898412865f9063a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09261e528764fd58759329d3e46f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96392e061afcec33738cec5943b745366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b1a8eb1f0bd991c4acf2fc903e16e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fd6bd17b9f702eb816524425d75e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee6a27a5b155d7dd7d8efa4acccaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c328cf8c8a7c51f325c34e487deb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07b7aadb297854ccb564acd407506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc055323c01103f02ca4fb375b9cd7b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec16eff93876c82c4274e8ba2c694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff19da2f19cf30d9e7bded03463979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c340e4e00d7790cdef404905a4c9af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d18f2f180b05962a474d232e6645376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde0b2a9d75c738c2b5c5ba1afe3c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06b550abbcedc3ef062b06d5f1dcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e1df2aa835c00cec7df0ee851f637379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa20f4d26c290056725ec8e65503ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a4750e73c943f88792c74e33ad09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889e6cb9baed1749367be965d82c28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8ed8832429cccbb02330f94561fba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a56ea780179688cff1a68a825bae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8319e338d50cd177a030baa4589c48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293a2547bc5413317fa82c7bf6796c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1eef06959c6eeebe2d4baeab5867387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717956f88a672a92b4e583600f1a9591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d5a655873ceb86fa86241a3bfc7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9209b61b6f8568a55f536b26b2db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce9666764bf74be7e5d193566a04b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494da21b5e60595c7c9ef764b5d113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe81d0fb080f980fde6be139fc94dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5e36c6747bc9f3fbaedaa0dfd3d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ccdd294495e0ea3c136ffa6e96fb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21394aecc69512fc397c4772be640f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c66523d0039e97a5c37a951e2cbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c30ec5f98733d657260a8b5692ad0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72323037685d6b3f8836d345eb259f41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b3f7e39641cb956d77631c501752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1c76efaa50cd3f1c1c8635b537e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaac7e3b06befc3d966b02b4d44daa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676d5cf22804d764b8ffe8c2fd053d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b33a306a0c156737688dda1362295404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042a218ed14d8634062e3296402847405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bbbd9cf5a36d43e510d6a134ea6eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac5c21464608dbc76b032b9940a9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922a73c87ae25e15adf1a7fd34349a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d934a29a532f5d2f26e84fb011b53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e390453b6e7bbb0bbdff3994881b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d31e4cd8fd7956fe1c1d0e5b57b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae4507ae5549a01200bd7114f1299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91e09842ec500b031585c46eb7ba5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67cc4625a3961f49cc9bbd56e1401b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfb43a7a77e3200e32747a13b8bfe0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e43df97c99f4fb9223a775514cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073537ba079b4199fa157e8bddbc55c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0536094bdebb120400f0014e3662f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a4cf94a8bbb3427ff491906f798dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3485f802af32d31e97ada68b9a2133420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8be30dc5289d8c8f82888b1f7067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f17e47f84e06ed97c23576f8d334422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0a96349dae9c8c3b6b0e26ac1607e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae32b670bd327cfaa359f38da96aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77790e73cf2d31b4a10ea809a647c54a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6b2c3c1d690013b377f41c4e55ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962b079e89738ed1c752d6d2aff3ea7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7f1d4c7bbc8a66dda464fc196b6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cbcda1a7e9c0ab0ec42fa3b317a21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6af1f1afb9ffc510feef09cce212c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e1cca44acba14c8fd120e16f99c2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf633208f73e2874e8cf0590e71c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2fe7500e0134a88eb5d986f25840433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5429bd54447aa82782dadface019434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045baefb2c4a4ac31bcf00d55eece42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8ae933cdf345de9341e25f588c68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa538518b0e9cd6b1ad949abf84d3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda21dc09266ced4a27c8dc7311c3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f227a7293e1b80ccfbcf91e8d0091439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998d0bb14d8224e61d31d471d14c7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc71aba737d7042a347fa98faf0c843441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd9b218007ff7513c3cd2d46001bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e09f218ab9f1c68c154d9bc8c0be9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b5d825e1ff9d762fcf4f3157c8db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4cda2e8421f88755c2f2b159ee5fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1773490d7af9c2d2d25e459135775b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b39741219fc607d003d805a65116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ba38cfb7643cfdeb56209f3bfe9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69a49734723dee465b531df284c08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54110e76d8676e19c1796f12e3c96a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd888238037abf6e6af2f06485fc50f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e31f7abaa2f5d5c8c38ccd6d4813452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7a9817adb27c086f01ec79a3d177453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded533555a1f07136ddd7d25640bf77f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782521d4a85fbe0f24498b363307d455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb37de9f3fdc8b2f7ef7c64070bce9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f1fd21227aef61c7b5220ce76fd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7e14909524195acf700591118bfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f168332ae90bf82d762e7e2a9c7ecc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6ba42f493684032eb6a7374f4edb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342f16360dcecdbfecbc1f71dcd8e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6331eda2c398a9d4df6ca9707e6cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1566d50311caf824da0c77d966c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fb23a8001cf4981b76f658b6e0b7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a48617caf1a6f7dfee4beaad9d82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba16ad50054ebba1fbcbe3323972a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef5eb4022e74275342013c563801a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae73eb4e280660402ae3b2ba4bc1f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443b5a2ec3a6d42f9111112c8acb994469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd6ec113b9fcac38ac24e3cad79455470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614cd5f88481e0ce903b9b78a5d3d66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db95e33a69453941a973ad1eeefe1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890261a84da8116d30990ec54c9af1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f2a70d3280ca9c0b58aacd14909d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df842ad0a68bb910606ab6777b50f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2127f15dcb7f0d411b58e2497e6fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695cd0448287467d6780a87485a6b41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877414ccf037b88a4c1b75d25eeb5ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe84ba38b6a690831a76b94521eee37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b7407766c9dbca8e611893e6cb51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a1a8ab9f55a37b488aec747519011481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a8a1585d4121144e780f6363588b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e02a8e8a134a16190ad4ea622b871483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67fefcdab36acc980b09f8020a61fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f3579b40a00987f4f3f516eacfb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009d1179eff2c3d1469346787caa89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42b87c2a04ba855f3fd36420e76af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660a56dccddb7e74574593fa756ca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2f6c9adabc654e16eb393e860ba4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96039102a42ec9681ce519ed70dd759490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c505ca6428f63d8fe60ea417dfc489491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01406d07e2b6edb62a91c33a5f489b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784b3ae7f792df813a671b05ff7e0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf322bd99d312be32968643bce6663a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c49e3f3595a1a098da36e1910ab47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ef312c2b7990332f1ddec891fefa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468a77c878e8f2ba0239f78e7eb0e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc8c2ae6843be8f2b885683dfd84a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b6d03dcc963b3caf9f3bcb646b2e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc931d9a728d4b17b69b52eaaad98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaaa9421f69ac8e2f0de4560453f3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4eda8aa4ac9cb9a5a219b280182a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3965851a3fd273ce963b2951fca921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80761e2f810fd507512e23eab26c8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601e0802bdf7362179f321e237eea36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a61377b71f4687f492f6d083b29c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc174baa02b95c04924ce3fdfbc337507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3f6672bd09c4d4a9389940324578508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2fe864269cf11d01da0809c1d0cd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33edf5b5568af9b250c9cbabc502e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470408ec65531a2f1ab54ae549867589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91aed8db6990a9997366e69a01003b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe36179329d9233aeb9aae6c97b56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbbd15ef168462762b1e7d727515a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765cbf822da89c4d21b57cd8ee22f74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549020b6ef15b9ff520d0fe4fa8ea0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c964408e16f964ce9cd38636fc4815517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a89f31894887d9f4f5c7fbe21caf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fec1b19bb66ee820054e1ddb6d27b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a249989c02979c603ba8e0bafebc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94d0237e6b0bfd4099b7ad7616b68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b076b7105bfa1edb563d4235e350c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed43d2d265ed1b5e8d924f5134a53ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572fc582e5752c86f546e95b3e41a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b70b100b20fcbc22681d1d99f215525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c27f309ee24d75d9765bc6aa1dd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d66332ed3f70325cf411ec98a0cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de13336b818e22db3b224b48a5f76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca235d30d48efabab2851afa85e4f1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba582ddf32cb077b4d9f3a0742c0977530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb08b26932121a492859bef7a39209531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d985f799e8d02b86a6d7d1df1ae4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26398479a50d9a62196007215f7fbd8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7b5c9e509097cfeef857ab626985534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f8e84d9f970d53f0ebddeb122e12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199ec9c7dc4ca0506a2f284f89c847536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b38d3edb25c2d6fea9d1fecfe00cf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6448e78184a38a658e84f58533f73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea006d0958594ee31d8807bf83490d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3400909750728265897bd935efdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234c4bf5a5d714e32516712b101f072541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8758401fa1382ea0fd62ab4b9b28ac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075a3de87d2ca96e2a6ff461a4f6a25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ef02cb3874a91fe2ac03ccf7791a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9a5d4030c0fe1a12516f3a924cde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8d5674c5172cf443851d13f2c781546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b3e29c2e365ee20632dedabfa4fbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1c65de896a1630c82786f892836c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b27a0be25ca3a4bf3aa888ae0da2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35307e8eb49b115848804d88eb081b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203f5b31bfbbd8efc19bd425bc70e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c374eacdc07afc0f84f554b66db647552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c14eb31380dc42e3767a094af4b6af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2599eb9aa802e8aaa6f835965c39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ea7f197aba04048df1e31b849689555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad5694610d1275a25783f41f9e535556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8dc59afc19024681359981b0c616a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56c2aa850f0ca1cf23d57052fd278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2819a6be75bd033ac92b7600993878559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce628cb5c9f8734c40da8678b71fdfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d213077403e12ad57cb7d50b37136561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04069feaf4b44b572eb561c420314854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93609a6dafaedb7965749fc21f9e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e59470865653c755bee7505d02b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b678109181c911d60a3379ab4211f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72036ddac2418426f018d6ea74a816566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccf10a9069d595d04733f4c519a7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699858e304ba40715cdf1e95ea26bfa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7891944dd07def060be6cc894035006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf70b701084c26f1fe95e66f66b3466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d616e12774f401ce297c5f1eb252e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6947acfceec1d1e4c9a8825d978592572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc899c744134519361c0488494a66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73664a9b79ff491efd2bf7d630255a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e7cda0e77bad0e77cd6e479ad96e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6c40f104dc6a38351767912c07de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574fb7cd09dcf6afff7b60cb1f094f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e8f39a98450a92e3cbd95654f765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a258a012184ab5c9beeaaa26261de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd98770ec740c712ca80bca3bf04b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd48d1a96f713a525f5c900a93dca2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f82cf2074076a952e543985f3c6b4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e6f9fd7bc57e838c3ac40b17981a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874fe5065827bb52577b15ca9bee51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b07ce5fcb82b9fcfdd566acb45fe8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d893084aa7013d015d8074105095fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112595da2adbe085858cddd80c5c7b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd018bfc8e0065bffc6e17fd656abf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc23682825205dfcee33be4a04457589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f15648c4205e4ae32b18af8a4eaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13397e295d865f6dbe3c96f1f9d32f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c662832f9c45ee73cb41cc827bfd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12c3d42be82690d5d75070237c924593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566defbf6df07ecb7849ce82c0d7f16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61f213f564bc5470f8573889e8fc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b1f6e432f2b6b078f318160366b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb9313f1dedf8b81cfd4c456a712d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7494a8cecc803109b4014f124e38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802109fb5929a5ccc583445c8865b1e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c1681dc7a7a24a455f0a23842461600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130074e572873c684ae5120659f102d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e8fe580f055265be68fdaa7f983b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6a7ae8433281b9fff8ba314a47aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce32f2c37a52d3a8ab8c16ed26993604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8fba73ce8772aaa74ab6f7adcc39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cbae35cee8fe7cd7feae0b5a4a19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c046478319122f4e83ec05125495607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e3becb57e4e72ae271b928f2a52a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea4fa973d529421ec0161b4f6c0a07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d90c21d6737afd1c9b6762642be3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e33cc7af8a9ec0d51b5dc341491d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b27067e729f5e8bff1c55d7cb479d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c631f8b4a03db5c63fd39ac76e8030613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d724e0963d3997735b1d2bb12e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380967607c94b04507ea019a62d18185615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012cffef65861d99db6ecb742f3a06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309e454d74023500501af071d785425617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f6751cd9fd1adce9d2076fd8b9c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3bef1dbdacb394ece116c94703a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac039e1b37fe3481dccff79c023edb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a54aeadbd39ceff647a2314b42cb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18e91557f36e7b5a395e62a10de3e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3f8163f9fc896c4b2b23328b8169623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b99c4e47942e8099e76023e4754d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad930055e49221a5785027b69bd4f30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2073ec8103faba538800177af315626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4d16d57f07aca93cca7f2789f96e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71910f5f149cfececc55dc85836166628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5be82c372b207b10bd0dd8f91940629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183b4c7dea636a44f758f44e8f40ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b2f8222d342c134a5b90630a995c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669c6159751939bfe534a701b39cba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd3d266182087d51f2d30889bda7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd304fd256abd240c0934781f77225634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6203a8a32d47e8ade3e6cd682817b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8654f9d0913b965f46aa2ad422841636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ec34c6874001dceadf31ae8abb23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38b4eec950db89fe33fc8b5144b70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e718ab0ee07fb8a0fdb417f7ca931639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db5760ef0f5f77126b39336be4fdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb13eeda62f2ea267527bcf09e33ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340b8d299a8b6481ef3eefbfd33a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aef5ea4e1740271bbf2cb66f8ecb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37efe0d267134cfa616ddcb0583a53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb4ebc359ea3c2d8f6566b12636d0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506b8c7a196fd8feb40f1d02390d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d3a747dfe868115d2fab5d1fd5866647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a806b1bf70c96fd9f3bc68cb4d38d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee156f2002daf4cfa1b5699bc59ca8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e9fb3108b3a8f0c2073a030390436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3318d76ade7fb7953b618c802b7631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f79931af1c85b8b13ce404afc0683652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e48627d5643bd6ea55167a508ec1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22a5c8affe60f7b3d082488cb4ea51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb296db6cdd2155413f392933180d6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e247070842a9a30c0bad91488016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223f507a20d217a14d74935bdf5d53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf40bf3b494c15cced3f674a6ce657658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26441b49a4af58d06434caff135c43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234f8a5014291b0732b0ab7e2b8b5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc33c4e630c4a02af094d95c7552a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99210e8b0f9f63a8a58fd588c85af0cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c973030f5b47957ba2ebe152f5e2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb11707896f3cd8032e73368e68c0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5fe2d237f7c28ca9205eeae9790f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ead075da1a6df699d0e6d865ff17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab135d694ffc6050af711ca32be865667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14233e2eb041704efff9c6b520aa498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51754bb8eeb8e43fb11819c1fd3ac51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691780bc3387326954929aa5dc8416670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a544d04936cdf2a436ae2438c766671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5e555174d162a616debcbbe029fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b65b6d390e4ba58290dbb45bf4f36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b0c7be8b971617094885fef3db780674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223aa0b02f2018ba75c5d816337039a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c85664a5e4b79229d6ac6362d129c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586f560a12b24b837ac4ccc68501db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7cd7391013f13122e298c8910eb3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4095088dd5804464e51ac5bf0a937f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b7fd8cb339d82909895b6d4111b8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>