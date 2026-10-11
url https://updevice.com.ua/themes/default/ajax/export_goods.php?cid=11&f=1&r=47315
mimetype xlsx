--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7eeca669c880524eb6a497baf0f731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97aa9a82b0c2ba35b67381394b04a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb1bdf0e8a795a58b0221f62dba95f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d315d5e7fcca68589b81f89e748a264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804cba7477db38caec1b74e24b18a5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f7093f992df52f74c40bccad7b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963666b95a98f48813dfe5b54987ebcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15fb2c009306ef9cef99d2ebee0be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e376336eae3716e0c5aac663f58d339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a418637c0af5a397de76f47286b187a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c3ef73b58188e6ebb46f2c91eb2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7e8e3a64848b970e2051ba81dfce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008e98e3d1456a6289333817d1648113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9b61d0345461254dd4d5e7df949c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369bc53633aa8eb7f1c95d3e37cc9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3a314da901e3c436c354831e56f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79cb2b77b1f1acbc1f6300f69f393e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313a46e485047c4ab1be11c16d202d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764cca371444717fa1d3bc82b9178d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f7b3727b85a4e5331c3de6baa24420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb69d320c0433f91e22d94f297b7af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e075aa7e9b118381be81d14e78ab0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73daafc5f1cb020ff0add2748548fa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9f1c1a41b0c189a3eaa66ad1011124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6283d12d57add642f0616f8492a549125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b491ddbcf4c18af5bcd2abbeeacf2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617817fb8917f49980692946b2307127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf9d22736a81b2526ebec3368057ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ede2a040fb070ddca8994371e69c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95406a10cd20b9d676c7fb041319b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f199447a550818f28cdb18572d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ef4f5f9df4089c81dcab9884c53732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c653286d3f1bffedc782a7650bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c00584677f0aeeefe17b3e0abdf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e838625e58fe16db8afbd587269c2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64844332542daba1f2c49d735ddff1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2c465bb5f97f1e0123b34267ba7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9503bb462b7ea00c3d70b36880a4ee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989afd5cf39ced44c82298f030310239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540357b4d76a54b8f75a97528bd71a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441d3576fa0215895cc744789a51b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c29c548290f6a6f95ab770d9373b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3e0c138558b62be162b7e852c83043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbe28875e6372184e9eababef7c6ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438ce183364e6dff9bc213799f2e4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2f99ca0b4673802437f2b2472f4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c57abf358c0ab4cf0c9f6db4dccbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b6911dd0ddbc9d6cbe17100a2f26548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1c76012642b452e6d4cc4275eef249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc1a88df5717f2f8078f3c4982ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5da1b7cfa3e875d0ef4ab59cc8f1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf373a51becdbeb47cce342adb1cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbddc91756437f26ac2a345d90598753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae9d4ff8d5ba2ee929430bd220f93554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c586037487f11f9931bf815fa6f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d887ad063354ed8ef7dcca685311c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38281c03aae8913b836f888c09675457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6df39424b00b374fe441a9b63deb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4329693f1aa10fa7a5bd8f66df4df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c0046e238b3bcaf3694eaa85d6ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8ee406d260d99a680585724e0b1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f68d29b8174b1148626c0ec060fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94841f69659e177398ba79aaef3ee14763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e74dd9e5f86a4fc332ce21d9f6ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc3662aee39b66565e38a938edc4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476db417baac497246e4183ea610e3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813095e6fe4671bb81311e082db159e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5b15ec5a03ef72a9c2d7f1ec5ca668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65112a4de4d8095b434e3b8cf561769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33f2a280e0b5c7187082ecf8c24ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa971a28c6fa4e9aad786bcd2dd6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e8d10ff275408a19b3c76679cd7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7974b8e3e3a0731186a30df3a017773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03803e8bdfe076e77144c6a7340ffffd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0fe69285babb4fc55caa91d26efb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c137bcbdd2162496b101a3fc6ec15d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6edbe3f98305132ab95805c8b7dc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b24088a6e893c035c3265cdc42be078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cc7ea33bd654ba82de264a3d02e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60360d63ff4dfd55de33b7a3a3e5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a2198731275edefd3728daa73ecf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab9b9511fec8ff0f331d218a672ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b422dd4b3d69df2d1288fe92603783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd6549b2e4d303729107ac6c148db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6eb8093f8059ed22780a3c8b474c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819db896a44a3e5655284a7d05c6b9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d3dacf5a018c60e041576d030dce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501cddd7dcf61a7d16d7289bdc645fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d65e977bad9a38e4af6533eccdd0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd996ea2161ff5621daeb1055cec5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29e349828da6ece6975209a006b0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421e1fb46a13f18889d07ed89a95cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ddae8c122c26f428892c7cde880593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec299ec422399a072542376575ed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86b9263451124560f15b0ceec650595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177202717ed3846bde03d316065e7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6ef2fe183abf70520ec839284c8dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70cde925978a5abe6ad9c78d270fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be88243c18aff6ea76d99bcab209499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a3c6c8eb3d812ebfe56ceb2b5110100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50335ffd5a1a2599fb6f75d685280904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c975c9fa9f1b45dee34d30f453cf68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df5fe083c19600e648d303e3bbc73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c5521e4eb60c363607ea1da891d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f19ce98fedf63e0386d19ce7b186e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce09a54b912c28ee4d95a2ebecc9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0d624002db0eddad2a485440a056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24160d2fa67901b779c6eace2ce9eb6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ad31cb281ee76f531cb6a59251fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d77d075d773bee178f6cfdd7a47d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8a9c1e50337e31ab79d8027a62d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d583e70a07463455e8e04145325fb52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d48742dca7d649dbde911f835bbfde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90135d40dc2aa5360d34a534cc0ca0c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9f139c2f4dddd991681833ec0e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fce1a335dfb62b7fd1384207bf7af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f0e35482b76898470b0c5d04395ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4f066d7b868e364da382fb3e2dea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a8aa38cff81e928cc60053acab3f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077b5fbc6259df935d4c394f4f875b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4baa11db769fb4b2e9a5df6e82ce45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae66036b3e68247da38542329ea27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90632f0fb4b63b958a6f9d2131cdea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bca04f0d355e7f3530832e2551079124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b9c532db41b5904288e298aad9f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c94f26b017641a3952c7f654c75c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1bf56bc30003bf8efa09754718973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b0f8ae7bfdebccd7a827274e9b75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9285b811358e79b43015a651f1e3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f2662e3864f9cd7e85de488a30626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742388c4b46b97d634db12c0ee1529b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e1404e189e262ffa66f7960c4bf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf1764d3bd74a90c3f22c3999978a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3671c3c2274e05ef05e0463231fde58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf510df9e2efad7958a3c3f30ea2b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6e4bef10b0c7a612659aec4f8e81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e7c1fb722a16e053558c7f623d8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584ae5a995de5fb719280c8964bd69d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1401827e202963aa034854758ae4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39f1c20a001ccfc858733c7a5d5be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dfee4c8d27b9f08d723900c74e7b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959dae91562cae7e57b01d43a5c5323142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42355c659f7eaa733c215986c293d8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592dcecbc935a264f38045bad345438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631e6ea3d201cdbc5c068b48782c19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c835be181126fe6be142064b7e407146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af790fedd44ca936b1939867b416b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478f1193ba60258f43b936ee6d0a3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccdb1feab59ddeca5434d1bcbe2909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd423bf69279a9cefe457d02fa788b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd17879a3ba9e09baf900b461e6b75d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4e444ddc190269c82e5bfaa11e0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720f939d9e4e9e6e1cf9854bf8fe018153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b3f86548194e6a04901fd0be7e8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf06245a7340fc3b3c069db42ca43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dee79409cc76e7b72894d22d8db14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ee3a41501b7f1d50583f25c6185d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400cc3789bbc72531969bd0e61f02e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a65560c7910b5052b1ce70673f5d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974841b5db7df46a8afca0eeb0455ebd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd2727340c6316e7c1dbdd5f5cbe0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b4a31c6425758a841fab29392993162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551e9853b28b8f1c032990ef3910ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652b28e34843122313b73e8d9da47c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc88424d9a4823d71660bcab461e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9123f57c2ab18fc234f196c2140c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc3d78aad4955789397b78f00fa344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae0a6a39dbd4a65264403dad3f8113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111dc462aaf8736642db4ca9c2cba92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94953544a05a9b84c2c263d2fd805fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33795f72ebc0ce4715bcaef1d28a1143171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43a1ffde6530cb2e18edf6e63c0602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5635060acdc6ef8d48251551dc6af0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1e87eb951d7d89228d62bca8afb31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ee9dec85e96cb3fac786a37c7a2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a8c475048120e61ccc7aa74bce2a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f2f472165a98e0b94356a88764ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ea40bfce9e8c6654bfa34a9e673f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b998c9d2e5d6b719a72824729599fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f86e4fa39522a6ac2d007b7761a7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697988899647ccda48f3c30d3c192f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a498d7179cbaac9ddc6a70a1a72e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a160009290d5f1c9d92a7f67c596f7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03cc1cb69238790b7729b36540cc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef9e586a9fd96638672e07e5a9ac9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f12d1aa69b0aafc2b263bbe786e32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad28fc52b453f9ee5d30fa85cced524187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd8302d0453bfaf30407c4ef68f351188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba0c98589da24d92291d24adfc772189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda3cc47cf9625736f8d1cdeb7acef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbfcec36db283fd3ef7f523c1434e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a576cce5a1a023080f12cdececf9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f5890711f3c6d2e607f1f1865364193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809f3061f2e50bac66f3d1f4235aaad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb31d35d1962445eac4dc1602534ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb8f57fbd2e6373fcd9b4b48c094e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae4b1bfd2b7c128c9e781ce00fe87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646fb2f883674b7ea54ce433cff956a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9799bf12123765468eed7f71b119d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52bc173051355e821da34b01fd69e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a31fd55dd0639e72a7430c95fbb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05006b13279756e538c8579237d5bf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4a0d5a522d1b2ffec779cc36d43ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff038c87624f69f022469cbfd443693204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bad2cc1a0e72ca31309eb7233f797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b0953005262c294656eab4746dd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73659969ce11ab579fd7a1f22b999eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc70dcc582935174637cf670e132cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3faf828886f334ef168fd61442187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ed2297b85488ca6a9fb8689b2ca8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19e7c589a14b7b8dc7af0b9cf208e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3836c3948a0fade5879800ebd27b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac88af95fbc745b18e072fe901ef61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f539b0ddc973259bc19d1cb1758e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3dd77ce26eff578bad4d23a5702a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace420681b254f2cbee3237bf13bd7cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd52b73750472596081479e755eec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea642340d3eb1558026e88fa74be1738218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090aafa9134539fc19917662e3492ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d751bdb401b6d281f6a45955eebdec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683fcd2fcbb8407ad1675e55831d758221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805019cad00c238386b3db2cd32080222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf9ab3f05adedcb4bd2a3c33f1458223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0cdd08cf537f2424be2b2048be97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702cf1c11dfbb9c405eaf66c8c7c84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54805064550896d8ef382c68967f03f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358caa534a4d76b7bb887073c099259227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707c997063308299d5598c61f461d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f194b692cef47e806b35a5b4f7e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f03efedbe82fac0e0321939688da0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49ee7ff5c4d41abf51fa4166fe2e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a515f0dbb452224235cee544fa88288232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487555bc41807d8edc415ad8d2a5f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07019dc518e015b28dae77338bc9df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea710a361ddcc461daabfdd6e930e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3960c1f530615dc1c93486a838072c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ae32451a99bb84537d5695e14069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf81e809d338f20e64ae7b042b7977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a2a9bbc006d47e7eb518b4788d4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347535c821bb3939be54f172ef67dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36788634792f61cc872fe644841975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6c7286c2025ec16114e8ddc66d21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302ac61beea97311d6f31b629f3202243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c29018fe73a19b5d00abb2381293ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220ba8e40ef17b6850e0ce59aa50b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1f10c0c13c4f8262b78d66373a3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdc96855600596b2ab318898d7385247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e50543cafb3e14621c2bd0cd64667248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1157157b63121e5438b7ef5f7c2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17169d55d5ad590c5873433dde74b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74415aa8823fe3a488c56f27c9ecb4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7857a83725322ec7a5d4dced0c476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151d2379ce2fdf287b6290ab403796253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d194857e3f1be2573d48e9ba3468c9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443d309b883087fca78d6970cd6712255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe66dbf4c4acc06892e50b23a4305256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db515d046d01dadd8f19826166a8b76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19678503d70a5a43ca3168e75707e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5fb6e4bbc616f356f3538d04e12d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386daf85b0b906553cef3985cfb2508260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303151402918d7a4b9beafe37f9d28e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae45367253d752f0c6a0bd7de64ca4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaab986815d6fb5eb168333881003b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d875626b4cb12b186708b5e6f4b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29633f4581b791047329e87346c8621265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34624d6b5df201f518aba4ca16662b2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63e6695a10087ff2dcac8ca0eaa82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88aae4e5607147e5497b8100c2c33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906fd2937dee0f6ad0ab0fd0bd90714269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827aef06ddf859313d806ad36818951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c153b4c374573a1a19ffd7f4138aac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe32a299a48f1c3b39042d116314ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c701c718e1c8a6a551f37023e846cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895a2a24d324ecdc94a2b1a4580396c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f2add376bfb3f89a383a7cfc17c99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9b76069b63d8ce5800b5dc62a316d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2083e58619e396793d28e5018dc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5abbe67e81c1e2fb47cc9fa0717f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bab194ed3462ab3ae0192ec89908c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943aa1d192ba601ddba936867ef1b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651959fafded8e4378fc783be496aa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c04a8f4d4a2375f1eedb0840f03bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65760c6ec064a7ead18c15ce7fce197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289290116867e71494f43b6820ee74f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f862a332f5b82ed603148311a2f181285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52245c4c4761f344716c650b7b7142d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8102a59938245857af573184a53a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d6b6a3dee29223f152adbb764a08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a339c1f4f789ea4561af4bc0b0fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed26b8afd4d0f23ff9fd9dbe38d5fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c48bb0bec739c78e5c2a9acc14c342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4beb3ac7bfac6b62b9cf317e34928d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea62ce47880778adc82d10f9b076d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be97c88623f29a7a5071e446e3852c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c790b4587bfc5af0bac12cdf9adcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577939ee332990cba31b5725896e195f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e9acbd85561397c1fd39c8f593e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a8eadc30e596a9ead14b53f63cf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd1d2515b7ed937b95807cadc77dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45678692e232fdb997954fc3036581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a94a01dee8f1d7be9ba9eb8160516301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154192be0a5af02701e531786bbd98dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b26dc94587917fe419a000752af5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca58cf7a4faa5c55afedfb691454fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307f5aa63ab83c5afde765cb7b46b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce18808b65e168a1eee197922d2e9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7241ebd941ddc177472715d9e3b8ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b058f75ecac2a636008bd3b2892ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1951c18a29073f32eed4b842c9227ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455641fc770a0f35f0ed6482a0b54e53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94fb87e35d45df117fbf9fb230025311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362368bec12655c6831f1da10f47785c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a967288ad5c5af79ccdba51a575e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ab9cce5ee57ba6a27e0b394a1620314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74800db07a2edb40fac0d50ad61c461e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e6ef95bbbaff8912633904ee072c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38173f9ca9148387837be3f9f008c0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57001ce381cb347bf0228ff39994702a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424c67a2d2dbe1cba16da8f59db776319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c82e6d6dad7a9fa9923f17666a431320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2d00bfcc3a442c7ecfbb0287170b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc939ca7182827b676a92553d9308c33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc9f6f7475d66f251fbebddd59a68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd294942c96c923e7305691c96be0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b04c771bd712a73bcc5ac1435d5b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e5984c8fb488e3d1a04e580be2141326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0e88d2b0dd10f8e9b9241ac08120327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16174eeee17f5d254d28cd238e8889328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb4ada6d485f102788307cd4fc118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2243d1546881b5a7810441a0459a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aae574e95e539da49fd00ee3beeca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c80f6d7082f8c342c4f5c8ea80cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0104ecc0fd6fa012fd3f01db3e3b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e2cd04aed826bc3092478809e8835334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9bf84b4e9fd19546991bd4c8ee8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd34e12ca0d0d78c0985da3da77657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b962585d4739f01ec482d11ebc652b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5ef9b52680f6678fa9753ddfad298338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00074555dc2d46dc2c049f4ed028e8d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4279a2f3524cc0d1b89eb1b81e18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b412e0f1fa76c511f45b6365a1c536d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a614410bbaf9314465decf9ae55c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f1b10b3924120585244172cd47ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c9ead9101a333c98e43fe157b142344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebea19cad6f55942898849cab36fdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddedfd810a64c951eb0810f064f099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305452fdb0529a934d135b4fcf78aeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0eddd05eae43e38da656f7cb175c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1b6be766a357ef9cfa6758289c73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f6adf4af53a21e46fd70c38f6e7d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbcb7e4cfb61943b744708e133da65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e433ec5225cd937d1abf7fcecaad427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d62c9b74cb83d00fc828b045cafda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0063ba4941218151e2b417fa5b2fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98822d859246bc76bfb20c290e6eae8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32cd647f2b9c1a73238ea32ad19ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907285f4cb366b1bfaa31e5f3f0d3b61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682635c2be7ddfd7e051f30a363b590358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811de8c3102b1d598f12e96d8b218a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb26402cc90a188e9a112962a99ff8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53715079cfb0dda796d8ac343b042ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af717679e7e8473cf22f239dfd248036362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a0abc99e70e452d9b37d5913db70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424565512ee1d4d6de8754e6174adc60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd3f74261aea541b296323edce1fbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfb9007dee7af05602b443d8082d54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d10f37194da56bfea39ffc9da1d5a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741518fe92051ff64de400f5294919368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be0cf96af9b0f36fc59c9ec8c0a69d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df65a197e30520c7e958704765301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713285e55a3e4bd07410a0321c1eb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72addd8f48c82bd0dd5ef6466ac518ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12877436a1a7086e186c9c7900bb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94fc85ee8e8c1aec83dc204e3e03e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad2b78739328f4605821f2f6f488c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70dc43d643c488e77edc1663fc308a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507440b95b16e4e3954c017c6feb3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffa5ae41f77662ea2aae98909c4ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b4579a0b1933486af874586be3ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b043ff9b8812c5c0996b75e1c7fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce46d5e60e36f583e4d5b6b0f072c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835b84aa9dc8482c69880f8d856543382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde60762be224f65ec7fa456e770f6e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91b6ae26b7e7550f871a8fa6d1e12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4f9ba77f0d284a34326996c1598d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c2e8abe9c001e3fc2cba92e32a01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7591239f5d23f8dbea75303b5cc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc03d2920397689061cbc13ea5180f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f9c83657eefe17ddc29ca66dac75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f8c9407e44c9cc5b6fece5c18124390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35f5c934e51447f805581baacedec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d721cf122fef9d692122f22f45461e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95452c7dfd2c94a9d5eb6ac0819a40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e2b278dfb4a8f6f625eb88d90b9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97359994a0f2b1548cbe7387f046d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae175dabb903993ba22fa2dabe12b59f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc7bdf6c90497b6ddb2d854064432397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2176263913ccbcec201e19d1c171398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e07d3adb811379199df197c2ce74e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09254ad6cf22a71a9e6b503eef720f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bcabead66bb144584b042315f2c68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fca1a17690a15318a15ceabeba8655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd2eb78edd26a3af83f6cd39cdc40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3256bb977ce718380232176501533404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299e97efa67cf15d8f049e42153707405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d2c6ff43d2d40402cb089098e92a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e238c9dea002cd43c4ebb29e664a90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c404f91d1c176381a6da44a3085d89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943753eae7fee080867b074297ed35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19926ab8b8f55476b20496f4ab89820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6ab7b310a38445c4e5359f87288b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a60b610aab9a5c53b3ba55d7f5f29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be04dc1e3fce2bc31612caf2624f58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97bd7db3d60e3c2b9c975aad4f2e34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f02156a6a95fc04de8e7428adc72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64d49cf9a0d49f8430110abd9290d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1884544c905410629ae4560cdb09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad0139a991a3987329fdba1cf8813a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d5a92fdbd60b0b483ce556be1ce0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bedf8284b409cbe063b3d344f4d9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b684277c60981dd8b7ba45079a5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7acf497ddebf091273c4508dfd1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d6153015f7dba607f1b5e9b84f7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3d8319bcad78553a2dfb39b582a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cacb8996ba54331b4012a3677dc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98e3d251951d8b6258168fd072273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135efc03d08cefa4d67036e952e0536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c1b2807f75957209351fc7e2bc6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4ba8e50384fcacdcfe689583bd5d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769512de71beff5625c388f83480bd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27bd5eb8b7793b333359b3603b274431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d653f928e4496cd0333a32ddc9ce13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd793c78537c3a2c21e59033810e654433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81aad239f11f4e68d2b59e689f1b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277c2643e139204e64f27bc620a362435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db53629fae32a53b4efc7532124725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189070f41f1871a8248a68aa65b5411437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb276101fcffc5ed38673c38d8a456a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035520807be4cdf586094dba725e7ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29094a92d665c2fabd09109c40fe3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509c191b30e9922c8a94c6accc772c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fea44a7e343e120768c575849bbe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce212f4e0bb28b61247650a4c0a85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919b6e0b13190c7adf05826a1a6cf7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37be53706d6a888f3de5fd3d6e6bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4cf80fc0ed9113e4c24d9fd0dcb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f71ec5ec89d6f2b517323cc09292447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7507c466e3abf242538430e44b48f99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611e77544939d6f8211227c76628ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd8f1c4b82ce874539be80ca68b16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4b637ab5690aa154e9daf09c99e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08628d12b1a4e6d77e93756b084e8bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337fa5a01ced7be36b36d9d827ae1c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754137d4077df2412dde2c03c46be0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ecdae9e47a68eca889e95877d8f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0cef2ea182e337103d91457cf81c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc37a6cba8257ae3382392c7c884e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60292661673f43507e6b54345cb91a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e8a593a1b4c1c281969c81c2ae32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058554efa3b0e888dd04a0466cc6fbed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e699903cf4318b4e95328a2b81a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072b81ea97ab3ab9d3a02da451c24b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493fe1b6deb2e2653e021d3ca3285e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c82b407d0e4f2b9f2222ffffadaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519f18c19727b7e728409f341493bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0deecfc54f6bee5d6632b9e292b0e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9796bd11b4b28d688d08edd9fc9d749467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffc02c701f35fcfc7a76ac11db1000468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6291056c89755817061a7fbf353d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a45896c8ec3e048c40cb2fa51e7f44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1118310d4429fa75bf72329d93ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115eae15545d5bdd0cb5efb3a835275472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd096dba9cf6557d712cc9a36b7227473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89c6dfeeddeeaa0f2673c2ba1319a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7896a0a99c13e98ed428955c4c15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aefbdb32306a39f9500eb50e3ebe72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397000199f510718ca71863fb474d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30211173ea42a81c59450907c8506040478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813b21498d4182d363e5522c67bb09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e0973d5e1afb5462c1e15ced9f78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266385bfa37dd8975db9f4867355dd18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b174fd95f6bb728106ed00c28893a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e9b076168b9134b41530634dc0ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711826733f894193e112c7e1129b2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea0e71ddb04da11321ed0e64f2be3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c452678934942de6a8eb46237303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82bd5f95fc04cdc4eba55adccb425487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66a2891e647bec8935e72ee3b117f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68581c20da7c05e1ec2a9a9989ddc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6646a0bca1c237901cb6a582874a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750418029fd0101bf15b8bbbc4da4ba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc93f7f1920f93a4cb2e76635b7431492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ef8d0e5549505413f4490f2e5c1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f51d3cd136d463ffe8c154e5e155494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b7b79f6ca25a6807f2d484ebd3ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440cdeb4a81b7da2fa39672d840921496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf1d5991e2bdf3940843e022c32309497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d48358b2c93d4f34ed250bf2c8c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20e796c0d7d0d6d14c3d237ee17f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490134b1ef9599d8f4e96df8c49752500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcdca8f90cdf01e125c7e0b1d411a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f46d3e71c8cd29bed628352223bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccb9a7e599be7f538d8f1a31469112503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c653e05852263efe9426ae69c42e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7e136627ec92312ec56b729d5d6ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2702b9d7942fb203104ce695c72a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809eccd7b20d414c0949e063050aa75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684175edaad171a7299be7921e7fd1fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef1c6450f557d4d22965126fbcafb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b883808e3ffd256c14dcdb965c95ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e9431536bfe69721667a0518901f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23465aade4bd52d62df6460a5908fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e5332e5d48c3636a67c058908ab7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e85c98e927f6b7aa421fe0590f19d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc005c4ccf982c99655c717622698515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e231fb71e4b6f80ae32953464f1348516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf763762577e5cdeea9219ffc4d745bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f556307588e9782ed9ba5b97d5a2aa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0880c5ea8e198ccc859c691339bbc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560f344d1886e2becea568ee737d2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d01bf6faca7ce5990f0b7918afb5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95b6c4c7323d6b0b7b05f923a74464522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8db96b70d2f0f2160fc83720180fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6362910e9a0aa7a8778165421719524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878a923c3100bbe5127e998bf79ee9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96f17388b200055af8556545518da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f7de20ad3cd43dd508da66c9f8a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350dafe67844245ed115f24f960ade528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49646c1c72eb5c7b42977c92d49fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564102a9ab7e4dc2b56268f2479ec0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484751c47954965b77cf27b2e84272a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfce3450aa14e3020b90863123fa66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc71856cbfa631c48d396b3c70288533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1593c72c0af29060aa7449abe8b15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8bbd5b002475138863f295b38edd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa49baa52027e6acc7669650e872f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55522b5acb259adc6ac7d8940afc0e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733278f96ef75b6b91ff944f12e35689538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ad278951a30eebf0450f2e72ac42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a53573cf5e5a693cedef21254efee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbddce75848d51a73946874565d0ba5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a0e0baadbcb174326bf11dc4d240542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e70eb313d6b502b321d1ca27f110d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd18365d02cb6d6c7d02e03a878364544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480b182c4878deffe7d3594f4d4cb9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32680b2ddd7cdee497a7e79a0b0e96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8465df919fe7b65ea4df8e5f1021e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c45e40e1f65139a732c801f81ee68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fb236d5a5d465bf9373c8256e13e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b812b206a1961bf5063ef0a6c2fcda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80136e574b4d03e7606dd69e9c39d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a032f41c0553672299be39671052d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac19a62a9ac5888659b57491b29aa7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f4206633ac3ad4f24d7330af59dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734c7ffe915c8cdd3160e97289379ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67cb47acfdff5cc13e5f628469f58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcaf80a09eabe48c71f8eda52b2f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1daad978c25b2ef5b65605d73e3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b57fe67e8f0c47400c86f1556052559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45d7147d7b3e04837fddde9c8ba39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e13e5ad81579044383b24a51ee5e98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1b0c5d121995f66b53ce7fe038cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6cae3a77b18f8101b38f124812183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13da4729462bc5d991b601aab8158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee3eaa69126331a160a3665be30c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea00c07c542ec6e89f2f0d514744b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842200d64914c648f3fba4407ac9c95c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93027a26fa1ff33f158a1442b335f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f2575bac5d78f0ace58d5a09c1da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e67583173a1d260207bfcb9b94c490570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5be2e66662a1f4ac8dca3256797ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a68e921981a41f102f9fdac49158572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2bdbe5a3e66aff3a9b592930a7429573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f50fdaf1ea018f752c82a3b965cd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8827d21cc10b259fd236632a6b236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967f12cd3b6b82ca6b33b36bd9a4d23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833a42cf33f4e0543cbd937b4373fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820a14e89af17b54bbfda623b60f5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf4b10f5ca74afb9d4bbe48198915579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e8fa4c7af03e03f18babe00ccff3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650888395e3f14bc02bec2256b9ddceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d03b8aca3b6d6cc8128e5a1708481b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9c7c115017737eed1590e982c30f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04645ac3c3545e21a7205e8e7feec9c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8f36c34d2f9f5b20f58f59a48a856585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc53bdfeeaf9965ca8d9151631ea45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa233941b0f0ca7f30a5c4b0f3994587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab0cc686de101a6c4eb216d233183588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ff36e83f53a599acc279709bac36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550259d5656a2afc6d4c73119dba39c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82090ade5e559c1ab3f3027466214b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe865246c339c2aebde0b136fdd6e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b3335baad0f3f735171051f0ce59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db632a87944b31a9dbb385e31cee08c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fecace6736bd510e8576fd3a1e259595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72472e588fe80d7540a74fdffa28d00f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce202836aa878ba4d14e2790cf2bd36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8bf9d94f604e9a3b7bc7eda5742c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4e0923dc27703bda229135241c20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde42bb7811bffcfac18609138afad1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1b0784f9920a4659736d92695637601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2395d27653f82cbb777fc6399d71b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a88894d69115bf3d11290a805762603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb364b026ed60f5872681c2be642d7ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441d425e320c91d68d967ff680a60d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dda44e566e8cda209697b32bf4f4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966030acf1371ab27338152c91a6cd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1006f64d91d98e2215c6dd50898786608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95f5811747295ec80f162a5abe7ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09fa05037a234e7b59b419476a6f50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9edfc9a95ee90cbafd5ef3d926261611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b69ea95229b89684521f4782a8d8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a1c2ad2b4174c446a79b0c19d86e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5170ff16dbf6586e7d3786f21c9c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f749aa88f3b3b41d1351fda507ba76e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5bb977a8a50981a411c8d5c3134a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd95b885f2ea2af787853df7b764fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569667b7359a9d16af58627416b3d50d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9818e162f17b4297644e013a563e590619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f4a2662ccde8c9c7309c76673ab6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd24f88e0e8e8136d70ee269f408a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4513c38dfce50186906ab4a21836622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2563e78443410955584b283166edad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc762efc7fec12de1bec34c0364d9ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269bd679cd92499597f1eb57467fea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8fe3cf658f7b7a107074be147fc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34606baaa81b40c36f1b9aa2b9a571b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e8e5338bca9f6e1ea403a4aeb7d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73249d14730851cc2ce1f07dd56b01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e39d9a0282a1d4d817c2cc392dd747630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df91cae0396c022d1f9135e0bf2c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4482f7c889003fb54bc51201c2e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c1ca2c32ba80efe4cd2c576d5c6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82b026c630a3280c228cc7d063032634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c3e1c334ed5404b8decc327c75bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3edf6abe410349512b35e5b8eb25b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5399e77b13e127d671a7d67f41488a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6ef43c68fec98e49eaa5a1adf0b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ddedc60c493ba498b13ed9844f939639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9597fd4e1d55abb8e98b9642a9710640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81792a98bdda10d74b3b3b11e669cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41d7be64a866ff8986a4ee84d1ee1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db57761b8880cc5943973c31c59882b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eaf95c162132220ceddc01c16cc5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7ac7820c5f396cbe8500f9f9c877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035235da01fa75c428b3cf050a2372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b167a872c5f37c52530798b8eb86f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72aa1708d39949671286099f914ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34bcd74c23316774f86f3c7459158a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456078ffe867c61a16e71f27b46a1da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942200fb5ad3fbc7038bbc8832afc7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82391acd6d95bf714fd0b322e70cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507b40cf6f39bcff6dd733982e95b32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056802abd481a4649f7a4e6fcccb6b30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80251b01ea41b744c2bbfe8aa581252d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a0c05124a2307b07aa0240341762b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef568ba7e53d0cf63f178970f47526657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6169f261c11f2db92d59e467db57d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9546e45056d878c740c66b88d6a1cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570e0b1f562f5e3a92cd8c9f6349aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d8c71a1fc7754b3c8d5579c2a313661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8834ccac803c8c817b5a38a03e90f23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1af279d6dc1b145f634b8b88504c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b6c1870b349541112019e6cd602b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa900252cab4d0fb8ab62af88aa4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758af22e8a9016297abd0057d0a574c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834be11deb103a7d15cc3ff1eeaa27a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba457f63e1aa1763e1673a0f3db680fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77385363fd4069699ce29181b47469669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c88304d847b2250036b8b88f2eaa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e228183d2705cac87cbd67424b0d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a277b3e225f58bc06cec49b37bba4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712db0a4724e0387a384d8e10d59393a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6148ef6d75d290460ab1b5b422eba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a33555ee6d5d0d29b6f6b5480d2f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3329916b741251662dd111227435f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c579aaf6aa4ad39ea85bbeead01aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76bebabfb05d241a7311f1aee1eaf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d104bcc0c8e6153a79551bb2efecb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e507f6a8694c984d6498c7b6f370f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfdc8d7153316ede4dac69694a955c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a1320d8c64d2b7e6ed7b68efa404682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f326a700f84f672b40773df4e5e0974683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3cc46018af91fb6a5c3fc8fceb5cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977aa507477f648f711104e48aa2db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150449b04b1210970ac7a937d94c307b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55d3a13c871faec45a99bc1819941687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0045550271d2e6b99719f738da27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12d9b249de70e695dbdbb58ef7646689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2bcf1bdfe3af1d1f1b6fa1b83b55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52bf150c5821ef48d64cebb62cb2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29577835beec201cdf35be038cc4087692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570d106e4ba74557b9134d87e0b6c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde2b57c07aae90133858282aca755694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782094fd2cb072074e4533c7e697879695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c652f767789ebff341b936171b3442696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12fcf1aa3e1ee553af5c41083c3d60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bea7d537a552b44fafff774e7a56a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98eb3776a9de44a6b51caeb07b8fae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda3dac9b829b8ea395146190b9e95d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d603e488bef780851c089ad984cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b712e250a33008106ff0bbbf488c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ecb022b83a13f530624251da2236703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151f6c5c25abfd4594073ca99c4740704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b8c02da0554be0d7f4be771a2ad86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae12b9a6b41577d090785b5be6f943706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353c580cd1015dae2f8bfefdbb6aff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470750bfbf78519333bf593b59845ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4865cebab6b80eac7f23887edc06e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84b40c7ab2ff67f72c4bc7507fff85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f33d08d6bed088d5309cfa646b3fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59dafbabd1d0061f88d11ce2ae4bf7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcdf05182fb3d133e228477d3fd4931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0701b5be632afafec97cc5094b3ab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887f96708bf533acca9b3eca88b8503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775954d4e1d7c720d14b3fbaa34851444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e999e20110924034122767354524665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33c8557dc0f75731c802c4df69d176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c219a62223b7cdb2db7ecbb25b8c977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6403f3afefdfbde791ecb9c2b958f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e8bd41c12558b820b7b4435ee0409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc35c94517db483cbc5a546d828d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ad41f20df806ba98551bf6acac0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b349c6ca63bf5a80249a5aee85a97bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e74d846c7f06a0ea309ae623351413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fa2e6795b34db94987576a2df92214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c745e63e8b595b55c139aac2dd30915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c25f84fdcf8f29ebbc52f4fbd5d6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877768a15ee82859d8baf91efca45ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a301502c8947ee21b646671564b69918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf67732993c7273476743d4008e30a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634942720299e3dcac7440189ec04a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3cdbdf9100accf52bc19a0102fd2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de4860f130f552c80c6ed7bbd648b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276e2bccd3f271d02b5cd116ddadda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b15682e31d4a573303d14bc56dbca824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378541e135917ed533c877b396b458025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb564dced8ba980931faa37e7e2bddb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ab89611f51c087d01e10ee4849c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0be7b1a269b959d289e81b788175628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c8fc698884318ebd93914d803b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb99ea3d824d1cf3c9ec6e5cd3b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918843c0172b0b658c0d50d643bdf0ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d78de8d18f0e07c29eb23122587d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff7fb969e76026f86961fae3f05a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52660b0d8a43cf30559d1d8876331334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c775c5316adcc09e0438b336470135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad198795e5904ed25f1aabeb614a2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7964b6996a200e02b1b07f6a47f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68cb7c98a8e37984a8ab5c4aee15d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bcb842092e0b3dc71ca8bb7240eff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1739665a20d46f6ba3cd5ac875c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125046ba660a25d867ed721a91bf9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20ca7f8e1730f15c269f72e48e3f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bfbe5bce80a91ad4ba6d513a4099743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f9b12d3155d69c91a03961f8774344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01954c59d642c292c575d88b4dc225645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378d7cdf90da491dafd751de317d5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bc4efa0e63805e0420997692e90547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eefaf401b64218f9f7225fe72ecf9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00076a6b7ad41ec058a3014b3f776e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb95b25d41843923b51e065652d7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a98ebe40a4d963730cf32af4fd1ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3047c7964a7ecbbc7cbd1a45bb92452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c56aa67d77b4a0a1ef3716d8e61253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b67d5b1f0c4b3b10aa63af7d356b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5e06009206caf8d194724cddb12b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ba7850cbe80f72789a0ce92918e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6033b231da4ec3d0e74a05158d04057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdc9817bddebdf0bb54f7c80aeaa858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49f60e2e9ba7ae4771368edadbd2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f943a606a8cb19a87e48e19c847e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7391f10c8208debb2e2a81c4230361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5fa46266f1ddd01116efcd918bfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254521af1a8790e456ddf58d1cddd64963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882daa8d0c679ab63c88bb0b628235d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f87ddbb9b6353e453419b3fe46e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a65b0b9398cd3d7e390ad6a86167966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228ab1c6be8184ad1c8ad687db99fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83648391b630650711968d572b9b9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca7ad7a94146014159aa2c080fa2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4079df9b3bc21a32f7ce157af47370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508675d2849566b7f945404dba7ae3c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2b6d4422cb03e62783974db5db7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2a9874d90e8593451089ba1bf23b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efc0df25e43a8f249b42dfe89ad4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439049122e83af9eb5ccf284dce867c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650e1dafdf88c4fcc8e0527ca2a4e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ba13c4a98f57303360f7504e1d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa222ef189e676f497ead03edb6b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ec8307c38b95bd61a1a58a11d6b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f31370f4dc1d981ae441739546c4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf08a50bae817b28d6735e634f344b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7f06db500fb9378bf7bfe9a529cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633da391f89c7d5e74f1d2c54ae841f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d546b1c67577c1e3367f64e94ada3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad535bf1204cb40d4fd2facf7721e72685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8030c14e0149cd3188ede08e3c6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37aa4ba439d3b407c4dd99414934a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4874fd876e017894e3698ac5224bbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688e9e4213d8adfb53c62f41badcaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b7b01d86bf03e2472495723c0e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2123976fcb636efe13211f31b557e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464abe63d3c4c7055b8232128af2cad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51758debe24200e14f71263ae09a3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fabc21aa1d43d761a4d9744ba387294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764123e0576be1083c829feee0eacd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8f50b206830123f60f9dfb292dbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552879d0dd991036881aa43a3cd98997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a84957dc7bf687b46e73a5742f16898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311afe5c44241ed44913ee437dc01c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090af648c7da0b34a004e003f4926c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f47e3c3b9789489d096571370dc07a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a625fc057c8aced50e2d1fadb5867102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c06868a8429b2909cc45e7808c509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750312a7af56b1af1c6d20b4c5e2b68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1eaec782d77f26d17060093f8d505105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde01d4b4ccc6a7e01fb397ac228f34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622bc3ba89a1af37408b20b53f9e377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac2e641296a17624b5eca0c2035dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03219416ad1c2e2d1ee2888bda2d78a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa860c71baf4c3e028103d9d3545d54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c344dc9ddb45207a700e0fcb6ef4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944994791772833e5d3deb043b35d52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d3aa81f58f7a53ed47a8d78ea03f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084e2587c918eac7f9c45017d125df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4d4f89fd3dd67f52171f7c5801bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb572beb903b0086156dbcb0ce524116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5ab14dcee446126d744246a38bde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8226695a8a59e3b1d020430a9045e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d864329bbe406dd1e23e651742b2f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacedf61bf6679b08c2a8e78768b5a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b96881c213c491e85c1b379fdab5b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345944a599d7541a1a29c6988ce3aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62cb09f340219124790daee7101f85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0813ea3285df9d883fdcb81d452dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec4bc122ec4cfd91c8e6e29750601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386ce7fc91b1457297f922d8571c27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790dd1950aff03a90889913f742b29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b402c6c1985909707fba33e7334359128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4253b9c6fed465011dd242ff90c63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a560c0e843886106f75070a3e4f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29306cf3c70cc06ffdf7736f18fa371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba398b86aff86f34ae34cad0e27c37d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f038d9b4e1aeb24fb198f47a5e2c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b30549a3fd21ee39ebe3f47c34c37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa26f902b94abfae75c46bc49b09a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b16637b2b1531a6dbde03859ccdfb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9e1790b480148d677385ff323b9c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85603977dcf243b20bae7999e2ce73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e072f8e29b91a9c43d68a07a8f219139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772ff3e7e237c2dcb817ebd5fa4b49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b44ff4203e69a653bce189397d877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916313725e83a2a0e00362d6dd3a3de7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9741b3af05f1b14b71c439d049242143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9e1e30f770f401289b6e06cd3438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f35184ae78373bfeec4f525766ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf9b561197e121aee643623d53d489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529642e23cd360ff492ace316dbee2ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc2d19a1f3e17758e2f2365f64181148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222cd1f63150958df6050b17b7ea87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541681f47ee94e5938a8d87f9bdf7c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b35f336cc3daf7182bd0cb0d227576151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6bc17be9b5b07e685dda6a8774c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07053b2e90873065ff9ab8d1d49d295e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074308996b703bbf7661abfdd09cc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad47affa8d7bf95c277cbb83e2804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84516dab2e440cb667a395281e1cb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d80667ab0d9d1c7450eeca6c4de40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143180929dd48027a5227ac7b3a91753158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7621be68b46e9ffe206a16ef97dcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb799bbc175275243725e683d94551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d99a997458b47cfcbe8f92cda64d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb089d77667ebc6f6ebee7084e1185c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a3e4b33fd3d285f98e0c59ce95b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84376fb2e66c46cc4c23f2db76552c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3d265730c87cabe1e2dfa57be8da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158e2108e715ed0ad9821ab305d42a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9364362444391e9b0861ea96daa6a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252e5fbdd2ed2c717c1b3e610acf64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa6dd01d193f9af057badf4de7437169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731fbc5c8f06fb1e626a644dda0513b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47dcd17db5c6a50ebad884346c23d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d9433ba2445fec3d5d49e0dbcda29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ddd8ebbf81f5ac46a86e093b5fc50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4cb95441350106761578c4ca031a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc896e02bb3655407326f64772dd925175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534878d337fad8a59e5197b29ace780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb55701d1eddc4d02b160415072497177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998695a18719cec51ea77af3fa2d985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3bba4c4618eb33c70dfebabc65ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d671f66bc6f20e4bbd2abdc55cdf11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1b3765270b4efb336bf8de387ebd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b7899b49a1166fa6341be11a971a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708f4b14f294236e9b6112119bf60f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1f933a86f6cee8f307474811ea23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e285adb45e64da0eaff2316b26e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd831ae5f960d5e1f89d628f3153d77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653587a3761427c88f5ab15dfb65eba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496cc7328ad0fd7bc2c3e4d5cf4ebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175b6740c05d09c3eb859c12bf272f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c45742fe572c42c871e28e80db0d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fca3910b4ac6dcc8a257d069414c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21bba1a3bede37db24bb380c764a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a06a434f5d4d86f97f8a6e53964ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cae5308184d77fc85887412b8a8e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb0ca20501ae5a671c06d36bdfc874195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d408dbaa005fb56d57d49a5d7ec96b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792358949e43952961d2d9fe8e8f99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d87b173bef93428106f7b1956be9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5734df868e6b64df256461e64643199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76c8a35e4b9f5cb5d7fef0d7f6841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771a178505254db421e4b2d74e7a2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d16393a895be9935e5ca5a73ca98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118156e67193aa2d0b2f4509790c41ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4934b8107a60bc5ea26fb89ae90e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9370778f43e984f6bf1d94b62581205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749c293297b7613a0881fcf158df1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0651874b5e1745a50471799b7d1e752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5da1b9def81838352e0b3833b196208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf143bd118e51a5cbe500a1ef1e8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb7aa0abc8d00028ec4449cda5c240210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b4f712b15a1a848cdba0b24e580c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6214c95656a2372f6b0ac7232add212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388862e8409aca25e1a9b8284d386d3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e6d1ab5ae9aa39d37bda448f193d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d9e245e99f7973060b25a9325a79a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79672a5203357faa156078e85b1a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5da1ccd7f0b811a30e7319eecf4ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d208702fdee9abd5648222a95845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c40cc1ea4c824cbbb134d99d8703a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e02e63cdc49235d02956dbe6631537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70bfcd3192dac058e1f07272f8d05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad9a1cf4e7bbd64e7f922fb38010c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91800663d3b0b0445afc0784abb25e49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4942419d3f75a1c2e8028d9f6837de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ac504bf6d01b7f890b1bb8610b58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec032783e9f05aebf56f6200d47b6ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a6b7ca74ef4ce507d5ef6a924bad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2872224f26208fdcb4041f3c9f07ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8199cb9a4e00fb9f3aabfcfd4611d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50105051c7e40168ad4f6a14a86140a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f83dc759b31b39e7d0d83f4a5e10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750ae716f4e255a1c364c337732141232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667da76b999ca7348de5ac2dbb89108d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5052fad6d1ef5e1658ec37567067fa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c36369b7108d8fbbf44cbe2ac70c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd8501b8b54668f3c45d01c8be81e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87c8a05524f82a8d1c84f8ba0e4e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13944d830c61ab2f8b12ae54a3c555238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c146387e9e6afe8cd5b81c537f05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41332b02ad9166da0a9c7ef77627be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9fec3e0ce4adbc0851e7cf1a362a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff3413ae6e449348cf140bf4feab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef7e7ba742cd2e880b98a584f80b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea45257768c7c77d8dd38114397d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0951ae256f66dcd53835c7c032b40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec886255bf4f496c491e73bb4189e6d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d17bfc48524e23d71022deafe813247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7abec2b9a66021c5dbc1138eb4a80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea20c7616fdff7ef31983468329b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cc24bf4f9334d95be71248789e86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc131fce49c3fcdcf26133eaf8fc4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203aeb3bb31c080982e8f532355b3fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da060efce1d8fc0933222db8583cd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae16f3acfe354ba88a8db6a5152df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fcd6bf0cafd95c793d40c4f2c1d55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c816697fb00c6ee2be9c1cbcee7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2030f9f25112746ace1e5b025ba6cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab741fe08ee224f60a971c12f241c6c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203fe5c529229bd22b885177ca7fa2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a86490b9d01790fd0d99e69ae4ad2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493205c008d4f3fe6ae349b089f808261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c9ad13f434f703a97d41ae03a0de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd2f5ffe165fc565512c9648aed182263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044bcc7466dd01c25703df9241c5628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce2037f0bdabbc23c9966149986fec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44e261a739e5d715227f6fcb38bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49556e80d2e335544c9b489da3ca212d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f80818501b3a763e6297dd481173268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfc27775b90cfcef7c54e87a7854a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5959955ceb4ff862cc50d796101ad4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0fb3a816d1055bcbfb5e8c428dd3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b3ce13d8d745a9e82aad92d9652d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426f293077760f68373716c0a186c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa35ab05bf44356200c6b31792d0f1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215809acc8ebae7dbb1f02f7725b9c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d49594a70e993b717f952bad3616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c86c2b59fb9a24d9b335b6f52f398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f126a75843497e43a47e7af3a8475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f9be550ec33e3b2b5e13a2c50741279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9614a6ba901fa49d5ab123a583b7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ff0cba59f9688678751e3c5b6915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e87c7157a7eb3f8dc6e3cfa0c378f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6045f2fb0e0cb6272d1f5df470ff553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06c36b2d1c718b397940145ae06d4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f77233d8239023cc91839de3596e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fecd777045c1fbf382c35b5129eecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1097f23c33aee9de63df518acce62d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a72e66f4d9404f31b679533a501b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b84b097adc23617d6e1f849a5a600289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1eef52aab34b8fca55ac4f9cf553290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8cd6509dad74a96e5bd3907b828d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369515ad148ffc38a587c1cf4d4c7ccf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a57b8b6988a2e4953b37539699c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c9a8815592c76357543a387832bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fffa79b005a2097a727caade68ca0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a69c0bc5f7c2b39c559b559b9e70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dc18a90b09b380df1a1ac778eaf14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6e4448d787d3d4668e5d1108722a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeeabeae0486cc8df6aed737834de9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471da62727596edda6251e7b21cf12c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60987063a63b963be71cfa64a167884c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd704c17bdce74f08276db0c7a50a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7154bac43dfabb52b111c4ff3d83b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4376fc889c04a16f993d40bc53127e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ae5dca3bc520f6ed593ae3675c01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e262c2c4da6303c5d45abb143dee1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314617f169eb0e58bdb2e5d08431732307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08c06c367db5892fd9b9b7bc6870b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f400c22c4a32d4011f5a520902ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb6750383c7f76f86bc1d8513b8eff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545285b3f424e6a0bd06e4f24815f67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe2f2452c969060701c28a9eb28c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc9471dce787f836cf11c2b70c0659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cee6cd6adbf3724d2035231f43d10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6effce030fd1798047a822014a3c034315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedfe541759d835e94bb862928dac2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f3c74929bb13ad99773f5e39a420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad431546896a5b6c324a869b154b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbb603246b98c3c802cd32d27f185d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b1c62adac99e3098bf97d4ba0c948320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963aebc939b69731d3bc2decf6a32e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed56c30a78d67cce088b9ce51ba3b75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638d2be71757bf5f4ac25eaf84537e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d50e9176079d176dbb04d9762f2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e3a421f23c14581228063fda17b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed48f363f0c0c0a274de5dc23f7be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447d5af7a1f0de518c33f89c8e5cf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefaad401aba3654bd330f95d14d38b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455453bd510d8ab7c4f188b4dc94a20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f4c443c1e943217dcbd462972432330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051f4585627050831fe0043d63d2be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec903ad6643c1c12ae5430ee199a971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf487c8f903eda4748f5c6412a97165333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88288db56c3292105db965bd288941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a60ca3c24d128c0fe233e2ebc164c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c001a5031fe35fb75b29d55762f7cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8731059cb3f6716d2924531d72510337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8a1b465a660d5945d298efb94e41e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824fb7d8d9425c1f410e842666be995339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af58bc2144cb165f635c5d00c8555d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4971946e0a45e762c7c3aec33f2b67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b15f362c04a56b939abb9c3552e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83e27953849ebd95bac550d7b4010a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d47c7f3c8d9d478c2176c7402b4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1310fc4f41bbb695dbea77a3d1ae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d39efaabbb41a391bcec2f77084f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251d84db1229a1d67b2720ce794383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947033509bec3315bb6e7f65ff1ea811348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0ff8bf9f12f512686db0b5d25b15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9894566b9a2a9f3eda8e7b74fb3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec8ec0a92deca97158c0a85ae42a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ae7d8560fb40d716517422327817352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b3bab81854b3bb6f40b2a061b8dc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4cf5648435a5eedad34fff67e0f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a7bebed58831e7778f5a1a1383552355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ace5d9186b1d19990b50ea39bdd91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fee434bf246adf013d1a584f49e56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb398aa22695068b5b9229e643abcd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef410b50ccbebbe8084568b83225025359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907e2681c18c515878c1638c1e3d36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba33eafe97925830fc7df2b5b8c4ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d285694c4506941deb93e136fcb03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1453be7ffd3cc753583afbe30a4f91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f07b9c52097dddddfd8bec69aa5b9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2337902d9886fc77c01624cb51ba2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edb97817374fa765afe2e6049d1137366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50d070c24e2a0a2ed3936b5bb1038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd3b964a2c0dd8f04cc29b5087a5d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5c9fc9615aa648fcfb489c97c714369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f395e9e939125d8021b50e48dab320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96a17fd185eb5e2dd839fb6ed0603371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866f438a80513296d25df330e8ddf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc369bbe84020e85a2e4a13ae4a5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3c0ee2b891b49d2adba18f355cb87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9afe5a525cfa77f0936e366e68898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597c030484ec1f982a54ee98b7efff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b8de71bc070f358b875f50e864aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4904be3feab2bbc8f91420645dcad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07cdb3b499073d3111989e0baf862379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a7ca7fe9ad414aca31b927633c10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adbdc3a95925c90a151b9bf1cc2822381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f3a37abed78c1632566213e1ca65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a427b82e9ff9751c32bfa7ec9325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572cc0795355647cf0014f665ae8106384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63450d375e0878c8eca68e8660ebed1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4cf6679cc01108bd9fd1d02e5463386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb01fc90f7ac757afc78505eebec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df376ec0f1dedf40dae2db7a8f7ef0d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa3e810e14c5268654486997816d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c958defd181ba435294707a3b864390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72425c98b7c0b10b7c96b3bc5d3abb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652982faed8e16c69a78740b85c862ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d913403c9c54f580ee5a75cfc3845393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73abcb17f98ec11ee6ea009c525907394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039da2744bb50abcc6e84e7b6ab4c0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b804d2a61929016959e897453c5aa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df80e49d96d560ebca1cec5fb13d2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463913474f438ea5b2663aa60b22d83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b759efa016eb16127c1a13b0407b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46b47147e76a734c4c504ef6f2e22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fef47431e09df2ad690ef68aa9c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e378afd31cf4158f074b3b572deb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c22ef9158818acf366d6e1978cf1a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569d1a17d801af85ce15e1f2f18445404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228cb4ef843b6196b2e88326abd1870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1de196975854405197b04c5cbc5e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b223fc02337934aba95d440384910407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39282d77b69a823d68c70e1d69b60bf3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971bda8881815bf9f3fc12fbb4c3619409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219511aab2fb9f3b7bc2292a6c0d69a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75284aa9ee93c6337ae65419a787a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a5c662712687d0704140e7e2cbe5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d322b33dee670c7f4cc7d33bbc5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c50eee86dcabd9f817154a9607c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce89fe7bb39e16c287ad4de0de0a198415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2909e874e71765c49c08660d162e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3796c0f2d3af5d8ad66baff27683dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc78c12d162ecf46933850872086b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeacffb4446230adee19779783b4ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1124bf786c225c666ed3a60e35db6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98eea5e1f9f369a5da66ba513a9a75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec2b2304783efe44461125f4d3af2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3b764fba53fee562ab9a16557a637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2af136e03ee1e4b8e58cfc41aa25e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb04869a8b5faaa840cb650273d66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4654e6774acc9997678cfcaf7ce10b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182acb85438702eecd26fda0fc18e6cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0ec674b87a80572940ad03b3be0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a6ee59ac8e89c49dad67be8189ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5588d7f17e277c8620ead4bb8fec04e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90611e615009c33da9dce964c2bd751431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531248a24f4faaa8cd8ee919f8d809432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9f76d55b3eb5fa938db4de3bdad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64382ff8c3c62b2fe6faec9e3c99d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de6b840b5ff5bee055974413a05f48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6773bce2e32c4300d0ed60c6958a871436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c43147095078070282c0e8a29576437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24ead538b0601ffd61e8de3669b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171115578a161a50587774842ead370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2ccf0c9acbb25f4d847894546297440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83c18fa05d0d0ce1e9eb81dde01ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d45b9a3314a72f5bd0332912c017a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e5d47b82dad273a443797bd5c5bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec024deffe3039d3a4146b7110167aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef60416c6f154f839f32a07f40a2d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900bd7fb0cce76ee53bb6cbf908c360446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901ea89c813a18c51b3e5274499fe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab00a9c5418b66847f16874a084ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f807ae5a5d1e17493efb67e95d85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a17b200ccda1fa11e8a493cb499d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e793d3629c6228cc8826cffc1cef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b98baa39cc524a0f703f178a065b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f478dc894add86bfa70277d4911615453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d18bff428e11e41268f7011610953e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713e0e087c6774671d4c59d616894c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6e00c3de23dd2c1abb054aae6138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456c6cedabe88ad09619085a1a9d5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d028ec0d10295ed60600aba25c7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa0f968aac896553bbd74db793512459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eea37de067dde2c2514ad5e372eff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf7b1ea67896175c98e79ed74b7e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d61395787114b94b0fbbfdd0d538462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65375234685a091368e2835bbff903463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1501ff1a08d767033b4efbf2f64765464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e32f3cb4aa2f762bb539b58fc0fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c36fa164cbb34a828d80ced334c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d890bfcd34e36477ee8e3be70773d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb2f40efaee1ead314f48db3aaa35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3387e1e52dc7bb7b619e68f0bd6a69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9733839b6c8e4dcdb0962f36ae31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa41ff64d7ee73a96cdc067eb5609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9452c89ad43833f6cba87c070fadd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9601fcdfd365de243f6047b675f9d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317877926a3069db4fb0c709b0f4556474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395685f0a0b348e614153be4706120b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07e8e1f445c228e8c149fcbe98fab4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa083ec61e5a67760b4f31e69221a93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d617daf559174c6613ee8e17baae74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b517562774e1045846bab4905261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac8b48af050f79fb616b9ed0bb566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e3a19916fbb3c79504c06fb50da9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8639940341c6a9c9e989fa8350953482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff93945ee314a013223451731ad255f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515032fae99aab03be2f25965944d1b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c23276007470fe4f74bbf6388fefc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8123851a9809f23817734e3e28d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb0a85a95a1df2838a0bb8afea801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520715df65033a1e4a3164e764b0d11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea6401944db430fdb1916d9ea32fd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18d87c5b3983eab1c4dbfc7e247ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d5dcd6210deb43ea45e475346229a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c94bcb52a45dc37e953339b06cace492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8c70e80b3045f4492b15f8b6bb22a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426dcfdff885f57b46b922a78eab7df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030165a251678d308ec6aba023c8a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97fd60cd898476f4ad673c5832e6ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69773820fddcb02375addfb33e2ff5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f636a035695884fba16d2a43f1a5ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a66780ef52f7612b9aa0f09c92f2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad30b9fb0f072280aae0d53b005f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d122386ec3fb2928928d9a99d3ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79058cbfd19799be7d6dac6c8951e285502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ee1a242c7b3cb18ce8a995e0b3c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71cf47fe3d669e05487d2b3441c2ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285aa94fc94cf94850e7f638d01c1e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe24cd6d86b4d878668d63e706e76e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752e8bf8062a2c46dc3996ff9084e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420cc6d6ee88de1b48987559a43e69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac25cfe62acac0e8682e61f2ca36e74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fab4bdf497650f5a59d9872418318510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a39ff6d337772e51b2ebe8610a661511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1ed7e18fa2730587a829a51db917512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557145b46bccf1910d8937143c3d3c56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5559397177180a8d0a861c84f1a045514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c285b2259575a19faff060457878a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94eb291e6bbc4b53a60d80604a622516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92d74465f80283b6ab4155f34f1f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c83e72cb03db9db0128c9984edb6df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d79770481faa4a30188d87e1009b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141a2df82e5b1b4c1033eeb136f3cb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1c84258804b3c9fbe1630516b57a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c5fdd7f174b10b974488eb57d3c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d126e317c2d234c6e95749eb9dbca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949367712b053cf24776091164ea53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93373b150f0b4737fe81c131e1a7c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43210f269b5748642b5f5d210caae683526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336bdf84426670f99b50a8d72278613527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc499bab07f8d8a324b9580df7439c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c4583e450c2d30ec8ebfe3abbc7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398fec1e66089991f5abc9caaeb7b56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad904f6cf5f37d26cb7e8e4996ed4eb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ee1193e7ec036af70a102cc09bd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb852a5577a345a95b9ce456d5493bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ddfc20d730e03a7a7b548913ed73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7b1109534cee0b41f89bfd3f28ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496adb7f672dce9b4bd2485afb68f8cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b20a3c7cab1d579e72bd33accbda4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d73779087e7870cc8c24d7607985d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7bae1059c83590d4fed35d0967eff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdc4b0d7b50c2cca6077e6a49b526a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade32bff3b520c972675472824aeac3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce5885b7f723e72f602be2c49197f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa23ce9bfe36b5a913edada4161d71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b591dd50e77c135eb0e5b1c954fba1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf62f310004ec281631539d7db90d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38665ead416da8cd8485ed553b0483546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa3dab367ea3c92dbefdb53973f06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382acb76444c280db4aeff4991ab077b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7b78c554b3ea121292cb030af9d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4cdbc05080364f387748010cb8b1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36bba47b4d115c14cf2cfdd2a89f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b53134ff5bf394d690f54a8fca62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d6d02fcfcb8878cb52883ccf1956553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63eed54f22af76442853b4c05fb0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf83a30669436f1991616367860dbaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc51ef07ad25d306f27cf85dbcaf10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620799e3a155e95bf1380adcd0581961557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef8f5175400bb1f4f5eacba2998e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766b98dca31a78da2ea53c862b57656559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6a883e198ddae9f5b0226bf9f17ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55891ffe33b4386fcddc14e731646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe0365f857ac2be592fe93aa0538a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518bd5be6c97e076c438ef3108bc401563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b815b40a5a3ebdcaeccb3d103b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad0d0a57852d99dfa2e35e271a034565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a2c5a00e6b4f1164b2e888c6a1e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea002c6bcf93719f6e13cc9c171b9bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab538f68c2b5649c7fc4c8b4e3b414568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5d6e21f98f0d2213a2870bf8c4a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def40eec9e9ac51f900d97d732d216cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b79aa403d724c17d78abbb73055f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b649c6f0bcbd2165beacc2259ace572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630f73141ae5a089ec9ee2d7e4bca4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2431f3e99c4d6d3d89d7f6351da117c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613e450b254249a0cd932003117f603575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2694f44fadf6e619b27179e4a1c4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69c8b7eddd94ac09cb0a942913875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e87946aea90bd944cd3895f75a35b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3efa18ce6e8f9b1e8c4f7804da3b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96566474257342b2edc40f8ced778580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6f8298eeb3d08bfc8aec8c508dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6e794533321f42105348375635fe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f6331bd33d9091d076c7fea96289583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e097d3b2d5897721e50b1f5b12eb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1279cbd6f7ca968d7977b8ce6c8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4481d24f78f1cf3f3a9571d558fbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed5526ff09c1ced94ee37e2f1d9ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81fc2e14f0b1e2a7e92197738d9e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a10d10eb444268b3ec6f4f5f59f68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29abfdb450f7dda1be8fc13ea35048590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cae0a48a4fa88ee632a2d6b25aa302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680492ef4697437ca4e64bbbfacbef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0d8d25c4ed6da1a3e3bf5210808fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f757224cbfb9ca842672751c5cbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4211150d916a17194f387dc8bcab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e00a51897e54e100f6005d314793e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12b6be1c8047edae518fd30e5a1349597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e835ac6d587857bdd76d2cf3a4b761598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814db62c168a2a228649b56e9071fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e7a4c9103d42b8a87eafc18b2da3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60046d41aeb18ca274d9f667bc812601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038aa8a7088cb2ee10c00840c8358d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55e762dbe64cc26bb2fd19fa1233f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b073b5ecc347eac17ea7ccf305a4b00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f57cdf5d7377e2f6e4ecf4babc3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dd2153b0a1a1c0f77a2ce175f9aee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af174de7f3faea850233478e18a2bc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3dce40bd6ad6f418d8ea439aa39d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1009359667b6b2ad227557349a8cfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0e286324c141c7b99d2d22def068f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6adbffb5f3d3671e88d4a3c6150ded611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05705682f8f8ba6972826bb11fd1851612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ceff3b3d6b7b126e1df70d1ab91ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee534e7f14d1d3f861485c0dacab347614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a391f9188f239a1e5372fffed2fdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae278e69e908bdc1360938f48da325b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f12ba1812cf149f7cf8c96a8a1358c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db556a06e545e473d6f771c55f13171618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780b9790b2760dfd401882b9ce1131d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370bd036b00764a8740c3d437b6b55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998739662f9fd21dc7e08464a9f746621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754245520f70e21c5ac1d3ad060d15d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b345b3e07bfe5231759c8897005f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5617799d8d456c70f70b7ce879b5da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5a6e4c5ff927a943ca51f1e7f6d55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c5aa50483b751a50f54c94d44b26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c16bcc004514c68e47c8adf1a272627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78caea71cb73895357a95620756b28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86c1b7b84264d3a5ba4f2aa39a5a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86ba09843b28cb9b226116de9e54c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdee25824003d1ab779f0aa5ceaece631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a50b412ebf65c625f56acacc7800632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3a9dd838fffb1060d64d3217c937c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f2ff5d0cb39839797ccd1f1b6a089634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b54cd525bdb4cab0f0d0eaa21f688635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b47274983dc62fbb2a1e0ecf55a38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ba6ed4134731976fd6b2f8a35d222637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334911cb773001ae13ab3c3c5631604638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9084adeca320a7abadc5481289ef82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044f5bda7b67b9a09605633ba875ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98d6fe9bcc0c645ad6047768a43cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60eb8a168105dc9e09c70da2870bdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0942a1f12a9bb1ad8c08525bbfe54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e0653d7a9e6e4735568edaecd6a5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19528015e07f8c2e1d87dde0b672280c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2233d2ccebc855891d338355fd0be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a8b767d7e147e93c6f5503baecce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f2037f71eb7b5f2fee7428ec01b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f485e0ac36a392bfeae63e2051b17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95aa09194f66e37f51bd4ced2f25f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a4614a864a271ba04f2af582adf25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0898fb9733e643f7b11598f90592d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335baf8f99155329f0852546f4cb755653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e340c9ce3a1f6acf1bf078654125c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7956247114cfec22420fe35ea3ec2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ffaa2c707ef891a95a4ad12abfd09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad847925efa7ff27b83dfb4444f38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82cdc6298710bf00b5dbc54d6d3fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96efec39ed0f2b51f8c0bd5935227a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69051fb5e5081badfa021e840ae66eac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999707d5a85748c01ba5fd63bec207661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f5a4dec396f658f9936c88de7c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c1aaa64d9b5575716beaa15dc292663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadbdc5d1c3fc2d7213c534dc570fd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b3df8252b6d91bc160a00a821d54b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d303a970d062783be02b2daf7ca5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabcfdcde606024eeb5c845d6795bc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbfebca45be593c1094e337821fc32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f8c9dc65a506867d2cb851813646669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893aaa316024ae8e112c330f1527550670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa2002d90783aea1ca010a907f0d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa023096c2821e47401ffb00c9ec646672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bce04314ce9b28c6c8080eeb00a68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad509a13b2dcdbb7ad138a645e0c9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8a8618d04c4d2a4a23dc59d87d05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f221469490d7783fee3146788eed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6f09089a4f77b637579faa45901c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61941e7d119a8c6ffec0624ea1430dbb678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>