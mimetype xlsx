--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703b8b91fbf77d453212fa6d0bfaf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30cf3c677a05f4d7b9655dc45d6412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c336a96cfae3c51f1051fecf31bcd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e10a1bfb2f6bb08588f90bd74110bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fd4989f3a881832bb626973dc1f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad9e86dc491266a45603c8eab1a526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4d6742ee46b21526c9e16beeca4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cad2fb592f7ed46158dfa1e7518618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f08403c093122f16120b087dad3b799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b4d22213f94a30eefe8c0939d7d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1334cc173f7ca66829940ac0145111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01526ee38e007671486e5759cae9bf3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef867fef57a9cacd706e0061cb3d4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc6386b5b086eab4869ffba37d08a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c6c49304f30ce548040cbdbe8b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5cd1777f066359138f97e9156f0de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d4bbda812839c165b43983efb83117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2464e6f5b5a4a4090f231b215e25f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173558e14b66a63a6faf778d9f6373419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964899cb236fd219f39c676c3f9acc4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c072724701ba4e14077ceaa85bb3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96028f21376d1b3977dd2064360ad8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622431e4de3f88e663ffa324a7586923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e31e93fd82d88f7d63dbda48cfbfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fe88333b71b74990b7c0447e852d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4870eaccfe0720d593e71ac8542b1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cba3ec0b070c265b4393c63d5770427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf758550b2b1dbd440aea20383590428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519c4e3fc1583fb1c1c8e528fa158c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92bab83f8fbd212a62b74b4fd7b37a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d0b31e877f0a759168641841c4d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5496868c63f6400ccfdba88b2217e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a33cdc7898f3393de5525f7377c7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e395f7da78080d7c052efcd67868734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a47f48f1ece6849ab370a53bf132435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f35e999f06527245f3365efd6b69a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b56ea67d10a8378fd5a47ed907d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080543419c384b842b265cf301646bfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a63bde6a56b088f39aef4e46120c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821133c55083c02a1c5e9e28b3e451340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe58b7265ce67ba74df1d0b38612aa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cac2fe474074f1f90d7fb7567360942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cae572b57d11fa213858894ab7c5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6239cc31bcd5d8db069a91729b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e635e4cf9410b60d703ab4b825c8e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0933acc576454c65cc2380888623d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa282153b9dea6a4a3a1de92b931df147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0bf3194c9a759840c59c773693f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc174cee9a2493eb960bf02b09e026949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f488f4cc7d58369bd907486c3942150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a99e7fb64e802b9ac97fe9cae1e86951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ba5880468397e5e3b4494296aa5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c9619dbe518c18f0db95557a290f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd40be047cbbe7ce7a80ce06ef9e7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae58a5e23b633270aee338a12e0b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e173cda57a7ee7f5d231d04f8466f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c410ba6bd10d7362aa7e3d8b958ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d9bfba14a675ac19ab2eaffb99a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc0d3bbb07abaf281103efc15bdb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd6ce5de5c5d290ca597950f76e3ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821947eca5d73f683d8d4507a53f5efa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fef00c9ab8c2422cc8be56206455f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021940abb8185030fe95b70e12e9a2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621ba24a0bdb183ccf2b354647b6e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1197699ec5972dd1453de4cc65a1f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc717caf9b299e83560da9b6b6e9ea1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73079bb8044d41671762b4ed34d29b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8ec46a274a83da27b59c8c51784668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44664153102697136f5ae408709de0b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5629095a10c271330841de01fd524d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01499a7849d6f508c46a0655c8f1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc20f96642b7a32ab923fa476d3b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02831045e451d75c3d3a738cbd274b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34d7bd20520537ce15933b9d4650074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ba5b5097fd2bb2436a0e9fc214a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1f35c56b0a6d22eb7d1abe1e651676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532c730f1557be75557d1d0fa5da9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577b0f653110f9655e0183dd8aec29d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa560df495ea07cbc434c6ea58c9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58058534d7055cb814ff6f595ed7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a933d156e29477a2a8d828a31c33bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11088f763aab7ddf6b29cea204b1c3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b1ad72906889a9effccb04b30a4e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa3639899e9b90eda12c0451789bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a3a7ae553c433689c7d49f03f6ec185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8de314c119b8df717bf1d6a2d453d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171bfd77a0dffa66f5d41a876c305ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fcdece1c9354f18946bc4c85832b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1901f6e7691e12842f4783cfca420d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0baa6a313b4dfa78774fa2fdfa54590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a98dd8d7a1c8368e96e4c589fb5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a3f567cfdaa4d4e9f0e27df9c98a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc28407dad2dce04559fb4fbd44b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27586a194cfbfa0dbcae106f5e758d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa422a9ce95c305310c584b319ef8ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2bca6ea6fdfe7bcab0f2b918fc93e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197bdc5e16be124a7ec09b00ae4d79e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b16b9cc691903c57a4f36484eb9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d038a752806f889cede06ed0fb47f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628f39fd2e4f21bd8b70bfabc824c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8596c7a07420c6fdb0a1979c3e1269a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793fab9167246b240b34815482564c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435ff1d05ba0e60918271670f1b5fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b1f0becf93e2296ccb183acd89edd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a9c5f0d4eec45241b54d3292c4cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6740f747c26e8d24ee1b9bca4c72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208fef8cdf0188127d69d28c7e10834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399747a224ebd2c1303e2ebd1ee2e987108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7686ab20214b9d9bd3865631f5b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d90327ff0c3a7e6f178548bddc93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a33272b7c97ee203334cd082b325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01391ceafa6913d652bd7933c8c32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a5485681e6abb2c4ab4fc4225c37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046ea185eb08f56bd99f560a025524114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c0bad57a4a40d570fdde7c456726b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed26bee358b56c041caef80bd5ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70175108de60f33aea59f9c62d3d3b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523232e912193c9f201f38c72b74074118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5dbfffad9151684f3206bf03ecc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e6b6d7b7d55ccd9dc08c1f452e8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa08db06d9a8c576215b7761bc5d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aaf4b6a497946f4ec4431166811d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab143c2421ab06bd82259bc35de4674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac8d8e26def70f875db79ce453894a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f351f3a41483a5d261fc3cfb3bda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efb15889b633d114db00cbd2f91d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3816130168b76cf89c52c479c72dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf023a86c47f1139748e9728940c3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c814b7928bfdae679ad5e429be812129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e9c475aebb4b14aaa2ef9e51188f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd1219eaa3e393260244181259142131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797053b06cea490dac194e430f52f4c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1bb6339693bd1a40412d7efa548c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48efa26302a8ec66afdd96903e48d86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89713414673a963858f57fd289a973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b909283a03bd6ef80b70d6f602d2c5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffa6a99ed8ffde1cd7dbdddf3b73a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d3b5a18d20a4fab52a7875c2b68c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c631181125e664bdf4718f036d49df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61463600372237b7462db273584c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2303aa7052596453c82f4e9d2161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348f1de9267e0a3b28d8c42af7b6b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6576da753076227b77200fa4b44707143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec69ad63fb87eeee3291fd83cb9bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1786a53e4d0d2e0e414b6654c3929e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db423ab29c845c505c7e993736976b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a08214d0be641e7a1aab2bc567effc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f28cccc6cd61b054e8a24e19204f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e761ac53aff99dec5d8446c81eceb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27795dcfcf63bcd02c30c8cd0d1c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5909b3f4486ddad332088c97a925151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b6bf08c0be0a210a70bb94cbdb12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adbbffca2c4841ffca3f1da457eff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a9bc6f6d3188c31c6f195bdbaf1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe270161605bd1f2fe6ddb5549e862155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8900f278954eaa83b5d9c1651b943e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5543c539517fbd0f4809248b9ec121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cfc3eb4ed457032eb70bd1153392f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8b4708a3ebe1435cef1f1494c4fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac29a86dedb7235d6599aa81e0ddf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60ba369f62951146ebac79959c131161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b15997850d34aa6f82a747e6b7a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372854bb08929afcceb0e06370c172e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c47d5b4486043c43efd1d2c700e056164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62869a290b7655d7ec40fef781eed0cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5333e4091797f2e025c5e8cf2be10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cda248843f428d83a662cbb562c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759810f53d162cc552185860870ad9f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d789231217f9f211fe31ef1e7d65be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3d72f1e66c9db102634b759479f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef63fcdce75fccb0e3af62f07f764c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff94d95c542d690aaec7676655528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6df1af1a76822c6bf456767a9fa20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba9021906ff2521b01407a378f7ede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb2ea80d10c3293b9dede4f32648a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff958d3a13a15e13575e2c4841bc2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be4fbe15bec516044fb06b8fc123ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34b20dbf62f1993a98f5cf552706b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc964ce77b980a02765d0d3cf281acf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291d097ea2e6018b8268404eafec33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ff294eb4dafd5ce271956510f017f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4188978b56f441408126ba19be92ef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30d73cef7e82e6c43ab94cc11a0fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d600459e4a21aa93dc491eae341eeb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d746e8cad7b0da88ab45c6ab1be93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef1d712e9bbf50a17ec3a37a8b4bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070771f1429bdcdce3d01f953f2adc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9d80286cf4bfd315e05b42e8954e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc5fe430deb0adda1de1ac12c094f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969cbbf16a41fd1c8a977343314e87f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f2d9e52fa3d0d454b996b6360565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6082ad2f4d975e9532cc84936ec8ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8580ee3c48f7d3dc4591a8db8036e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c401b2d1ef0bdf849cddf179ac2cd9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff80b9735c1d1d81f3015a49dee2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d3df4d829af2f1774b7bdd81af8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bceb3ab4022326018f2533f7f99df3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2764c2e38c315dcd4bacecf43af45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e379329790cfb4872842f67b3c6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8143e410f587adade222f0b4d6c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9508bffea8eb0795701ab7b9ea4f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04269fbd3e4f8be8e57958af25e16b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c43035352891c02d361e819ae6fe9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbdc4905bb68199d8cdf86fd4e1984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68b04f6585b519014a18237e09236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c69f3b3ceee0a9b9687a167e4ffce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe099cf24f859300d287ee24acb9514b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8937c04c7206c5f685e07f22c3f93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a7921c0c0cd84236d74d4b2433e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979a32e7d975f85ad298a159a928e54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50846ed34a279ce5d68a66ad9f28bc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69ea99e6755157b8358220af26242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072ca18f2cd23d9547360fa7f72daa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5711065b1b0542634b8372a5986552214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18a08a52251f3daa1fb1b64a1198d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf02dfd4a3d9314996b9ccf874df5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ac7a8925e73f7080a08b4a96c011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3470d8b2fba28778b8db355747b7bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09cc0a5d8f81ed3493c7436ba0a9c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1051043c801575610a484f3abeb1ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a4f5d6027bcdc6bab1990aa91dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e38405a7b1d066b202b34a67a796222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd651f5b21a05374f57f113db636d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e44e240c9d8090ab8edc62cdff4a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df03c80a01c204812fea2060a2ab25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d5ff9233c24fd80868e6610eedd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d489f3ee5966b8d11e0ef38da0b6aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8be8413752f81107a479d03c8ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256079a28d554941e9cecf91496affd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5885719e1fbb74a265c5c8e65e2596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb66d43d7ea77d536333f41fa39abc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3682f3fb565c19564e78e626969c2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e6e533210b60a59b45c98aaecc2fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04247fe357c5cf172006370e48d1b85d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088492063115e669596091998736d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07242acee00c0b88d58b6dbe76c6a7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be475886593fd75d005a62c5b9bd20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8f9d087fcca2ae58875d93b9531d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a1352443405398e376b528df0c9ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a48bb3d993481b142a6ca7a8e9e275240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179551f869f7859085429f51b6e5de3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a01b6c8949d272c175dcb3cb32308242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3fb61a1e83887f98b71db7dd5867243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e409f89a572bc4516286d6d33b85c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee3e61a59c7b81e9caaa836bdac3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a99ae7291c22e786585454e2756e7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef58f90d039ee4d1f5e62439ffda3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad59d3cf9d8c5f8cbbc83d6502dd68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f253564d251cede72293b240b008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db525bdcb3267965711522e02e8eb16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c939dc060cf7aecf3c40362abdda57b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437672d9816c49761be89dc4773a4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e961b9c3b423900740992e5b2df02e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085f37333da598b7b6d5d8011675d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025226be5dddb447ac513811b54f87b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e552dea2421b61ded160d6bcb5feed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1429b9e983a4c7cad086591a3d8fec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1833da53367dabc5b30dfeaf956ba9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016bb0dd7331c1063488e73a5d58eaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c97460d1f012835b23467107f6eae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fdee257d7d6d31a2b3d44af67abd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b82a57c417c2a5193617ae70bd380262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42378561224832a71d25c9cd40a5ffed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329249471e74683b8de36e4a78a3ff98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a01497396300059312024db8b78b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0428aa10bb4ced731dc12de9efcba9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdfd18a40e922a492926ad6344669d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bf30f6457768ddd3abe897d4915c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eace40c2110654d6c10909bdbf14de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a90ae3afd399ca9d9a3d9e6711bd8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c34fc34ffa293e4bf504d630088f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16372ec7895e0f4257cbfbe83d6cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efd360c75f10164fe7c74612bcb16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7773a79f0f4b174f973492ed3c1b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec972f97590200aefc03508f2d30d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe99e5e38986b86c4b7adb1f6ad7dba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c94bd73b7d3c3ce8c5d7c6eb1224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5b79ac71ac841a3f1c611af90592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797098262c120bc10d63655246a6d5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e34801d7d49de3a606a6c3a7352e3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ee332a459ca066202152e0e100bf7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddea675caabb6668d842dc592e946b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95268932efc5a3549d3158a51d3d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d03e5d216ca6dee2cbb98bd4dbef8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853521d81f36e36687716f097326b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed1e86c18594f61018b10f957df1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aab5afa080d524bbd2350e216e179287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d4801af631860e355f6f91d3f22f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce0f90a556cbba6263594072f3495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d306f02814222b595d75ad9a54235c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259b73484c10f832213db2c275a639291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438190d03edcf6ac77006b629aaee80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364875ed597d01a0be90042f09e4447d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2006176e0ceaffc8a8262f54ae661294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513714ad67d824d772eea73c6d6228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7eadee31479036823166b8cb2b44c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c38864cc8c04eb1206be0fad8ff7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b0aaee427d6c0d7959f04c7e540f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a931f4e5b691d4d96261cbdf165d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf816dec3be0bbb8b8015dbe5fbb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6cb041c6024acb6363e7fbec8c83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd22734d999ec12455a5476747d62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f56e64dbdde97f49d85424b3e3e61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102549d52ee84ae545b2a920e409639f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188507882cfaab2c75cb945e9c8f4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca88e9e17fc41cbb26d690c2e478e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dbd7f7dc26619ef1afbf5f8f2b1e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f64e6a73530ca661d88351468b9d02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96f18150e8236d40287e8c8e538c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f770b0de3adcd72759baf58979aa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eed723b2e26f455d37aa5a0c828b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b740a504f8faa46db01e3678003a2a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954720095ed7074e28d72ccf4c8bc568313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488066768952d164cedb882aba5da14b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6f5be6d7d3cd1515e3529531dd35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4c33afbef750bc8be5d31e8037b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188140855135cbf585e75038abae996b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed306df5ae0a8c97ed6b5a3646f56c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3496eeacd1d78b2246878f3cdb4a37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d682f291148db00c0ea2d56a3ae9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228226d9da31ef72f942bf5f04940e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c54054b33d6959bb088b7171b63ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb5838ddb3b78392c8078b1b5820c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57ece2f778b0a2f8b614f93d1bed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225fab7d1e49df2b875558dd81913b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555df96c96a76f5c01e07e8403a0b29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f657df16ebf69189eb2424e43908327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d592d547a58f415f896b1fb1d94d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff74ef786e9fa038107c5f52d0bac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b22900b8096b0fe9adb053fc411a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9464c83ee37ab0bf15f4e159ff5be4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966debce1dc48379e659f8005e0b0fa8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03dc9f383ef9f4148248d3c1b65529333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eac6f5f3f3afb76b1f876f85425b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdebb558133b3d923c8b5ef8e740eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe59215df1201b405800eb00bb3871336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b3cc83d183737db2f8db0845f525d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abdd81a797788c6436f9b239466dcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4024d959f9c8dd03cce94ae4396822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd11e82d1c7727f7912639bafdf419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589e913030b12c15424aeb66ece65a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd1c8f45f46b4df6ec1797ece9041b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77619d7ac5c405499395239ff31ea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c12a33470aacd0d2e826c9675532344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2ac01bcf5c73e55cb7051aa8d41b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e089b65b2e1cc7bc50c5eaa9717c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd30ec15a0e3575cbbca331b4d295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaca45e26e23f38e9628c1d98bb7eeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec097d9734c5d0fe84c942f0371ff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64a8ba79b6c7348c08cb968805208350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2ba4c3bf3e88c895bd3ec358edc1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c254ff92ad11e1012570fa08db4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75196da10069655ac00740726f17877353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f69eb8e5a38b1212d6cc084fd933354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881eb81f238e9be1e51e32dbaaedd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4964fa065fd2dd961d97f3c795e3b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71fde6c257c7cfee60283f31d5ef9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188880f09dbb7fcec3da7117c263fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02131578b353618414fad799a6ea7013359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eab51edcc3a2d5dccd526a07dce87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370963091bf54ceb2edce3a59054826361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebf004082657b59543ff9735c1f21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33567ab5445145dbbbe03d43b0a710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa06114296c2823a6813d34d9572521364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af8a4cad0571d82f5782949958d1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90bf98b040061e9cc14904062b72ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe9432319b2b1050d63ed74ba4729a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae6188b9e32dd3c481686215a7a7f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527ed136683c984f62d161ee69593f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e463179e750528c34d9ffc1dd3433370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f047247efbd494e5bbede383eaed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1506c82b3aa4a7b7d0deaa73ac36c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838cfa6ba9b178e2887d6fb2b7b7b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435b63e635a6bcfc4b2f5083536d2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f03a68fffe75f3af78bbbb0199277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5db48ccad1e84c5023df1f490d039376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311f05c05e772a90cac85f78dadaaf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8f729693a73f836946d3b3fa8dee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee7131b68425a0662abc9f7d72b4c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9aa18359372e1a3c26ef50f3e707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbccc299291a4d512aff124f0afd3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901f8d78a19416300b96dbe4a13798382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b426999c1785fb09777a201a0030b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec52968c9298a5a191229389086fe7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c9e396475b2b84cd106012de41f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14468c6da18c5e2f74d00050656cff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c18b355fc5e46d98477736734284f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99aa0141bf07b6b240ced09f49bce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d19edfb818595be79c0856fad0d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b5e8d401f22c3c6e220567dcb49f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d53aa3f08ccae61d1616be770669d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdaddb97f340af3ee417e1280532bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9a63b82c7e2b8ec97131d73b9ba4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6116c7bcd42a2e146678a3bbeba83a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f240d74c3b35b4cc39dd922e35523395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2c84cd70a92de373ea1f2e6c068a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9fb70aaac08c23b3f146d20ca08f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04bb71bbeef9ef890bba01cd276db3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a890af316f9d0b72acb14865b95b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79695823c3bec86260b1be6662d5317400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f87f92cc7e306712c32c9d81d57fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450eeb686ea2b879415976c776a602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c949b111dc28a7c0446a9dda91982403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42081972e81332e0fcc4efd5882f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115555e9402fec08c3c6bf6d9dae297405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85019d3b834aacc1a56af78dcdfb1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3173f81b4178adb5dcdd6787780df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e2d630931781d2f139484cee7267408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733abac108e291d1120fd97c434755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f168c6e7ca586bab733c5ba09041fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2d611ef449203f7e65f8059cb3032411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a23c7f81254a690c7a4a204be1df5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8bf87404f7b5d81f3a32da376761413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83161c5804224becd137e0b50bfb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495a81792768d7db1717618080591ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf89407bae8eef77e435836c4b9d7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b66a532075812696c5fe2956c977b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acd7e1eef40ddace03e5ea40049bdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f1018769fcc59737bd68e2e81df7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce61dd35f647c1ce3afc2d11b45ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9f09588e8b169b659ecd5efb5abd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698a0009790c963097f37e63c63fdbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607c40ab84bda66b08f21503fc6eb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a59fdba545b0264e50962a7590a64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b41e8ac92a18f1955a32fd9e18853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658dd63eb81cf62d4d07a0111506ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d937f53f3b70ae12db7bfbf6a36f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40842aae66a8a8aebc4e122ea5cf6be6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a0ff002507f3e12a6505e173eedad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c38cd0a4fccbcdcaa2dd311c87c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510710e5ccd378b2015189f75d1cf01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bed5518952aa5046fb3a2867fd0ff7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbf4eed14b8a9bbd62456fd2f8765433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf5b3ceac4800ff8b135646579c0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10299ad1c680df975ddd90118799f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe82bf9e5e0da668aabc011967f1ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a25f081cbda5ab7ed37febc7021a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fd5dd1a226a3e4072b51287c0098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3d9858c7ebece6413cd3342f54a22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dae825620e5760064ae7727395d91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656819a2c12561e88155b241c502ccd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b82b2585e558dba7ec9c30305830f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e180c697486e311885980471148ac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182dac40eb154a01a398052b246253444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f69b39249513e134ec4c01698ddb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6cbad084b285ef46316879d1fe141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f06803cdbffbcdad70de9095a327447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35fb7005a4710c3b9fdcd13b6ff75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61d70893e863ef01108909b401aea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e292f5b2178edc3ef63c08d22af46c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade232678e5480bc5a75e1fd1cd33470451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b190a5d70d17ffdbdc73ad453c1f9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1523f594d8644cc972d05130ceef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a94f76cbf929f08dc4d1baeb7e6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ce283d21c84ddc40c9612b0c82f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8380bdb73cc81fe16bf6d6c313311e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247de8d2e4f03ade0e76887f0156a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b995141d6b9f6373329adcf7c63d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1c0e82b2eb0acea8fd0c12d78d24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5fdc605cc8ac1d490109977e75293460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61623f930df30fbb84eef686b6c2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd062d8a9819f9070bd389dc80a747bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19a0d1c5ef44a6e1cc92587d9d7c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a41f5ff51e201a7f73243049ad10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2939754a728c8dd2dc2cedd3c18683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b2e6ee76faf5aecf462cdd0a4c79c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec4c8e3d13ab6b787e0ab2faad78c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565665ef4cd5cbf1b29dbff9ca77cbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9c81e49d184fa120318ccd6abd76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea61b64f4833b6f241ca8937fc6b9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c362be0f2737c1ea6e25df4943de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b010d7b5e160e20f5278f9edac1bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6baa796783ad8ea49e2c881b5a3ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ad3c38138eb414957acbc44d9662b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9e582a21eed5052471a39a007dc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25868562a7e18aa1b2c91f984a61f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500155482b3e01722d031bd58ff178477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935234656c4515d81a64ab275a39793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb6f606a66802b1596665d62b78da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe19ab60af584400723c64c98f1ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a86d8acdc7f0f629e5ff12c282351481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218ee95a1a370831d6999607d0e1b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ab791ce168097d38d2a6efb73117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782b62b266224513ac9ebc660e8646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ce3eda332df692f10eded1bdbd92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a752b5facd9d474883c99cf0918b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74850be6d610f577f733c7c21b32f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85530123fdd5e92ea4ac28c8b3b14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a2b9dc50eeb91421fa93ebb499aec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840751912967d01be85670b1e7f247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57ebfb3d263c31a65192748f84fca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38917d60a90a8eae6eced13dea56eeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86abe85f0e01624c51887623dff8fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89fb9f92e366a237894ea59c1c96d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac76665524ac6b98a42c2fd4a56c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a566786abdf3e9a869b27c947e2a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eadb0045cccf54eef42cae21074698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a96caf307803c549f9baf08bd9c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd982f438a7ac0b6215016588fef0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b16f13b363108d10b7d2d001b95eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999e720156d277bf05bfc66fc747bab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84080f4cae338b0e52d91362f5ec4d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e054f59312b3e6d4e0f92bbbfee14f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8071b70cac1b7bb0b9fc2e44a03d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343ecd3342823929423fba0368a210505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0f01ebb88009963519bc6e055eb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e882d6e787c7f8c03c92ccab95ce5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e362e81e4d229c0b836ec7ee88489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0328faf56873721359359c2b5e3c16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254abb9970a64b82393659a07d3df4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a20e76df237d55d5127a9c7743e5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12128e014d445f5cfec6eb74d232090512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd861cf744c6dc8675d6405169be6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11cf6e035376d6201804248aa4a90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f113fd7d10d6690f5573b9907376a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aabf778089bc1d70d9a75b2e12387516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db708687aa414562f4d048953ef7a729517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d0365bbdea0b353233526c9c9051f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b95b645cb73028865e91a071be984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71777dc3984dfd95eccc1b4cb7c437520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60e2ec0d60ad43dddf39a93eeadf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e8feeae076dee4016315e1d91f3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf633e2cc0e36dae003366dbcf762b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7267d4d0ab72a6aa93759a4b27132c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597104a5a1770ae2d6cff71aad1b059c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db076ea24e4382436778a81e51505b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf46f0710e77f9c1173c5b0aa5dd9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331080e62700c4bd0e4b5265c0d85150528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515dc948faf5593f051e4b15152f91e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58855b20740c464a1a23ee38a57af439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e0d9f53dfa0e202e6d2ee1a4bb95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888a90c13f4bd4483a8e31947b47213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cfd5ad903f197a1289030a7c7b55c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd485ebb5acd52e896f5f118490f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a4c6f51061ce6f90bf0654ce6606535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666329b0aece02566043135c758e937536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a1ed841514b1092cf30ee6560c20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef8f7c12fa47659221815921781a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31868c0a21c8d7dee427618ecf0ed2aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e46dad54d53a1e33e4702a7c68c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde75f406c078450ab5b5dd9620382d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be87ef10bae8aeb6e2b742dd422186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc07156ae2f64a52853c8ad3e7bfc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6e1db38e61a048badc1605fe1f5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f08378f76581a479a3e616ecfb5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865080b57d49ffd7db47faa39108d66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31ddec461610af7dcf0edd5660046f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26766ef9330f1757b156b5268fdb07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0e7e4e1906634eb87eb64b61dff3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba1ea36c536fac06e98ffc91c31bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90979bc769606d8556e20d36dbd048551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a230df74c4931ef69dec1c28397671552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c27d2595180248e801b7467ed9619553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c67458f3d82d5c7b57d9471baf111e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926025459a62a1e2b3c50ae9e921694555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dca90ca62a9c0da590cbde1a5f109556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218bbcb8f5d81ada7fd1d0374e47f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e24f8e3fd43d88ff702da8783b6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c926b6ea13cba9529fcb6c2ca54978559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04482a3929f86265369fcdd6d79b11f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01424144dd8d500b77ee548ef3635bb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591164da565809b9baa32541c5a70c00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b244a0e2b571355b98187d2d29f49d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286d3cde412a27223429ef9175d43e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a72226bf05fafdca442fba8027e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450da18d229707bc0d26d93a681bcde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d82d3f31e0e869f390ae7ba84fbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8ba35ea5270c3523b1cacd036fb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432f03fcf7f222109c074e2e733a75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ae7eacc56d6fd57abeade58e655fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314516a5a3f0c8cc031de01b880aea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f026e915da0a0630f8814cca6b21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af5d56d3652c8f11cbc0ff7108d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbddafe612e8a1e80d7732565e08ee3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8bb379a0f14e6649b8d9d0c5f535575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0add2f4c12a2c5e1764574ab83183576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355687101d11697f01daa2db1aefee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29832c263ec2dfd70c5896ff75bbab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0167c4678863e1a3b497288a5b4876579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902cb6b76fc598b9aaf8eb3a1be6f85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e085e59855fee41b67d1ee5343f1ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5789cb7c5f5e70c7a2ed4001b639582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebe641a6f3ab65efa77443804c5ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348666696f5a1ea196144f99cfd450d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a73e94ca6cc9e6274aab89a13261585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9275f27df7396cf44fda353c64cc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a62fcce90dad6e1e40ab8134942e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be02a97ff682f21a3d60a2e741de6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afaffbe2a16d023995c8fb3a15ae75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c02aa5623b7d95b76308f17f72b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf0605161abf011b560b752d5ce6e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95e72016106055763ce90e78cc9a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4819ff691b5419155d7f901b362c9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978b259098b798d366ea1441a6e5578594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f469429d1b07f85575704dd33470e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29bf1b079809e6d9462e77736ca88a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b87e8980218c3388211329f454ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef6310fc28fc81adc7a72e317d9552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823135b89530f626e12d7a73aedcfea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7961025ea7330ea6330ca3dacdf694600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd67ffc3f2978906e01aa258263d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489641ee0e1cf6ec2675763780bfb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b477236f5b7ab81ed36b22e18c3a11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eec3d0804dad3bd7a5939764394be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65af47c6294286133d21d695127e3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b8bbc771fc2966891648f02acd5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb138d69adbd8b6957169d5f46f16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f44140ffd65c434bf6c683d536838608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b03ebb48e34076730fc74a050d9d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6151dabeb1738027da9f80449bb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9e4cdf5970d1195d5a7f359a29ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5eac81a40a817117b129a57ef7a9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e241731083ca271b82e6649727c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88955491ba3c21fae65c15d064d64f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3e5cadcff0745768d009a3bcfe72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9783e3addf832dcef696992f6b34c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add12d9c05792d5e0c505f3a99d1591a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695aecf4d2e38ec476eabd8890c403f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26e570839047bbd6ef92508ea48f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381909177fa698f5f7c68b474ce070620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0cd1037df5259360167042129dbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90eda91707e2ec6c3d4df943907ef7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32120c7825cf4b83381f2d039df8ffd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170aa2318c1673af98060f33df1014624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a900f15257a21422c78cac6ead6a50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a957e277057f7903c3a3d8e4bc63e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea88d9f0f627be817cc0f205e1339e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50025c9d30493419338cbc607ae4199628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133001ab1febb40df36f6339b9529760629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ba1cdd2342de9b139af98c520bbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7466242eafbcad70dd551e9959d9a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf94bb50924debe4ea0545de397dfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37bccbc37168256ace4b77bbef7f94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d7122aca8dc7dc5bfdee1f330cb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca0e96292912a4010efff5aafbd37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966fa49d4dcde0b55d420687f56cc19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306606af66c437a2ec7bbd27596c77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980580099d2c23311674063cecc25dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1433bb57d636e4b23d2310bd7b6ae0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9eccdcae5adb669bd4eb572967c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81defe2fffe980918efaad68ec432a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0ce0d2ec1e11d9421a0ab556f793d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7b565d26250d34d410b79ac5a025643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd421658b7a51db9c0b17d408ebe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15937d48732850dc97754c9d48df7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffdfe9b65eeb3a76c3348c5e7969f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f70456856b97695dbca7e4da65a88b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3c26c1ff831ea2d7625b613dc69d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202ef9d66834b456333a4101b6988c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d1f12840170caf5520e6e63bb5439650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a366e857c1e165d4145cceb1c91f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0777386ed13b979cf7c45c64f8282652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6662389ccfd7e3f73e11e61c56349653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784565dea0e29642b7a31270211357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fe552381b595fed8fcafc74975671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70873c367662d015eed9fa1a70940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68f30448309f0c1aa51c6243d1646657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d440acfed5aecd97f8fb78e5998204658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcbf2915e0d016b49badfca5639e93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96a5719a73fca95457bf2caf31959660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb4ba10dcb2709afeea2e337fef54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf739a153ef76b6440a6bd6ec96c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab25e37ec0641cf181b0bf42293744663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916445d96ceb08514da5b5caafdacc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b769c7c2927df024cbf3f9f60afcf0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026909cd9103ba4fa7d5cc86919e2795666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e7118e7d61d8dbb5b123396825d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c3bf3dfb1d2b6911fa92b3b15cce1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5f2c65419b1264e7212f14a24363669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e3c899f6fb66ef336868f800c839670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d0403acedb4109da270b105f604a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5b34183df8c3c8a323d4ff8f5287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121188867693db7e0fdf6aa9d4f5e41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c51246373878ebaf4db7708f94ca5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1b53fa425c78be3e6567c00497e71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d44db8ae94ed791dad19caf7cdad7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6e7ddb2661b09e5a80c4e3656649677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f879fe4329b271fd6525bd8431fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66e008bf0a8567922e562e5f289c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf713cef84df40a42e1f8aaa3acdf6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f708a8c467dde3827276906a6ba0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181c9643b058857ac783dc81e332f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8e39d5b2c64254abb85a4d0a9809683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d4525f6537d79811ced73ea9dec9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45fd0bc2237811a6e735015248654685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e00f3c22ecf7578baeb99c250d041e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408d13b145d8c4eb08a4a48c47cceb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cb212340bbfe6956b5ea27e80e3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b32d57fc3d629ca84fc0dd69d8a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea3cce41a735da78b36d6264b0f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ec443b8e5ae854b088c9d6b6fbf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750e61b2cbfe3ad6dc823d9e5dfd84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb92e4914d646f744c9f3323d3321693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e305488eb1a5fed1fd9da0694a15b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4404e5a186b730a26cba5b8a5e7c81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035109b0c21e511bfdb9952d030b65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e9dfcd9f006138b84873591151f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311ebdc769320884660282dd3c7ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36323ebb394d6f652d3f3acbcaa4d8f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41a004ae5a08e6dfc1f15c34ed73c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd36f3250964cc24ce4095f8ed34d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e1aae325f60278d923953e1a2ec63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c0e1242bbe87025daccfd46ca004703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4095fbc907a4ec7b4be12d9dedfd4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd713cc10587f9afd461fc5b4ef924eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfccdaf362b672624704fa948514d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad2e0c41c96ff616803b90def452e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac24408968932c8b9c343272497a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676f29f71a69a3930f284de97572c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5054a2c606721e4a648b8dc565c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d2935ffd430ea33d81dcebac5a6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243b9abd1098e4281dd53d2af1c6f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03152c851756b7764b8a9fa4d41743713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94e6c327837eb91147ffc3b27c572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ed4b8f86333a626d299d35152cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc8f21b0beff812ff99d1c4ca8aa11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379c7ccab5d1982e3b811e606ce164717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389340ae16798d3cc1859fb5e93867e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5e79bb4b984142d758450c63b6c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499541119d1d353ad06cfddacc20f79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d450a976b5927d4d2ca0e98b4c0eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561fc75e7fff757748b23a76235f4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965672c4dbf5d7930074171b7e99cbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7335e9f7abdf68007a7781ad1ebf70f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01398f065bb62160e3b363224769a973725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668657da4b0816e0876fd958018c9ecc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180c4affc30e527a16453d56372222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323346b09e959b311a078017af7dd10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa33524f109d7ceb931c98681c01fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e151e85204553f39d2cc9a2fda808730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059e4d68fc43cfb31a8b7c5e25a1db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e21c5386590211d0c878927f1d0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4dcaf85d9e2895de13b824b751fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3740488efdbde47ba247a435a30c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96064a06fe552f5d764a419c142fd405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499e46a5aa3fffae1dbbce5ce6b94f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679240cb62dab0311ab81f7c51fcd0187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf7aa4cececb27e9bd4e53f2c005e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a52ac27cacb0414e416f96a9a638e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad7946b4fb8501b0c1b847a61dabbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15364866175c7c8ec53b7a6a328a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e173c1eed80d9c8a1a7ef92f892ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1e97c107bbe98b4d7fa65ef546b4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb847308a659efad311afee647be814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528d4324ee3d07bbbca40fa371fff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7299f0799de8af6897cb9d248592e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b57b436d7983b2154c7634e99f4cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb91c1d1297e6cede897a6076791618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091644ca5f9cbcbec566bc5913aea6d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83abf18dc15c991a08aa35b34525a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c9b6104d5092b9efb86ffb1ed93621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdaed3170d27cecbfd2360d7ea355022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4111d58ca40f8d42bd11ce8a082b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd24acb0f7a6441dc096a5a21cd7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bffa4fb2357a7be886894b8a7fe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f50f3655fe37d62106cd03197b9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805339598e2dd541c2a08082da58a63e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76771b81d2548e377ebf55aea2165e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf772d1a012acd28a38e6208ac67b0e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515229cf4aee60023758043b968934d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982bca71423399c4a43e7a503416e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134b4f400d827ccbcb72ead0824c2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c731ec8e6902ba17474eb1fe9d27333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed4b89142e9f412be4f1aa6889fa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f243d26beb8129f947bcd6b9b79d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5bd06f125f776c0ef7b6c3032669036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d72df37dde5b86a1f1baa6f9aff7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0905cf1e8620ebfed370e84e554bf3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ed76ca03f5cf98acdf6d422cb24839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054336a4bc74f18bf349be09fa4da7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7da72e5f3840da751b662d805b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff318e0f89621791515f1925c8d02b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121921ef30e643ad54efb48e08c7d2db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37776d4505c3588d8dcf19f3c9d6fb3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0330b7b9cca670287e7d0d343a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eab740f2421cc432ef4746535bc7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e246cadd5f9ba6279caabaa4e4b95447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80a41d110d2be73dbe7cde3aa5a3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4630386b8afeacec6b3ff8b2d4640f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a5f0dc66080ae4e88d6d815b18b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f54ec9a74b4debc7fd7df3d764fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77018ecea914efa5357cebdaabc5b1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e470c9698738851255becbb5906253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08d8593f8f200fdb5d78ef7ea1cae854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6746a8840b8cbdb78fe62596f07455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a5dd9b73bbd70d332aaef774663c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d35174dd8cbff40b2113b4101808d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609199539f1353de44c414eaa622272d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d80704a86a5ae29bdd3da74ccd5f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e598cdf57861a868b5f449f5c2f8da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f086fb9d158d92bb4020533aeb8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce4dc9b4baf7141d76b3da24c1d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908575a9f98c5ba64d9c877815f5773b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b6ddd34995ea89ee8c21c0417c2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20630373d85437a86fc7f799ada1759b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99560efabd7ce13e63888e3371aaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd6d17690cdf1305cd1fbc5f4635f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0632575fcbbf9fc170eeac2f8065868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6bf48b97a0f3ef04661356eda98469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a8e1d87322d1ae652a0509197c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3cd14495ff69afb69dd8df483f8f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445721d10e46e9b6fe8f909d5420ee3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae8e8f9b65ad077e1b41ce054ccc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e354a85d29cadccf2b5d5f627d701574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b67e3640e360e1bd60479fdd9b76275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1540dc2331eddc461fec245a1156b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ad956285f957016276513a9a88a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc3d14deb0d56a10188720c810a5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66a2adaa90349b4974aa351509bdf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8b865ef760517197b209fb2e20a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886500b75e736509caa0ab8ccc8e926c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670509d914cddcd08dcf766c20a047e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f0b7713b9dcc4e287c3cc738525983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0650d385133b2fb114778504daced184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b909624cd07c6586ac50f5613b85485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb03ac7c1ca6cb8fd1bda104a1501b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475cebae4a0c716473e56740baeeed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c0566f4313821e9db53abc386d9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de8281088c433337fac0044877dd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc3e2b99fc83370d1553149bbd1c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e81f75bb20fd413c2066e70850d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ce52305285fc06e3815d78ba52e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ef7871bc8f1a34e2fb9cb0abef9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5135bf7980cc442d1b8bcaba4d67294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679940ededfb6eaf870d531cb95204195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877acb943f8f2ebbc2d39472993e812996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170eba022f605b3a299d5d46b2458097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59620d8116172e97c7eb607e2061b11e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce18a7365fc2fe48b51e48950366f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b04dd6fdea4030f2c9f23e6729f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0150e6fcfb5461b12fced034d8476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd806e61d1b9ab85c62d9b8dffba4e86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5f96a2edcc2e0f40bf063836f910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d74a88031f8370e6503823345df16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ebb67b9117fa2804907bf0f326823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ceea31697ae659e03086911020e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e84049c04dc13426f6d1efe112bee5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe381e7e2113b2790c15873306ab31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b121e4d031a4aaba73605673249ac3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7979432530a272b16b8bb384450c13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481526c3d24416f8e541e352f4e98c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f83b74afc801dc18f2d34e76b1b5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a994b70dd2f0babc22785eac70c89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5c4fe42f3def7b68d413802399d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e0633837eab56a0d6c3053a8fb08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d8a61ebe62734ee5a9034b8cfbf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c57e166df63eb2bae4b226dc7312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b319338972a13a7007c9930e462735118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5a04ca64fbcb917edda5abe3e68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf62a375b9d6f26df3f65e3f6fc1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72cff81d36ce93723e4461fbb20a09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a38c5c3ed1f49457572ecb65f4f741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b69bcbf767f220f719fbf229d69c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c064ce68e47b180e2496c882c0fd36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89848ea4f1e0d7ebdef8d590b5cd18fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d13b2b2af6e216c9d58203b941ffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b0855ec649ea455853dabbf6e203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b0dfd9ea55efd33f0e4a69341111128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4665dbf78114ccdce483023c8a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaba27ba45270cf6886dd0b791d16e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12fe7998c31b01ef422f86a659458a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a87a07a1e034e1e413505616370c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ebeaefa4c33fa991e96883895fdbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2370ac00e71347ea12a26b04600f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521114b13922401ca64a28b11990fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf2a96665e97deeebe444b213c7cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20426080a51913fd41e6da2f25297a3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3502fd01d99d4fa71cecdb6c219c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b1256eb73c96205efe903ec3fc8d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88081a61ad21b69243f0bdb5754017d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564365ebbf472af73a3ab85d26df492d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30e442cc522d2c7c584e52832ee5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d7fdff318f422bc7c0243b37a6d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd35811001f16d5565eab7ae6ecfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d924bb508ecaba6f6576e8e67d9719145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38fb116927797c7b4fb8574db14b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b629f212467d5e03d5e3e1e16b4291147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625bb631f0c715b409fb4e989883c57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cfe1309c7f2d58e408757b4936b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1609abb5e23c069e6c4586d292009b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e818ada2b244bfbfa6b67b461d2cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3034c7ad6629dd5c761b016fb12c694152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279f96e8f47486d705aa55fc68654e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3a47608f97f4511a070b0b2b5a66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894602bfe08fc49f4f15a496808c624155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144c9da16280af56c7f0f5861aa974156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706727e7511b47c4cbe287b036048f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55257b690505e5fd3e0a18e8ca6460158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e00c52ae400ac1127fb6e236d7fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d9983bec679e5189e30ccc8e0313160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a61708975b6eb9660fad3854664c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593fa5cf983b7b9137d2158c8a0762162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fa229fe7c20553b67bd2130b4a127163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a171956dca56937b2a032dd034118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400553488e19fb00f5154be7a52ea96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531e1bb5feca029f4f580091ebb1a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734b95ec7ab4d540c5decdbbcdf1ade167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b807ab72bc804039b2b5fc58a0b9e8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f0bd83d7c0eb18bfc50d45f117674169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518daf04288329399e6b0683e243e81b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d256f1fe300e998643321cd56cb35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263ed7c1d14fb03832b81a31f95c26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34395ac54f26436d3128c27c010586e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610a1c7cdb76f216f9b2c49a481bd2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafbad81324eaa8d14a69bded9ab11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecc4c8d39c4096312f8ea17f1a02f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648166761a14654dcdc71a31e4788627177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ece6885c4e48c5fe283b1766e426a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28077ba4382a289f03469ed3c0db32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9302c0e3098a9795dfb4d44d6565746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a096e27c4e9c5a5888f44bc1c5a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f02080970c05b8fbdde7263d49f76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c73319fab29f2cc16bde5a58fe93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354adcfc88047742dce0771342d457184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc743b08a03138bbe628ae32f5674185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1a3c2d47ba35e6dcf8e7424c1270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b8699567beec865a375f29609a4d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4049554cd729e4b1c88585ae9847188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8774d0c2e7fd0968de645cc6d6d6bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522d9650043d40c385a94835b42c90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d4c4bce59817a20b38823e100158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8905703ba120d363821368e8e3b255192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680abd5c03e04651f143171caa9b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8382e98a1729a5de17796922953f8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf58da03256571a9a7a578ed823f0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed40c0c9fd5c646576741692e4337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5964879da77b1fb0dc19b1fd685b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d16521746a27cb30c3ced4daf43c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431eee185f15fd67ea4b35ce9318db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a792687e8181a21425c7453ec3ac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ce7784616982bf84e63187a8e7da9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74339c09dcb1ed3e27c605debd8974202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504487b4f8de0cfb47fe67fb929beb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a556f7fc70f5a3c97dd0a0b5a9f17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9678e57c10b572059590af7da47b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f00b4f076a9960a4b6f691489f23d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3922e9f8c83cb168137bfe306307e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ccb238e2a5aea4a9abc567bcbe061208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baaf4fefba2da1e9852bec567c2f34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eb7b212726a4e7f7ca1867fb05cfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f0e191fc7686105d3cfc916eff80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c3375ab393387747c2bb5f1071bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1da3507c1749b74110bc57f22110b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8dd346cec99274ea14fa688801a7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e29c6a526903a8894974989e8bf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f50c7141e894b25d3e13b47d1523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc52150954d961352da932c8cc59f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd09cc43fb5519ccc78926dfdf93b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02350542568cfc4eec5a3a128af1c09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f4910dba59beb426d26c9e14b5f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6b74caef17c27bcd3551a14a0660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ddde753e8b08b8feefdcc2f4144e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c73d80a638c87265e09e95b88a6b68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad70197b5772e8016877c4ff4c1a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e7af458751a1d4cd3c8b5be79bb3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f03a01f5f31f732630a71ed6e1d81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e4e226ed9fdad67e2b5f86251ce0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f8ce7caa76bafa6a22804d0f4b0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874203a90d5e41a8058c05506add76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517f787ea4536634ea65717272740c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a77f2de118a328149237dbe6f06c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83114e527dcb3c7cb6ff630177307d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0714d89110ff16bf2dc1dd0f231c8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaaf8167dc1f955029e47f4c006bf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e49d5b8efb9ef4338b22f184395d9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46760de9ab5d842cf25bc05bcaa0a56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98b3dfe6850fbf9e07b23f59d159b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19e7ec0fa5fa3e11ab605bb019e27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc2b19ddc74bcf29fb873bccc231c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be878ab54bb75e4956b0cbe0eccd0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff2058fe6503b5695b61bfe55a3e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ce54538d89baabe144ae534ece8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcae1d46a7268f8970d5559d21f3c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652ad2e02494b8849c3b3ef697be38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd434bc4ac77b9efc276fb8de0300d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75fee1bb949545d919ddca99633d16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c0c13a3fa9ea0b003f3dd23dd7ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f70fa9444634e0c24b196d3f7d4c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d52a73543e4aaeacb02e26a40edb44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24d0bdfe796f843b3ad314d3130e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d409a05554c7d5bc3259d2ba283856251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5bab16d31563d6c24d2da8a6cc34d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7bd11e3224f6ca6546b1e2fc6fd4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7076952806297cbff632ba113bd0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8866c141585fbc83716253a4730269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432257b1a85bf41a80bc62c6e87fbe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78f208245f931acd446f5e2eaba76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abab6513056efd812f071b9b8fe77bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f2568ac79c3b90338fa8317534c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d0166677952d8c4997efab7b36e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01a7dbc55b13b3e1f8eb538d0cb59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cae22dc4071a56dc986e2ae21da559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b287701fa9d91e1d075996239495263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baf4c4f7de31f057af982ea22d58f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c040ad5f3a5b5d0dbba41180ed473f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c2db48ffc9c73f2ebba13a92af99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4454ce4e0d92653bef388f00e95df4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb552324afde872f7c34b9447f9e08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80726259521dd61032b4b7313794bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9c500accb31040d8d4a4e33be2475270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fe4d3d0746a6a86e941f86c7721c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db264335c4ee4c7aed6b236c5cf05b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b2a72198ad19d7a71f6b97347777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5c655944a936bf79eeca94dcdacf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a523b20ac86ef601f8fe80f2d50d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e07db953c26697950abfc4fd938d13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79352b5e3b1307b1e33bca860848d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6690d960cc87497143641b3a37ae4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44c3e7b066ae7a144946bff7cf2e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa6d674e95b64b38f66888c4d157e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da67acc566b5e8eb9a42055cb09ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ca4de309df2132186fd6ca8e6c73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce89ff69c5b7f9a46e39ad1168479b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ceda95e5a38ca627fa890185062f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4759723f4d834888adaae192b65c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee994a18393a2c78290234cb1df91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61da3c67b64273df7711c22ae6986287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604d33df4f404042b301a809dd089eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1c3d68b1eb1fc8d65525bcfd6275d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d88d43a9c2b94a5fc48f4e5c25f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2dab5649c874d5ea88a23a03a7cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c967bd1e5cdcc8a83bef3bd2379c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c5a1ad45c520e5f46e6f520e7ca8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b812ddca9212d0e6762f3de1ab96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c8f6bb44e3c057b96ac7a85830e72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827c20b9c82ab7578594d516286d12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95954fb757b32ae5f4c0dc78ffad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75ade34b0437b7bed87c21487663e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386dc1130fbeb7efeaa95990495da3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923d696361195e23a4a774902294e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce41072768a41d301b3101ac1755418301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb4d10ff1199d9a2bd5119c8d75fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0197525ea6ad4f11462d0269b58e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1558ec33fb150d04166f4ecc7596e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c89abf57b8e363fe22068eb79100cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309a803daa272d84ae0930c42bca1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053707c3898043d5737921b851ea85e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14c0a1ef679043d2cb23ed1f00bd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58832d3b26babfe9218f895e347a0199309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464f1e1e204877654f952db6592d62f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd66a68a07984ae56270dd915de5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318aaf1243c68f1ad7e3c3906f79ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadf36c65c55fdc27c8f24fe6584c57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914dee5c6ccbbd4c445f5d58dea273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb1c7ba4e3637958185f3e37d91360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dec1ca2f1a5c5831806754b89d76e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11778fb695aaa76a13dad0c2257e0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48295a757483761eecb325618665783318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0409051f943c6b01f3f0b5f294290d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936108c5fd092cec70fdc236fb58e8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9cd8203c07064df122117083f40a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6d768fbd4eb17d65dc43e55d84d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8953a4eb073c5e4abaadfeba2d4cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbad9cf92b6dca0e47254fafe96f51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6a82b3399dfbbaea69ace5d07c63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab21d4304bf3e6c76045087596fbd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2e4d13c825001ab9c8e4cbddaa63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aef64bb1a102d577bdf6b2ff55663328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6760803c2e808d1cdeaced1fbc8fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8ffe047287e49895510e7ecc5eaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12539e90daeaac29e39c7f50833d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e048663ed47693e755d1a28dcd90035332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2087b1017dde6ada3a03cb41fb20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1692cd8e94525b1d701363a2472dac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df55b9b56c70606d73bfbcff0a8a3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624a339f9a7fcf67df376ea877e9b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced3d832a16429021d44c46808225d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978272a53e167f7eb46de056a8d913cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41e5249713414f8e38d52942362a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd777e0c0ca4e7ef4c7b64a2a2e4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675db1bf9d3ddd146eedad027d1f5f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb616f2a7d125eaa24f78d66143d1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c859595940e443e1e90d178e01dcac1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34189a472ada447b981bb1146a1ed180344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31624d9341015e37b4d2be2689dfdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2ed6b731304269ae1a4a99396af5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98cda1e4aeb8f772184b5f719e262347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7580c63e19e4a9dd53ae8b76c95c40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4b36aea3bfce94ebc0151810ddc12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19ae40b4593930df15a8560cd56aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af6e5a02fd97801aa955f3be8f45c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e7377cdd5c083540633292fcf8e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45453a6489fb53690309da1b413093e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd5470f5ef3a87c147a0a1b6d6db8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef106366c166d82cd26ec759fce1f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01d37e83618a0a501d379082731c0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc645e8d2f042e4f29ad571cfd639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff8a58e87866967bf201518c69c4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cadc4731829ecbac2f354965cc1b23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703176fcf1d6eccd6708cbc56b3dc51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12ac416318a3c31ed56368bdef38d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882305e1fe48128f52c646a240cdbf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1d31d8c5025b9799b6322f7dce555363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b397df181f7ffe7ea4322a352ef4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022857eb825d4a2619dde263923d2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c37ea44e9df14355282cc0ecf72967366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced7e5a6e57747c9362f690347ce9d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4825d3a62c070ac34ec4f36954cf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c698ce2ed87f66bdce0a88eee4f97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7419f6da9800b329f7bd0c78b13f528370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0265c1f21749ea023384f38f055512371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27a3e7591d6af16764bc29eeb2976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37877e4fe5792edcde1dec128c205373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1837525e5184ad069db4caeb92f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c38de42ae62e7419a1a4b0d6bee5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c480604544d05e9914676b7e37385376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced21475da62094b9c66405b168f230377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea4e1bc86bfab31b1549262e56e793378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eddf3df1b64dd3dd89da53cdbacba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7396dcbfa93ac89f38e7db48538a83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04494b3c1d471457d26bc62f7ae052381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9be5d2572ca39b561521519a88ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c10f47c3b59a11db9d47807a529c9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110182136bf3c07206c2e855a20a509384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac69c8a76afa464a422e90dc9d37b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a949639c000075fe51e5cf1180d046386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13498239ffce4aa9b5a8a3941480a24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded986a44bb51b0613f34e38e5c0f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ea472acb447ecab1515772b2454b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863168fef6ea54c6e611ba3e6d925abf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090ca26b54dfc7db4226e091d62044391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf4a4437569b8f8305c857b272facf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0ab2d72fae90e93a462214cbcf28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c23f3898646d4383de6c9ea5e562a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32420f20cd9101ffb6bb17d55e971395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec397fd2e6a84fffacf98a9c31450066396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdb53fc1362d599befb658ab4c330c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e20187337f3f1e42c1614a760bfa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2faf99a3284778c967535002fcfa5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904d95ffcda3ea7453a0329dbd1931400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298a765d04b0b3872df050be80753a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95672b8028f9635814daf925a5a9e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e993936bcf85471442e3e4d9ed4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f005b0257427f226b3067e3fced9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb7cd29fa872546bb89dab7a70383405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c128031d8c9de2b52ed6b516895ea3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7d0267dff29a5000eb762930b5a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c497542b59b60d42fd61308511ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea549574c9e26d06ab53bba9d83660f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555844d6cbc3be46e3126fabf1e24c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c01b8f2a8daae7b0d791d6128003b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf37e0f7a545ccbd160d8f7f1fbbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66baf7c358d3e54059a23ee25783a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc324edcc6f5c1ea30aa3120ad343a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d17f4b7316f75843f7480ce75421f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448aae9db6fdb1049717b189c61cd39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564461065032d5da1cc34ba1520636417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae3d1d54ed3226c47d6689873f57bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326da0c0b490d02d025ec357c4b9359419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d60d7511b41ac7c29f87c1242e03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10a14d8f482c5a67b73ed2ce2f7b3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053d3be87abf620eb3d361b4ca6b49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ce518044d599e099761f0fb9bb5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b03f5728bccbf23c4d96a2fe09446424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb0bf82b2db0be58660333630572ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6a08c45b0e5d0c02b05488bb8f2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8563d6bac0655bdd6f5171efa5f2b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5d56293a87f58db5ac8be523173f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d633d8e556b8ea5b5dd28ba3aef56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b09db61f0c142148e3e67ea8e4381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e167168feec7efb7be00cace0e47f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910cc086600acafc260892c7e334860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f59932d2393d70787136d57e1f21f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed572dd4410f33382a0358b713f49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507498453135850c0be6a4871c92b56c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c86bf696b645edab5bd4ebc6557a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19982a66e82326ec69e026839ae2c49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc768196dd83f4ad9d2bee72bb70f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87536c650b86d11f520155f9538c7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c2b3f0514bb32a1f03bcb0ee37f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b981c2abc70860624797e9036bf36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e95427055086dfd0c5eea346f57ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4219254f6bd8e5076e24c1d95845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e672de78742e6f2def5af1491ede444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6451eb02e288b01c45052f7945e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa29cece479e34474c892fb148dad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd161cbdd2fca3552dd966e890342c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a78ec0e4ab4f255bb170130bb471448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73623094afa41c4e6893187b6598181449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae596610cf3bfef111d681eb0d387d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2615608c46b7dd36300daf64366f36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2aba7b11d1b3523a15b011b91e7ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130451729592deebb1c165f8410c69b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e8ee4e34b611d87787576c084656454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da28f579db472cc9c2d368fa2b6d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1ce1dce95ac7a548f9ba02850eb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf951d079332dd30388087e333aeaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9cc6d3c98be311f01bc553a5352c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4933878662996c5fbf5a3ea4a641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923ac9015d6d8dcfbc98a0c854bace6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e3432d122ca189a83f1362d1c455461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052ed8e1f844b2db53f7ea97ca3f083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a49f67602eed8eaba582f63fa58bc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9741240f6dbfd477872b0ffb000c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a36982f38bdbffff39f7e358f821465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c0572982cdf6d4e79c25ea26a550b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f998198cb81913fd2b12ea22082c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89069f75ef79c1ce73966b52cbf3e4d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c211b005d6c587687d76dabe2025b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538361f28a90e5e79ff838dbbaf3ebe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b64a7a95b6ea67d06203a4338aca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a88d3ea24d20412a84838a389b6b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062499a68b119eb05178881a2f1fcc94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b03abfd0b723dbba6f6d737a7c43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f020caef94e452a4a238622b92eca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae344facf4439ba19f5bef8a5407702476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dda275d3eb899158a94ab161b2b6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d89f80c7ef6a3f163d34f8de9d1c0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1006f4596dce120cda8a02ea43f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b12331f604a1cc11ba284ee0138b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c297a1d84abd2a43c5cb3c49646629481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a187d4eac1e0cf1b5e4612162f7f084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d584674b75eda2a581e1a711a25c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db497f39f0991db9e684f871b96b4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9583ff139fec1f21331cf150e9b56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ee78493359892aa509da7c9ce678486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28490118a1ab8adf3a71fc2854bba0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3c52fb6b8484d2ffea6ead155196488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076d3f7e703a8d2e4e493211cc3a989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e268c705aa39d45383f0427b22c3c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364e597dbf207251b5fcadda416c0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904718b28e9e994d359b271d84c20e9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190d2b069f47be32bc252480bbcaf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee58f9b711410aa1819e79db1c0d5a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc268217878df4c8d0f44fd4a7b02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962b16aab52f0a39a1301fd7a7b4d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13b9842f2a0a1fac7e8e10e4c3153c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee0addec4dc629f785bbf2ca418df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5d3e954019edd19f470456f73a897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13151e0377b516324eec410bd058ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f13171028910623f2ceaccc969d46f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6d846f937041a93246fb943bae8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f157ef43ba982ca6c6ec95c4e9067503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f8402e7e13fa9daa842cbef12cc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb2dd213715881300deeb7bcd444ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc403d51c84ff0e973f834c67e8ec632506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05cd4c87cde3af54c217da0f1159e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4aedc9ca0aab6d0155d49e98963b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f22f385c3269de0e4939d99f5e31c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1f32eb5125a50a8b11eb3eec143ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31437f53f4259f15503c2eb1e72d2f13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae361b1e197e40c097ba900065215e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fbbfb4e1b7d9d74aac485a4b04feb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9337c2cc5a6163fa45cd2853cb61b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751bf0fca27e2cac132e6ef8905d55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba560e97fcc8765c8a4157b1fd3c07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef59fe9ccaf3516bef6f71455d572e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b122d454e333c8977526ca94e0587f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e011e11c77c1ccef75bb541ec2421b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a843400b638aabf55a5c58afd59c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db4354c9fb292b9e00682a17c5971521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7db2d28632aca46aea531d40415f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b8097a449d941151e9bca5832c7fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759a622379b56388f51e0cac0ec63d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f595c943a1e00a844632cbaa503f33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41a85eef65d3a08731c4ada6508e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b15a5c9841c720ba61a0742273ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaee60a002b9ad0eee11176b538e6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7e167ed65586a00ea10d946a1c86a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d3db5b842ea62ba38f6c94fc84144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31855bad9f64e4f8ed85f8a4508561531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2dc98daec7edddda32279585a61a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd64f7a6a36dc36dd6faee650ef3a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3d1273afef6328d336fa40f22f093534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30dc920cccb243e5d0dd739a6275c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e10c3fbf83e6fed7d2aa87934f4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75454ec969187f83ecb078279b07fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d5d8bdf8475ce7bad0343f083ddfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0362e22ca2711b03ab2c7b513d2b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6992f9a992331b52ff4567f25956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acfdc4e5850679606209f2d44e3c36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef1e28d9271adc2072b93620f3cb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7cc0e26e944892dcf60533ef7c01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be928ff7871a6b3c235c96b906ab9f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455690143b66120a50b7c153c8a1f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5966dd11a6973d65910b477308775546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed53e6c0b7b6dc4ef30f8892db1eeec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37d8254002564fe7996054272f565c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf366e208fa77a7eb814d45300b832549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95777d713c5911d1df5e05a1aeb22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48e1705a06ae213cb55dae8e6c4db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb042ce3e5869780f9920eeac1510552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b8b6fb70c0c5a6c31daaf4d3c6ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9337f2e1cfd7fc9dfc11bb6a2e2e42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9c60e5152ed2d1f5665fe2c9644a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a4eed3e99076e872f22efa05b58e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419dfffebc348514025b49188d2ec58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4da02e634482db9e54d63f5800b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30b6d249168d2058a2eff7894e32e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85e1fc03b701411e4f2798016916b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13018a714c72414de368ccb0317d7e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e978ecfc5b27afb2a0c5d6ccf4c5cc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1061f2a5d72ed274d40dd5d731f30df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eaeca1a5baf4a2300f2603b94c308564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef03b1844d7760869b91c0e88dd4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f919186658c512bc1739958b9b6901566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded672ab6c524b6cb9a284dbc59ad041567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed054cba3eb8a0928af0537d8158e7df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6120ab7ef24760847e0db3522527bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138167629846397128f4b0cd4869819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66940efb0f3552455fdb59b5b22cf3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf6e0e15177ebcfaedb89d89bbbdb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264881d650f58233a0a593760fb6ab60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637002824d07ceecdb886a4c4befc50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb940d34e4bafd549d2a58275895393f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5055f232f084ec032da0228071e6c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb1839bdfa9f15c1f47a080e7bba2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861929f01de75454916415a7871e982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75942b2676e01dd3a1dbdc3fe447ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d03f7c24e63a262d12dff96ca084580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03312a31ca4544a788de398181b70f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa75c0369e5b2590ffce2ddbf54b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fed7d3066684f49dec42bae1a08ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95fc2c931a4d340ca714b90fb7b05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85694217631b8acfe0dbd8872fa3a21d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc55432293f3ce46a3dfb88d8cfcbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b80e26828501ea443d75bc332bb185587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e9f240e7d340033ba5819c92b460d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a06bfe30b81084aa31a15c113baafa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693bd093601038e23e947debf553b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13d1305fc0129244b8db5acfe651c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84e88f6d8184065ecea8f4854bf94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15b9464b27a961e4eaeec7c4a8417593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb13b56fcf194bdd3bd45c637e0bcf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8f2381f98fde796dd4ffea7df206595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a69113d31c5c20c839e5d156d12341596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc0d9cea466db34d7d2ccd7b73ff74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133aff110c1a18287871d7bfe5ceab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324130eb73ece957f5eb7c084d4acd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb9d269e438ff5cff0397ddc09c0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f29498d020498b4b61ed075c68d99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175edb73093b5898a365ea88857665602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d855b37c9a1dab0b6f7231b6f9d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9837ad868bf5fb1b3b65f482affe88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acdd7c8e3cf75d6b2bf9fbc7da3794605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518389f1936677b5491b6a230d74e9a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a352c3635eee631993f094536922c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41450e0462f43df6081f410357432b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023451df1fdce6b08d3f6b126b16b370609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36a7cf0d8c10b7079f6e38e64c0e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642579f88f8fcc019224245b0fd6871a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df81953b0cccfcd399cd96408fc54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888474e79e0263d37aacd3dba14270a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2c6cc6b8c439f985b863d98ad605c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c96d71d0bdbaf8e1b83a89c98068615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9021fac1002913f827d9df7cf207c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407764a557572aaa48ce0c0107d4398617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab46e43b87a19cd8e6b308a3da2e66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec72fea6fa1dec45d3a872022d9f69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e7bf134e4508d2622f404024e4730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae7515d5525d57bbe6db935bdf08e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5024c124cb3eb45a74d2afc24f720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a806a6ccf695e3a3a0eb8be5abe26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17254140e2329b9618a4039c468b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ff1522c6422ff140756cf25ea8910625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9724f45c6c51ec58ab5852ee15b098626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a34bde842fe3fe528f4386c82ad1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867439a0173283f4bab546679ed522e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70556198d7852087026b08cc7935ed2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853de2e65176e0925d697aa02c8065630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2466d15c8104ce302ab630a2da90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b04a0d4d0125b577f65aa097716b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bc0d6ba301804fffcdd8cede57d87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b82cd7826494be22c8377e4ad7f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31c43f58c695a68801a65f69885d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c840569d76e7ce061f285e52fa82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d0d98e17e36f0cb339eb0a8406b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed968545727a1fd8f61621c3e8c7cc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f155d819b1bb53012aa2edd5e779639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128e1f717b61cde86d11b89611de26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88a274839fa5a96f41321d06596eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47b78da57acb0944d8631347d0fd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446604fb8e4e930b2731df53228c117643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95173811884cb5ee66e4ce5ac5b395644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f18bdc5274a3252ed7b38f52217efe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674efcab1fbc4bb9408593413187181646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb8de0ac854f62c4750d9ff5de56c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2e6d246269cbb3324d40ec8a2ba4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e048df70cbad8af758c856f0474e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16d9a27a5a6020fb30c82e95164236650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d876d22476d0a1e1659325c42070ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5fe7ec3c7c642f2e2a0f83c1ead9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfb33081163b59dfa193acb642701653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d589319d3fb1f40b5d7ed43e26210654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451137cd145127b348a93999cf12ba47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d57a08666a45e089a1778a76a2461656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fdcfe5995ca17a0faabb9301ccb39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ef639f8dfae6d2459d8d3ef86052658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20aa4c7d48470ae184860280ca1cc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4acd0b84e65e5f5136d453874cb9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596fde25660ca04ea454daaac29617661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3e6c0b3e5d0de55d835b9dd109f4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0c360ac72dd1e90c18466b5dfb33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470c71b354daf57d20fb221f3a3b97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d7f58e62ebd07163b74127def89c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c769aa53bb57b22ad4b81ebacb68e0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173b27687d47e68e5213fa74140ceae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144851d2ca2c7e995dec528a05b9df5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b955ac6ae69ed3890bee0737e4da9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184c3e8da1fe470970089f86860e71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ecb3255bb2cab32b1b5471ebf1293671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c4d406d0b4834938d6f74874b50e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d59fe8468ea152473d32814e560978673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226fe0e0ce56a9e0615dd9db0ed97a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba87139f2666d3f0ec47ae0280087675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d869b5225e3842de39915ae09f89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68613d37676381c4d5b9c8451d578f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f276e9de0d7c4eefef19e7441992a4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>