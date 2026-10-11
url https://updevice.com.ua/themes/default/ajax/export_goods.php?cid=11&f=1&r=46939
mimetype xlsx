--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ad6f8d4d6f66687ae350c7d40de991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c71dab8ac5293c1c802da187ed72b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56b9071dd2d51daaea8ef216de1f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf855d8316194bfd342fc77c297364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd3ae8eb404ba3e8920edc33bafb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854360b2a9463ba131f885a72d0ba2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c91c90566b2bc7fcc4b7bd0266fb007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10edcee7624dcb32afe57fefc5c168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b748e7b9f55021e122f6f38d76369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398f36daa0ca6529f66d4bf872266f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e3268d47aa7410f2ea23147e7d41811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3b365ea3e8d1c2bd43a998a9e11512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cc970221bfda77e5930b009f877d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa067dd925a16c20873652fbf3095f2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336818557df1324434b685591f1a9d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03165e89de64b4ddcfbf3beb76b9b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b5ec130cc9335cd1f4ac62a93245417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4131f78341b9253fdf439c27a6842518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3afd545fe6dc593849629498eb3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b6d21bbee3757346ec8ef306482420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1f2c503296260a7dec4a7880f47b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641eacd3ebe13bc7bf83b845f314e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb6fcdf856688aa56908b13b3e18a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac62e915847c95b7e5c382581a3f8e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c343438d2366fb5fc78749a9f741bd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b204d686b80ccfdcf71ac6cab674026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ac019bcb447cdca48f7d0a2c727df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4554c671c0e8dddfdfa9e16de65528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1ff75d885b346cc93f30a7cea22a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30645f69b42ec325f41a27dbcb2404c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40419bb0e95aa37c768f82cc48fb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba3341f2e7235214573d0bec6f59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e1eee848ca6b6b844f019945e5d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284124d8c0b7e5c8318bbad590ca34034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252a4e23085a88657de30a7dec0051335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef017ed34beceee47e2a95d7dcc834936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f665e763767f811d0a0e8b140f8fa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137ed6697f96c0a83ff92b9a57abb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5bc50e87c710e6c1529d266a74f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da917eb9e6305f836dbb01dc8ef6f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d942d561070668d95f810bd5eba0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792e9eb3df8487bef5a73dada640d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b84784ba017680471f1b170ea96a4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f259df610160eb7719c40b6ce3bc8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d85beb754a9ef1d20d26b1a0a9319a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55b564b953c622c4322b5aab910cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae655538aed20cb9d0cf8b1efb63a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b3505ce7a2eeb31684106f2a9b5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595f132ba8995224b96b0a432165a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17bb8eb8d7124cfd5477c95cee5ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45d5763038f42254e0cdc66ea544451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c29428232347f0447b905fe72dbc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29754e4e19a8494ed5163eefa0603bf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cb9e317718aa6053760630b01cdf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bddfcead8ab33dac1202b2ec1f8f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f69f3f36c0211ae274a7a014074c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8088f6de8f8001bcef411f65073236657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046aa14e362a855ae4e28f1122ae7d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c1c5ff829b9cf464dda0bda1c59359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a294353228b95cb422c69d45c03ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939717417ff41bf6dab96ca9469713d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a51c64dd12c47a30610e3b6a81da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893dd19e8c01287151e7ea4d478a25263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194007f13d3110b6e97869935666bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c198290934af8c78ad4fcdd0dc8cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae704043c82384636dbf0d6638cf3fb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635cd282806d2732bb22e0e263621d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e4073268ead125ffc888815cabd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ddc25009c3beb4d27d1adf81e6ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0ee7af6f2dcb39a7b77e8a129a5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d94be58e95c526418ee310cbb30671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a0e73f0f0d3b733262df5162ae4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3a305342e295fe5318706efb09dad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf7d42777229c42732d18b3f7e2bda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff834ee2dd36b45bf2f1208e0ab8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77543e8e4565b9728a6b72b0998d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a17ff91d4a41a0284cf877e599f65977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24d8e8bcfbfed4d5d1d57d06bd0a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3c5c4beab0a7f5b9c6acdc2b9136b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fdcd20afa6e99bb6756eb15b2ef9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4704eccf2602115f713605520f25c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da07d415e8dc3a7e2ca23de3de18c5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76250119a0f2fbddbc834d5fc11ba4df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed017bd3a2b379eba5930bbb4e29d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f0488027bf7d5d2e5eac368f13c1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527789974e4bcb1aafc85fb97a0019a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db305dd6702478a301246118f66f56087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d73a64d8b42dc1f441a4b03c596288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc38310eb5feac22370f8c9153598b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fd380d941ad94f21c90512aa05eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d6a5356304d05d97c6b2f0d001ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0c1b35789ac9752edea9beed0d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b1dc0be3fbb8ce5966986ddc6b26993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e345522e1f2fb3d86045883e908aff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed09ce0c411bd2a4b12bb83fd2f2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1c224ea724aa76708969d439592d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f020e6dc0cbecd8a50013de60c5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a572efd652fc3c6d9ce310f3c9f72498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f060bc351c79f081833a43fa8532099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2d275ec28612a72f888ddc258e46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5c304990543c19614c89347f67ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65261edca4672154957d40206c9a07ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a289f278316629cbcbcccdfe68bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0877c02ad8e656802ee7f7102516104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6caf4b26c6f9d16a86ca69c1ce0b70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fe63648fb638a7547de8fbf4b888106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f907976f31050e1dee7a8feba088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df675b488687e415b0b578a1a816775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5985aa5142eb51047ae8f1d7b18e5b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e8163ec48cda3decdae91ab77fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765926784d42752aaf30c92b468f73e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd4e6a7c1ff536b0a182969e95dc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bb628936d23ef7888b28b6bcdd95c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365ea0b65108cc81bb8d1e6032e1a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56c8b402dacf943150575353168f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009e51b628aee98e388f926188e9f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d85c80c72635ec8ee95a55cee93b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd6ba0c0b822f4f1b20c6efd24608f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e178ba741e12e64f114132b70a281d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d725a83b87631c5df88a3977782db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b06235e574cd3390f9cfea748dc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ac18a8892588671722cd66dc17de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd529cd69944eab87bed99eea4135bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba255ca328e7535dde8a310d52d1ae4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2100410c33b479c009f731bc2059125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210c5e000f82fde5086900609222afd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef870de1908ceb8db409dabbd4e9728127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0661d4cf8c1c132de2792b04ae1a6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fcad8e0029aa6236da2272c008f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e9c28ff43cd16119a03e999966424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8c3ad16732e41830549c4032bc23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9d5e6e92d0ab3cc76ac91aea566f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c12d63d4a4e87141ee7710a5d1b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa945c3136dd0439824437f3d3628134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c153b72f98b614de5f387b5648c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135001049eba575ebc91ef9c918f53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b28e5b86bfc50e4ace6f640b59782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a41700dc131280cddc39f9775c279138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede56886458a8e977267850cbd75a49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d67de01ff208dc05d8da4584cf2fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c6bde47f6cd7ccc3bcc5ae302481141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd11b7550c8883d457612f9f89dbcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcebb39be199fac89d5cc9e161fee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b86e5af4ee6da7bcb196491e5cac9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2279eabca775122afed07a39aad4f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1e3be095a6a79752db97a0d5d2e06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310f9a02b9899cab994e4290c7c9946147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4025d71b08fe040db4c0d2c531c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e3ec6525f1f719c4aacfbfd6cbf2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717eeb6a543f03456fabee0c5187af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c8afb4490a4e394b28d04f3ae475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a68b8925ae3e78aa2b4cc6ad74fcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4374054346da99391ca924446618e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33917101077308bd80279909d2f6ddea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab49c2dec9476ac0fd63e4fbf378c21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338b25181539e8d239edcaf2882940156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947bd38f66b148d759c58ee92e1a616157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636ce14c3456c0ea83d184765dccb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c4b52f8dce0ff0761cea403afb83b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551833de0226ff37c5dd892b59c7eebe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8b736500830b32d8eb851929d9a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a045e97ff0d8462ff69eddb13f0be8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572f8f5ac64a0d31e979510f15fb3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb729e01bf6a2373e53d9dc9bf20e8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f4666bd92e527f2ac841c1eb071c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461debb7d01818a2979660d574fcf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e494af485c50059afad4d1f98808167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e04b2353058132503677b4f3d32600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff4a8bd6d2e8f5868af41aab28b60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7f886f5a454a338a65376dbab02c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9545ea65a23283b324ae35e213aff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7f01e9da439b44d7115566abfcdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863753a7d47169808ef9fb1f34366fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4227317387a8f5eb2e44db033416174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776340b6a41c8499d48f065cc74a681175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc6fe2bca326e67c235c9db9e28071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c9682e9a73a0b989b7f5a9dbe500177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396b29925a387568b8668578e0af60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec06816d4f85739775823bad14732179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7e029a632c2dea9e94b152995b20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a3b93ef370ce8778a5ae2e6c90d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52219799b6adc069a4aa64750e47521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e032630f3985d2bd3b734dd20cced183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cd4452c14ad52e177bcde680a920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd25fd3f31d91a9a29d8a223ab7c50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55fde34596f2a557ce6c47789ed85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa028046277c64752bc78426da3b00e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fb1d62b34501c9c35b42d983b3bdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b594b6908ef99a86ae2c7815229cdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d88d48b50007fe96ffaa409b4fafb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e68bf591699e616aeeca2acfc1c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73fe37c572ba4a8d7628bd2244772d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d426f5229566d9749886de366cfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7be0d3486c946d47bc66048d4e3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1accbcbda4a6744880f2ad91a12d1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198ca7f9145c7197e8fa606a640baed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f69bc584af1e2a002d2527c2e5186197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cdc306f5a60605bf787c92686dba5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26b80a48d72d988ecddb54789f271199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddeb0718532756df17b46c2ab5e97c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5e1a7021cb8f402bfa19bf83bae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bf587d2f069a748a0fee3418cddf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3492950eed0dccb5479c314fc525f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64032dcde3f30a734a04110e25ecb24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230934884104c94b759423ebc1d556205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c33a1dd3b785b9119b943bec89944206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80feace4292073e1664475b90004039207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8cf6d6cf1306d8ada5b42d398485208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bdf40934c19f7e60d77b9b16543bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bad5aa5c530bc12bffaebb3bb7213210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a088f94f1ec588c567eadd9a99592211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a2316dcdf20896018dc3240f7f98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22680e9b493efcf7c4389d3c425e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5564c6ca01dac6dbb2120b32e866214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198cd32cd9abf047ba7b084b51e3490215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae4f294c0a3f75dbde1e5b49b667d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e738f09759a0505de369bebc3193217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd40aee0178bbf4a9d355f92f65fe50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcd9863ac3e39fa940f6c5292f765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a852f54b5bec644b69296b6ac0bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245173dae03a4bd8f60f108a0545ea9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4d01d68b604df483f47694a2d2dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb065b31e35c0cba60f8b2f352253751223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56361dc99c4a01c39d837346c3a24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec1f6eaad620b50a6a8901f5eeb629225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ea8f9a866dad885e9671944e94c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bb2646cc987322a432df0eb4aa58f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eff4822596375017edb7d6c79007a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d96d59999f12bdc67274db9ecc2b29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a113910a3ca412905b53271f714ace230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9534375a97f436e834b68b23c4d27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e6bace2d751889b9c2c5ccb3e8857232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853e816e65e9122c41cc8be3f96a4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456542b0fe884ae4cb29e89c557dc2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721285313e823682be8be679be924d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bee9e3fad9ec45bf11c5f2ab13bbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39142ceadafa6c79b925a6ced6920c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5878404508bcb06f2f5a4e5b62bcd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07150421fa57372c098c74ef554395c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6624aa01424d32f1c849fa99b33ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dacc16d7ca3029afa374336944229241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5211aa98501f5c4cda0c5743b3a0437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedd6017eefc89adf8ad96fdc98837243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db46700af2d61ed0a3dda2eb995556244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479cc56d0cd9d31bacb099de6490c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9033e06284d2f63734d254589cab34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f9ca5ead9ef3175c9d1571472230247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cae00ca862288c2eec501855d3599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49677e15861e754787e60a45a5bfd5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518621665b4b8de567f254cee9e72442250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd58e6518dc9b5d200eec6f2430223251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5ab886a79965023ea9f100bcd3d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58c669b5ad073af8be84f59f8a33c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94afc4754008c0b7d67f338d370baa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930309778f3adc8b51fc3474d93d08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e274d81c29c40e8596c5446801bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14051ae02c0094097834bbae97f0ff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f0f9d4a701dc7b0343f6165755df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36a3132de798c02a01d26070f1322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c103b7edbc3e1bcb69de9343a6b79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a93ee7d2f925f281e6836cff8f1bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4beaa9c8f4644a5e30405af61c84c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00a68e6075c0a7481fb8a2091443e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26022ba90578fc60e9c2f878e3c2cd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c107cbd8c82a8ecb958cd1cd25617a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f9475a8bd73d481c08d9cf0961e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2935c51b429a0da58c8517a3a807a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f68a1a6de4068df8372136a189fe3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531ccdd89d3ef0d3d3a34b32650d70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af39a22e09e34f698ae994d8e8d4df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cbc72d20fa7c21b860876618d8dc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f85b18dc7e567720b0fbf43d679d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380409057801f80354dd7ca1be88f4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629acf0a41825b1b24d671ee8e20e6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44673c7400bceb013492613acfa0e4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519909c0ed3bff41c746db61ce6d7242276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef99c678421f6970b374c40ed9bc43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ee5c680026c69ab163ab0a5bc418278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec76b69f22cf4647ff4b605baf908e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669de739e317b88f0a5d1336faceb4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05709d72bb18d8b89d41a5397fcba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd24453fe48e14834a9ec49cf8b9df0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9fed9b3380b55302bb8d8f1c5477283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9b96d54b46bccce998731fa32d472284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87bd81ff9958e77c7faa981f93e06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1affacf34efd1df521b1d65abdf4e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff2d4de615d1cc9f23ddd4fa1fed6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea31fe6cdef2425773b6b5675abc17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589413e22e024ae76db17900c590ea9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0e2ad49ed5b68e5a224e9dca72d2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6588bb69b361fd6701959c0bc5fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d01c86fb3c849c73883e8b8a2fe1c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e53b823d5846b8814800613b83e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e085a8194f6cf42918af04fcd2d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e505953a2e70a7a6ad3c3d4609e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eaa779e0802eadcb5f7409784c16b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdd3ae3e792ce47050ed1483b9d2b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6cedf3b9282e356e2d47b3e2ad03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580274d07ba12a98de25814c0387d14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c5718528d35eb6608c2289e1eda26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37025428ac058246d1b680ec473b92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c287002013275e7fcfc74633cb68d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e34af4acec15a5036522f02aa17d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3fcaecb73a32b5c73daa4207c6687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74410523a4bbaa23c15bfa0a10ead49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f679433041df6f395378af3b7656142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b8a26ad24921a31b804b537b03b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29827709c82120a9cc8a87698608aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4270f79456a1a95920d14e490b5610309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681fe2cbe41d15c680c1490860680b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693af0c2add8e0ad31706b33f62cae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d37290130ae1482e8b69f5ded36e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3878a2da685331470b3fbd5a6ede99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af934cd2a8acdad9b602e429b3f60efe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd847eae6a9d820d311acf204179d0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a968da715ca520527851c8ac6b3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c0db0676a091099b231e4570179e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38a47a089ac65485d65b40fd32409318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a196088c21573072c64038884a0ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608a89b6e3e278d47411eec652fb6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838944cfbf3e7a8dc3c0d91f7b7eba9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c0587bc6594b9eaf0d488fb1246d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51d3bc242bba4f54c58a66f6180de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8af6462d41e8ee9d28a753c5aad755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b450a3f52cabd26c77a55c0d3df69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565dc938a3c893a43ba0c175f22e20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d299a29fa2bba458e456fe6bd1b50fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd7ea11cd397e2bcb5238806d59467328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f5a14a2c2da5698250938f267b7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c53dda73b2c1175129fa25fa1293330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897e2840f0cff8575ad98dc92f728f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f231a01001a491439af409e235f59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84774d754ea304a3fe42f1b337543333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a423f5eb7854f1d43179b35403c7cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b4cf8a92684fcc4417b1e146bba86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90788d7c638651427c082b55c7528336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d24203d990914e6f1e9dc89adab7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b54669618432faa0d83a436b5e874338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a054ab81789e4d2fe8f53b66a7808339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ee3e6cd8be05d44e387c78ba47c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec78f92f24a3bab31f74ddf4dbf39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccb0f094b34c25c85e8c5514cbcb94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914949013019dc36a8d10fc1d5b269343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3b48ff264b13efec56e5a3689bdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef218893192f9f86551ffc0179ff6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3e6a6460549cf0dd79ea67d168cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3828ff163f8fcf94782633be6c2f45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6788b928b306b69f790d1d90cb8b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81aac29ca0b9eee3ab6bda09941fa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7997a6a76aa559d52f496268bd393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f45694b55137551d3819d835e5d074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f13f0264b74abab2c45d8ca5e6b49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c1ce82683074bfccd1fe0ff7f6cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f2f5c0298a51f478e39f90a8578e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5db6e3ea9eed3ab6a62f72871614355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ec67c84375f8658e5712e27b5d6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132039fd7f75ff759623cad2cee89d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27738061cf288819bf8c9d2174664a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1fbb8d992304469dc94ac5cd81782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03e3f7a13264320370ff1195df91e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b19c74cefa5b2eb47e644fdf8b5354361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c252fcfea22ede355a8e795e8980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f8e230689486b85615a4f41c69ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00851cf674a7e03563ceb485ead1478364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5fc0d203dcbebcbaee932190387c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e56ef22834c75bdf187a7bc4602ec4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a0fc463bfadbd8aeac7baa347aa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1642c00dcc66941ccdb1998bb71e81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b09c6035b6b5c17638e504c57d7d35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f9ba749fe29fdca1b390e02aee9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c4dbc001a7be7b611aaa2fe1f900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75837f6ea57c273b39a1aa555b7f229372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46116291dc099df05bdc93f84812df95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2c8d7b2f0974fcd13b46b9668deb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3603d08dc2565f8fab49f0677d15999375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ebacd746d130e786ea41b07f35e63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04742bc4430a67d1f79c7497af041f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092623904396f2c8c22e9bac41e462e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b6993d456f44765c62bd2ae8b8d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adece1cf92bf7043224b6608282999380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d75d2cccfb59f69431d4acaa2d88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484626bcce7e1a905574d0804a040eaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79bffd84d3ea339013402659b4c097383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48bfb0d89f2437cfc677a0638c06b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006e845ab1972548b214243e0b50336385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922327d1518218cbf05e3ba06f0e9c5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93e7ebf0317268bd8e77676049feb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7359c73f69daaf012e9a11dd47e42f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074e371bf7b77229e05b2ddc4bd8dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf1a5e73933a695fa9635c54bcc240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1383b6f6fc8029af8d55c51cdc7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681480b41a70e9c243244ae19c3272fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d56744f1c1b0521e188ef09538b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bd13ac89d0906ce00b10bd87668f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c24e4d87de59fb9741626d958befe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997658ee9532421bb42b9e1626196d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ede6723349f7af324b24e793e2b1e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773da8a42494a6388ee69322e2e6235398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f47c34dacbdd3b714c8cdc4795a52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b58c2c81d31f2e6b456f78cc505ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c6375215717bbbc13df77c00f338401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35da7c0089f32e6f5ef0da3e45a1aa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de56972233fffc707cca145dc51876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdccbb6c9d65cfcff3b5f039cec0121404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b8403cbcfa37e5ae50046156bd97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b9e209aa95cd5a9f9ac904c40bef1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b24e6fe7db9f1f1c99ad720e60aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce4f997ae0d71abf2d22a64e52347408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf23ad04206cd1b08a5465e9bb700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c73b67dcf5061bf9dc6e1577d7de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca8bb6a053328f8e534d3cf689fe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ffb9894f203b242fe54129774957b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3595854013caff885ae3de7978e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436143ebc128a12917d9058678acca2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa941448094e72e0187743f2bfa56ce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263f60b6c4f2a1ee8383e517147cd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba141b7ad5fd2c6c23bd1994e89157a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268fd64c1cc7a31df37643613ba8151418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad3fe2cb72a6cae6866fb66b69cb93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42335c459463c12f7cb24a11eb9235420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07da22afca7f2b9a04ce904d8b567e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40484a2350a8ed7790d674a6f7a83b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c7e2138de85f8e4803ffe6357742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649961fbd83a3aa479769a76cab305a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b437dbc896e0f8a9caddd7195456425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e544f8a9ce1c29b5e2eaf85b1193426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e239e474e6aabf623d07ddbd1dd85e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58cecc992ff8e625e88e029037b15d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323cc3b14213e85c206c95e1617365f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37905e9bd2c701677f0401b3d8e49cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d5c75a1f5ea9e1e87b8962f4ca39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fc97e966d39688687e64734d4870d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb85fd130414a4d2a45bf5b8d6b18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15106f0c2d06c3556f510a287b201a04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2333b3025a368d12ca0944aa5ec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1a5246fa84b8da1c3e71f353cd8d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef00e763b0af3b0bd32b78aca2b6b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126538319d5b62f84c7efb1027b6bdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38d71bf0afda69789a69f40d80c3d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16190fc12302b5ea6b9e53049576b3ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2b5f423bcc4fce96c4ae18c3f6fd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e386cefc6b2fce27ad8e63ba5b2e32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca59712a2a879e9049475d6c334c40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858e257b9fbd7fa317d78d1fd90da8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54d3d19576e79c98ff5b3e9a17d4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602da125003886e92c77c47a28ab22c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33cab4ba26d289009077cde1b0580447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000612f7a644308fd62fff8521d21ad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e29100f63d85addcaf1bced965720449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a679e6c0817c3dcc36c19a7cc5163450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a9beb56a593f8d8e466d3b0e79f01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54583858ddbfe5a3b774ecd44063bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557f5530360b65b167cfd335ddfe92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253036c96e2a2cf429bd23a866a7c65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c579e70a76ac2012e26a6115cdc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16ad0bc7c5a27117a973a99abbb94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099191e48bea874d9123804754c7ff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b35d09aa2e4eec004251a63a4342b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193ef912abd22a70bab8d98aa80006459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a7f9ee0ae6b261ac77b64c17b32c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ecf36a62a69ae7baae6fee99e5b32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3157e9e998a0088863f56c7be6947c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64577552e4b6557ff4b555450f7d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a1ecac97d9a727b051280b2ebf67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904bce40eea31ffa7ff4ba03eaea90b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1fadd697634b99607c07722bac4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b0933f7c0a4584aada964bad99c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71573863456f823475a670f57639ca5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df68fb4fdb6f5182287eae7a1f42b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486f46f2fadefde23673a9f7b6d68c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8ece9dfd5ae60a5282744ea6fdb7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f448dea53f75df2dedb38ac6a908472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d39bfc2011790d48e867b616b254473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a039a7fb2fce012541f3d8e8436f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d11d68fadd06f065bee5fa51cfa5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f302517d757def26b194e32550ebc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb98e24cdd8b5b3839b0ca145d7b694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffeff9057d369b6c534ab04169209e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643d1dd7a908887d2c994bc2f9190d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d37da32b0f0341b6209ef04d7edc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5b7049d4bad3a7cb44a407a69605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38cf8d0ef30a87163e9875b995b772482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf95f44e4a0a55a3c303117c77f14d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010fd8606593acca13c28f67ea70a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becba45465735aa7993f72cef95789d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032c9f550745f3d6507153d1d4bfa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b146d7a64869e3116fce6ed884ec0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570fd9450b56fd16d1cdb7b1d65a77a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb7fdf622efae15c21ca6fdd1355df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e46caf479876b77bdbb11ace99047490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133caa2dabcd236151659ca94b8b5f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02121fe1558e115e8fe8eecd42421d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a38095df9d7fe106876b10526483493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f510088e12390bf5d3881b4e962ff42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76babd70835833b13e2e42579278e9da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3779c785e78593dbb80661cafe4c94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6288912381d0086b698eb9c7b39fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bd65e0066e0fdcfe84ecc92d0a98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb031fe0161171219e0020bc582f3b6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f7a4ca244105c20a99b2c8c872421500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a82fff2772438762a2a5c144d056501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8dba6400c0c1bb5eab06943105a03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143451ebc3fac29a8b87292019afc70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c894d5870b607bf7b3c4b010544e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee7a308382f622204e4e1357d9b79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9dddad4963c2b678dbf99dd63bad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38c6aafbd352a936124b0b3d8141c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef97d001c4a31e4df8ebc72eba4d83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb34deaae234ddf827baed0288a625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a7c6cb4654011491508c966da228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ff68f2bd844a37ed83699c6f3ffa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04e640873d061833a57d307ebf886512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de2c9c67e488fe406ce4b579fb48e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e24781bef475a8f0e692663efc00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b31978eb3cc7b151fee044af157ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768e3ae791dfce25f30d030d70a811a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d6d91e41d41fc65484e34ac75625e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c92bd376e75ab04d10f82216701a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2cbb394cfd5d740f02546fef1ccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86b74dadd8c4049eb000e51cc0884520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bff165905408ce70bec60517f9670521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125cc9b3f65d81678828cb6331ed5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f667044f84d5817125bd876eea8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9076afd5a78ef3712f5ff0e299f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cfcbacd9bf25c92f7af421ade3da5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf62de983ce7536a540b671051b4eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b777fad262cbe6d7073e45093e3fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b26d2d0db8fcdf5b4744c9838604b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d728990d6df821b7b60f4d2013ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986893f93378800a2cbd010c768d7966530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842328e1a5ce7f00ea2410691a2c4b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a12740354845ccd1cb8378f6aed7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9330c33aabb193c7c871ffd1c69fb55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd0265db8d195cd0a9d72d5eb618a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b8ca9e7b5eefa498f217dd3957df4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8406d622ff0e6a9d4d78155360ae9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e0088c78096a71c5fa0f77404a6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e19e632e038cb89de1c2ebd9bdb99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07288d51a54d1e3d575c5dc3e37f0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c059a599885c69611c598b80f2d63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9284f208745d7d25a5265914dfcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330cb30310d911037a3ebe7b404729a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48555c29cf8c8daf08cdbc9492cf85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e7146a04c363c75329ac0bffd9068544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de75a176cc0521636506e71012856aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f02b06864232727fe39d299bf1cff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9da65d1d7ec44ddc0da47417632ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac96825a766c9c8edb299f8e85988d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc280ed613790c1740e5a2e78cb88a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3d5d903102f685ce4249900f7b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5eef97a3f5eb7566bee25ef0325c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d5eb8b6f1f07f47594d539db7342552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09393e2ef81710fc8b46497b4f1ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac2dc4dc7ba1e4cfb797d749bd5367554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f0324aba89fbb96073c68ffe922a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455df830c8064acb40f5f743d959b8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f50538e889b55f30f43b9ed356035d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5cb5ba42f387c800c85a40feb6c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964e7f1dfaa446c22fcb50db47f5d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d4090fa6e8c540e90dd01cb0ded3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079845cddeb2d0238baf787d79b0be4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98dfc9460aa617aca96aa31c529c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4299d72970a6a7e77bf3a33a8d5806563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359848f10b24226629ce4bd7373137564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86269df1a32e8abdb1d16736715a60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bcbc280fddee3b130b4dd30a34dcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f46f80f89e8e4922e3321e0e99d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2d9c69583d64680fbe721153d5f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b41f65605f88f4e68bfb3d83a0f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c796ac43b9de3eee853da7230aa0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c51972a0d72965b99e0de4aea1dddf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5455c6f242c24e97f2c77c654c92afa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed4412a1bd70f71398bd4daad577c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492660292deec5caeb3053fad3fbf80e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0a00d7b12b8d4f4bfec63dc01002a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619da1d23f29b3ec0c07ddc1a6dff31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044a2d019300358d9f24a0762ed370577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c75f5d12aa732ac641a804546d162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06927c960b831d0a50226576dd6e99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14937e545cbcd81d1167b354a497a5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88713ebd9c7eebec6008c31513e9e80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378527c33efcf6e507712589516f40b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2f5d67e942ed06595b6ea5ad9c3e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01c2c462da03f6f05ddf664243cf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779d5265cddb87073bf9a007870629585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b945be50fb6f1a52df4e1e11fc35fda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de04efdca341dc0792d125c24a8fed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9e0f5d89b56f30e378280a62a3c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d020080ca964d1d0257f00766a67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334097dbd8946b1215e184ea3cb464fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff76362122e3aefc92a43ae6cd8b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b624da0bd7a28b5ab6893502e1ed34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393fb4a5622f08348671d387ae43c61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937e034cd0ef028b6fab008ca8c2f5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe107c579b01ec2ce49475346fd1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894bc0d18456bef0d7df9e097b824f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d643bbb83fabf5eb447224374dcf2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ada3ed15c288d2139da31570ec55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb1cf8e586fae3fc7644ab11f655f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898d3aa58a2a456e0a9e8daa47ec77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fdc760cc9a0985c77a9fe698d61a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47e4096646284e0eacd2bad991d0b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e99b7cb12bbbc35db384a045a484c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae8c36557e75f635e584578a27afe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec5992c676d8a0c249ab60a87e2a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9f6dd28043cf3ce92dc5fd3eaabf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21de63ae8e2743a63e8b570d0574e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd767e54e4fde04c171c2589f4e4d6bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208a80625b09f902b7e73373c7d36b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf358fb99bde2b3b2a147903fadc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198396d32fb21ca3ae11aa1b0fc348c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8e8e3298bb07860911bce7a0db25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f428db99ee375829fdb75d2229c5f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87981a7b2c6e09e98233b2c24d4db9a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06fd491a36a8e6113e6fd01bc0d5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac22b4433a5b6ee7f2bda2e7c322cc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78bb0219a4117f3bebf3941d12dd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423fe6ccea7f6acdaac5e059c40cdd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946437b29d6ace6dc49a43da353f6c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b3a41927ff5e55e40e447a40f21e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b61661f365a5d75d485165cc5ea72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1f714f770b6009c2c06ceecd8812622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126fc2e15a1fe8038a0f0f587f761fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f0b86c8db26e7a6ec2b249f17359624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381f52fb286e87a7e0303b00f3ccbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b6f24e314b9ef2e5a99ee01cceada626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d5cdf26b31451405be81909f881f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6becb8208b0c93dc18ffc85ec153a8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a301f552690fcc917b5dda4aa8380c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d2f8748fc54154b9913e3a7b19f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83e7e57d62f627770b43dcb62fed9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f3fd2901ff8e1b5b48dba420d326632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e8ff6fc21df68c87e604a919f147633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b157188a888a40e86d56fe82e6019634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b87df0eec5301d0622ce7d12e6e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc08428089e2bd52cddd6442a512a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb1142aa9c6a8cd5ffd74e5f557a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b744fb245b42739fcb8c9470bacc49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2a175a3f75b5409811eb18a0303f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead4e391e1ddc21a0cb850ba3d433bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5da40b5409142e0375b44bdc7e6223641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acffd6c0d8b6440c9e43001fbd3fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c448458b31a7c382b425fc3992bf716643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e30819dac70a4daed5d9b4817a0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b683a8f7d4e3b323d1b8cb8081a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba42835680bedf786039060fefbdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1954daa329377ebc1ddb160eb498b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1395d1aeec23b53c161a56160e18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30cdd6df482988a506bfdf0bcdf73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584edf7706ec3372d1262fb0399a2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64cef808c07bfa5b3c2ffa6cb6bf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ccf59210ad2cb71c0d8270211da8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f630a91a5d60ff2b938a9f604f6f94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241bf88e32ef2a1d4eedc6ad5bc732c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57037be1b22889328df3edea0576c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1d3efdaf1193ba0f7b45d1c95e55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1066c298efda99c5bcd353847a27a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef8ee42ea2a5115b7de5f633c068e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a1e72e7395359d6ac4e5021bd57e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7e7962eff8de9b605c2412f5126a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf623b85822bdc966b927b1ab5b2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071960b454dc350856fa09b68171fe8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0929c49fff77b763d3a8303d1b93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcce5df45a5da94166001bf9dfa4ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e03ca4e20781eb2eeec92079afb3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bdddca3207add5fbc81b774681261666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d2ac0d7568526fa70b4033ee844d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbac71f5900b20ebfb5df6a9a7b97f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8fc9f7150995c5e4d6c5faec7e055669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df30c463d1c41e1afd4e12fe7e988670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a01de30671e1fe617df1755086f6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de143d53d0dd7444071b8e940623fae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03446c7280ef48888f8e4b855adaf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816866ed8aa1dd0f6c97db3e6069f697674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223473574765e3e04ffca225d3064e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e5fb5a6f33d6a668db8a4591a1a1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ba15837e6a715dfe6bdf37b2eb5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba2420c61ed8a7e9b0d23789070f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7b2defb46d8e83cfdf4a82dddbdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0084014f00dbda7d557d8e0be0c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e845fbb4145111001af9a32b736f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6901b287a1b53ed0c2c79a308c36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2cfbeacee3469ff30259fe1d57d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abbb69ab78224aa642c5459b90f190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf830e08db2827d8b0575ee51bbdb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37aba4a5ff5463eecdd8efacfe79b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ac2f235a1214526b1de4f551eaf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b6c8de286fe8f1813525def5bb45d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ee3c4540602f9eee0666f9281d04a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586cc7688208bd7237341581e7d158690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2140d9c87884e7ba6fda9186f4b9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd2d53129e09c802f3eea913fe55e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af349498f2d476ed6bdf4f28995a2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981782e929a149abbd757d0aea3608694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae1cd8b2dd5e236b82a899173cd6de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d53df9e3cbc1d35460eeb181ab1a7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8abedc300d3981389d7601475306697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eef108eca4ef34eb2a4b39cc01c1a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd610854e028a7e0fa678aa4f81fb4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a18c4a0ecb7e1d4c6460e61e64caa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef8ef422d10843b0160576150c3e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b54f8c011d62b65924927a10384ac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437eb508953ff4d8d65a2af038edeca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c23b4294d1cd1e5c063692b766c86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce82d7794827ac424aaa604bb12a4cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467abac1449ba4129ad2b3e418ee2b29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c29ca9cf4aa4a1395fe1001a8f41a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d897ea9e4762db39ffb8fd5cac0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d1c49a3e03dff70c585929a67d00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea820189e39736e224cda3dfc6bb956710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380cf8967c69fc5b177081d8b594e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dfff475a57a68bdad31e15f1ce5a0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0428cc10b68fc052371779e93cea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557735a06bdf4f61dce5627e614d8762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c4d186eb29e1d8761e8825f679833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f9d9cfc1da5e57ceb1f1088c2f1404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5fcb4c2b4af1f67cc3f0ae1712d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd30e87165c5b57528958c09632446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8a759c7e1ebbb6578261a400b89a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb434c4d03bef3dbabe1f52bcdea758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacea935bc6afafb79234b8aa833df99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6dd2a1f6580b4edf199aa2a7204b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e99d74acbec2805fb27c4cc75017d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d21546e192790404c5592b73606ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acef2b044f89c28a159a0c0fa72abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf0cc52a9a853de040faa6ebd0ba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee99933518d655fd8b6e426380176e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30151aadea753110fdd8605bd5d387916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c33ec9c000063edd97f1d890fcf8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaeb85f0f6fdbd357a81574ad2baa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab19b8fd51e6bad8ab48ac9b093dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f886856b5a061832c1eb37c0c18d7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce06b055d21ab45cd010a7ba05551521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc47ef30e5a777e95a8504c1f5281922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a0eeabcbc213b4d32454a1d0345923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e73f8999655e05bdcaf989283e11224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04e1cd1771d7d1c7a1020d15d2a4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffbecffef667f3608adff5ecbdc33326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d8f7ae2a6452d5049fe6d43ed37027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f1df819e86d5adac424cecf1cb6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edba410f733877095c715953755e6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab43d367fcfb69ac84663b1b22d8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37dbece9838ff321f11b0f5ea2877431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b233eecdfeb5864905157467dffef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97460dcbc229287de687f61e7657e3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ba885bc863eb2fe38f6b0744d63c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2deb11cba2cf24bcd2afeab9b4d2dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d695523ee26a33d5d5092e10c472af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7abc5c628c85d4cdae5664e25e87d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9adfec98a9c190730ac9e53096d08738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131f9dd48f66abf8ce45889f3b991039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0614358fdeed8975d130721957d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a1fe30850acb779a609526c5285e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624890c498d7e695bec243fd86bc9bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a92a46f76c18c33c109b4f4aa769a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38b92a57374bf82687fd1212afa0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a78db7a618de9abc72f1ce933a12b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a17d7ee5d9d3a5ea4023ecb49b9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e19443a644c9b81e5ddfe287bc7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fec4cccbe42cc59758a2d074a1e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58447d95c90e105f7c1b0cb9eaa8e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f968410db1262afed6bc7516a14c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf6115bd1ef9cacdededabf3ca357651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e27be32ed05c76ba4be31807eb5dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bede355a5c1a9da0061b048850d29ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac263c5d3d1a97e4e6917ce17c9e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29780a2683b9cfc00a46c0930f4de555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bc6b1adda911084b88260f5ead8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5d4e6c6306bb804066f11d95a125157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8446c76968ba5799fdbc54a860428258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4e86c7f750af81a0098cb5bb0f8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c683b88bcc64fb25b19c8bba53077de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72d839e47a77c448fdd8358497cb1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70976e6f5a43077b8502213315c4c0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c506027bffe728092870c248f723f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4137feaa3eb7b9701c2cfc776224cfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d80437a84f1c6145ed0c96407b56565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ac707902cc4b77149b49ef58c2cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae649a201c59ac3062c84ed7bbfe51067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7983ebb8fe9ed2f30285a1144a49568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92d5ab4671aa2630829b3676ec471969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23c01bc279fdaffa5623da4a6a04c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709391b0da7777cbf2d32ef358560571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80fd387f683377f657b1a5151dfc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6881bde9bf09bd4c745ab1de52a43b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15703b614172680a801dc6441ca89274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b9b79c144bac8e8d11e37b7674b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf951bb0ed2c544f97baf9414685d3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485b8fcbef7645499afa15c0799bd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5fbbf8e66a59fa79fadf5a3f4758278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba1c6454296636ec94ab2ba3496cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37515326f0e5f24e437f3c6b69527af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ed016b529c5571fe4cfed944b6e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412899d0af4eb0a2ae94efd041c5dfb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b234e3b56018b12abf0335fc6c42283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a2cdc9d6d4cc7c607950d4f6139484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000b0a4edd51f5897c570f1bc7f80d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702bab12505dba6d6388da9acef22c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cd038a53115c365bf77ca4b12535187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3afb6dca813ac530ffcfb96eba978188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784baefa79768e86c12125cb349dc8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093269ec326197fd4f1671883cdac46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaebac2f6d995dd7300c059b29bb1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58461b9ffb7497c614e1e7caa2439692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f553173dc92f07a1e231e046dc8ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f1c641916d480f85efa25f7aa4ccd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e8affe28faf2c886125c07ca156595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cf4d929586434afe071ce2faae02a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0b4618eb685115c5bb3b376201b3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf96c9d9c586ea57055784f9e5830ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170dc2b721890a330e00183a55e14899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1266b3948501456e9ae16a008750e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ba08aa1574f11ee0d8491806afd2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6218d6213d7d7bf7d4ac8f7fb3cfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944ef9e7e2e1f51dab17b2a8931a98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e92a7066082d54e4e19c9d2e0a2801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799162862b5bde40b21f588639461c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58832763792d656647fe5e861735db29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9240bf9a2d3f35495e86c264f101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602272ff01a2e7563afed00dcbc7e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf24fba57171a37ea48729d1fc32f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9dcd713bf9c7975c0d2b92b2ffab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e14784da03831a5c32e1120a5b966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de3463cf4138bd7b44042f51ebf63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e932d7d6bf6dbfa0af4594d2ee26c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7497cab921abfd8878258587447fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568caded4f4a791910d3e22815970b1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3baa3face6335688c83294dc7eac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd30435832c13fa059cd39eece891d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd73ffb9a559693f9227642b71d173118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed66d1dcff697efb3b974342711dca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5cbd897995cead39721080cbc16d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aae8dc7e75c276dc76aa4693fc704121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00349ec4bb180fc425b1fa4fe14af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463401f91650f6cb75af57a5b3f662123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e781550ea73e4394e97d8fd99774124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f99d7c4631f0e84d66127581c97e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0194b8360fce5e9a29ad4f4f90e4a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38612cd8f778c7abd25f5277392e3669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf722dba586e697557b66093081c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e58e81f3fbb7f0dfadab8860e320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e47d2479cf4398ed6200bd0ccce6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530e5c5f8342e0daaf10976dbcb5b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa5db6c73481c903cc4a1a484c59e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efc8bcdbf7fb974c5e4ed1b4156f40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031e0542fab7b6563254d7ceab50ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89690fc6554288908bab37c0e7d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd249e081c74e0540c4eba398ab3e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322796987b1eae82b54eff5e71f244e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa1ca7c3b43a21e4479713fa5de94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055d696b2e810f7d2900c5db7f7226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db1c4ec0d1070dffb24b6354d2d42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b76152d3986958c528ed57fbfc98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f481d38799afb5a2e865b9a44048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772592b4cac4db801d8c3bcbded32db0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad3e57d31ff72ead16a212cb42261144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139804ad82e863d3df884f58a31f874b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33eb32d79e12800cbb37bd02096c75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f865db2182ebf6305a895b44655b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1df303f2f8fe49bb9915d20986fa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015b7c8d3f27b45c48d30710bfdca7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7489cacf647c27c9be9179b6cb2577150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad458ada8fc9105d836b6ed70eca79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed9a31210e68d1ce58a1ea6354f54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2dca6fc3849c4408f9fb3992a8d1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99a7983d8959b32839a75b1187914154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f6832195ed1a825d1a53d3b3a62ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cfcab6aa8aecbaca0d3cfb8011bcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347140742cd98c239e2c7171c1b1b6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42760b07792878c65d203c818d2bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09013613f773ec6a8c994d31aef74b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608a31614e23cb764535ea6143265b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a9b553afc6bfd1005fa0102541bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c83149017c9d51bcf8b14e326f430162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28e3ed546bd20b5ba171d3cee4abd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee2e66b8644094347ab75c19620d30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d9244205995fcbd8021fd15b7637165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e852e901a66998ec2527f7dd12549d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d091738c2d97cace2306ba440ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f0a75a4dbd61b9d780ebfcec2a0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2ea38c7e18ccad8c1125606acb9ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c033599dc0157f72f446f71be7ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea1ebef4b6aa92b0aa6bd911642f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2901e8fe02da9886501c5a645bb2f08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0f88b7e15efa4a16904e1014b8391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237240cd6e20e143781014a672d3046174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60261e2da635cc5b3cbc10c86a94ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32c06e7d8edc3a80937b88834b327176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c50e87c56ed85bb604f6584cc90a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31fe504b34855a33eacf2e327a24e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f52a284ab2c5c45c64e7e24241562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de048a7bc2444b272ac361936c6a5e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38487ffb46177e3640fe86aa9a7fa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8e8887398fb0a812e72708d03f3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa94e9faac49ac75f7e5337858735e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39e6eb798dfba2e9fde4258f60e94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4e71174c32851dcb85e4e17b15957185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72750c8e84876a0fed0481ced02236b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c537ee3057fbd2f80978bf0628767e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced65abc625102ef3146a3ea107290b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd593730a1f70ddef03edc9fa45744a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614fc5b61263143b9a5065d66489df1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab643d4be9fca38e529e74eeaddb18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcc7d440e99d4db911f225b86704b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772ab480267cf74df4a33e7c27ab46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938b3df1f96fe182674a470cb32a3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b096c4671c5de448ed534f23c822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d8655b6768e71b20c8effe5c4fe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4b126dfc62c746d620836cd6023e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83dcff074cbb813f581c9863b312b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996bc591c76978af56605d267572c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456271a07e5d784d8bdb98c81c903f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7f6170f6f1efda662af4eaa3c547d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa771b7fa2bd0651e9aba6608f9bfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd86b823b9a1dfca27d3ee0346c0ead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f823863338dcf77ff78c1b55a62e441204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1579939a70946ca242beb4d27421b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf27652f5e4626e014c34a33aecdcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9892981165e0d6937d4f93c4d65aec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c61290ed64c36fdc50d4ad6ef01c2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85206e30d716bc817236fe4a5831bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b90684950c3b29bbf5923b90bc96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9078e093c1d3a37cd3389d81d921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471f5a2f92eaa77acd9f877c4992a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deadf8e14a52c7814dcd8e03beece8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6edb685950a6f50f4dc0281063c91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a855847b1c68bdc11f3e41487997d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c162fc436e7f9938166f6bc96d438a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a7f175a073a82c6e07f6f98450db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5be213b84868ed84065384e4991ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e062b8ed2999c7d22cfbff8579d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2488b9c90ff04969fce2d148ff60f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2912c424e7133fb50bd7dac4b6b5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8435d4cf88acb1d19493c8bf3646a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912905c3dcc71f83f862b5a7413720223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1084bf8be20d89a5e6aee3643c824224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d81086b09a5bda420b927c2079cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8cd504432bb4b097495f7286209a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea9dedfe129549af96569c3183727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c8f25cead19e9d8bc09488804760f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c99af8eafd4b34522f780beb4cc09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d5161e13ca25f1c3dcb0178b8267230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b4a089c22b8ab63e39f9157ea256231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f193d396aeb101e60233b116a9a968232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e680cf82530fb6ba5e62ce411e3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd315827cd9c8d58bdd5e060a3ba827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70cc2ae811b16186700e627d60dc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b72ae7fd806af803db52ecfbb13cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae15dc10bc14986d343838767188f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713e7dacaca97966fa2fc361321425238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087391f74d1a22c7fc8e02ed3d9f138239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848dfe86a82bd2377f36b0446e2e06f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f460131132b4f4fd10e0b564d6194241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88adb0eb4cc39311593d8eed53b2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71caec3794cc0e68907bfabe986d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a758f44c6b7e117da1336bb4142acc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969757f20ec7820497808e106c73aebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0757390ce1be23b2cf320c622c210c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd11b3ae8d152647b0fec4aaeb04a66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96ba6e158ef6bb9b051146f630487248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962815af1f33c6fb322dcbeee7dc83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69681c1a6dd6bf8d21391fda22fd86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e0c261007a1be62513b4b9e95e11a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb7006dbb2ec40a2d007a32355071252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bcb5f37abb0635388a4bda0784357253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b315907386d53367b63e563a36668254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec5185461679b63766dede09de056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0d98660c89181703259dce5fafb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b052893b11b7d270eadd08d084f542257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d7df007ac68871e60e510f0d5e9a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15f0a194ae0efbf290899e84159d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329bd55eb52b41daf848c701884e1d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735994af74165147269d2c52e29af72a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d0982fccc7e84459f2c09298b6ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927bef119f07e9f7af7e8ca7285275263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62cc8a8352f38c2b24591a76c7a20e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d57736ede9b7ef73ec9340107d256265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953aaa4803316afa0874a86fd0d65f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ef717d797e0aaea60a396d42c514267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37371c98329926d8983107b251a61e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8225384d7d80560572d1eec893bc64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181440c46a26038a307d95aa77c0dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8185e2d1246de68137aeacf66662dd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98342326f2e66f8155bc9f15f85968272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd84b0ab7eb937fe314be4609e550273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e5b12548572b468e129b5cbf3dcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc907a271178d9363a42bcf689f626275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313a1566a5579282f895fa5542f672276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d16c3d4e7cad83a77dc81d7bbfde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05da81b158f013d73732b0d343f0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05aa3689b0923417698506f14c8d8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76e07a289745e32730e4d49ff8599280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a8ad336985b8255241737a00059e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda55b52d86e5d668245cd7935922bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205313c754637b966332b45b528971283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d4272e3cedd7a8175eff945b2b2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a81485c5a680adf1d52df2d8fee5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e659f31dc0bbab01e0969f906e92006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8f45c4f874bd14af639a4ea1921e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad021426fcf1a6be53bb6466a4f112a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c2322e8cd7c47a7cadbf18d1a90d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af3dfe16aaef9ca3ec43a1db85cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1fce79a63519f5d5ca4be287546b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c08c19ceb8dce8baed8e472a4b9356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361470f17382a49d215ecf22e8cee8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf367bfd0f0535f9e52e39561a40cc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe786d3188aadf5cb5a5e59549486d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438f721c1d364b46f4d8a5b0509808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaafa5ae9d67f93a5767d303ab474f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d6c217320f1e18b96ff8f5688467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1273a962b1690b0f1f4658b21e1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44bd5b768720584bb7d01b80f7960300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ce811c1958e5ccdbaadf43ff2cb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a944d0827fbdd69fa7589ef8bca3b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bee00809b37c9a42dc7314ed446d22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2e555bacef56f7c0e3074465b103304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809241ecc74984fae102663a2ff769305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a721b02beeb9e90637bb76afc2cd74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6e8712a05a7590a6e24ab035db67f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39c5db2f8173144953ad1bcf254eda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fca316c2c48520c57d161d35c909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed383214aa7b5d13a50981396d92801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67715ccd94cd9277e7d50588fdd63866311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83feb2c25a7a114da2f064e9d44b4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7520e18232e8e5a9b773f922d8b6305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5458108b9af4b07abd3764de7e4849314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfb3cd0749cf4d79ac247127dcc16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf53741037ac61ea956b21529b6d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0c2e714eb09f94188e6a9622b298317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f7a45be77fdcea2dc0974f6a009fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6424c609762e3b6b2397c5ddce6a7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bcac8f0c4693a5feb65352b08378320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b06eb72deeca86bbe3c557e632554321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec3b031faaaeca03c81e96e255cf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f0099c823bce56751456eb10a82ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5aa3c9a0b3a139469780ea6ec69a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3222b1df2e238bb9568e547162b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035ada55721c75ef2d5f303d7234ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ee9c53a575a8e0401318f17bf84c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0132495d3b3cf1f0ea8366496b131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d8b3db55e005882d204879379542329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9280459d337f90d5baab347912216330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ec4209fe9f006fab503363692e72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc995efb916aadbc077977670f75e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c65897c819e3c65327cffbc891f899333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8863d9a4484440f1f01c194636f56e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c2327554f822632711945b6b5b307335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0131fd088a4408676bed70a85a5bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c8ce98da05c3838d6baea62ce0e3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0ffe87773d50d7f76e21b255296ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078efb72ea84b9a2a16fd9c635cbe691339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814e6177ba843bb4475b27cf65b40cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dc78e746cba5f6c5dff7cda5944f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ac9109d05c718a7e3885c00b6a53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21727b15b83dba2b6e0454fd50a074343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1166cbdecd69ec35450cd0db25d78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaef6d3072b831e93988327a7c7eba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8452fe3f25c6445c5414ddd17ece0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6f73d5d6616b9030f3666d53fb70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c40c6132628eeabc0872e1d83e89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965a41660fed7a29f4c9e2f4c2530c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b3923b5558b0d0702a3a48813519350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e194fc8897d6343ee0924cbb432f4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae0890a0e189951497582a28391eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4831a9d35c051fd2fe6f07aac8eb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670c8fb18e8fa81b4bc4d14bf13c19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a600eb189802291fabd3fb03e39fec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323066f5b39fd1bf31bc4825416ae65a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3c0bb6f09417c737567eb3049f66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f93918f01cd03e585c807078fd4a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2efc8c195ba5df7d2f26da7bc61aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0ca1a523a8fd944af08a01830c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2921a3fe7f13e72396cb5d985fff0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3782d41f5acb50d22c7af5499cce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b8fff4039abd67b127a922c59a4d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f14ed07a9be64822dea6cdcb061c0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b2231f8772d462fc82aa956bbc8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb50682850ee4636ea8d527bdb553bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ebff66384c617da67f178d73a4b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c2651d80dbe9e7fa7e8a8d6149937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be420348d48d861e0dc866db9cc53402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310a84bccea6458c2afb74be67ebd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b48a48e21f522da068c4d9345246e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368098dd7b5ff1b954c65ed802806369372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66064e7400b66a8095297024d3392999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91cc6460153bb7403666c888d61e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197413c4a0affe5828e7afa4d0d7dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a07c4de495a9ba1b0db6997d933d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb96cdee2c55f4e899191d0bf5ecfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171ba5038bf2a21045f1e700b9f099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625a2944dda44267398da3a8b67e77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300129bb7465df057903a476dad5188380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8531054d25fd5ad717ed9f65ae789eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400a8abc6e4852ca62c04078cd82894382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215409021137fcbe1ab2946f732d8417383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc789d5b5437b92c21a086a56bb7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e20937b8e68300e09ad70b195fbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee039388fafec8042ab42dbeed97637b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cddaa8b94778e3b0c33fa37d29e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813d963bc557ba5a2fcda1726756edc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c2d3a7c344c33ec5f5ed7988fa28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823f5b59e4ddea0244c00d3c85b6f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f39889452525879e7bdc357e1270391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77a45a138344c0c32cd5458ce02ebc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe4d83cd5f93feaa1f0c356fd8f37e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90547876c27ca7cba055e4e701acf8a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75aae9260e64ee002da790df34df1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934554bc06d1b05dda2bfb380d43723396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544771d02657eacfc197aee35a0cc41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a5968a440547b1a0aa8bf0b54ff1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7368f2c98653b57826573563f5c50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48831544258c2949f0354af46fdc99b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db7fa24987c00a0f6d489fa273e53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb266eb5d1eb4c83cfb93b45ba2a13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079db575072bea9d0062b52c6524f1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bea953e4470a1afde6de7bc495b5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542c9c7b7cfad2c2ed7d59104633e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331fc0813ce655aa236217f8936872f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b4c6eedf55c451464d28ad315443407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2067d5b828a641b9969b950b2f5c51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ba5875a6ced490dc7046810b70a74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e945da6a4fdf7b69a5200a52240a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb4e447915a3de25435244c8ff56e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6812ef4ecce3e82f8731952218abfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612c36b48505a25de404b5edf4a7fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52141f42c8825c68c4ba042dc4e16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbda1d88e00b421ff6b3053896984d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd54092780ddadd0be0ff61702bb643416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badebcf41dd2b7a680e8045b470017b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1343932ad2d3b8a080c5abdf6d22c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8859b75b4498a056240986b69fc1beb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fd7a3affb7619611edfb56cb7539420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f50abd46bf7f7f89ff13e2155b49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c13fe51880debc6b0df69ed2d62259422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed4bf04b0d9710c2c8b079b2e8212423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa0d04d76c16c490f072713974d78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23080b0dd901bf75baa78bdc8d7c13f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f59db3e9031d86509506bbadfc43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936b3c500097ef6196fff47a3dd699427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01b0c398bb2d3b16a1ad35648303b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0788b3bfa0732e29dc2429aa1ca519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350eb04038d35613c0711890e91f187430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573afd1e6e23d71cd5a8c5b9f47080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2add84b93ae163294f402c15ef8a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35e1492480a0e98337596ca9aa963433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac7786eed6f785b5ffd0638050ac9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95d2e513b93bad5cd63de2a2e54e5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b09698d5e71226454defabec2c6c1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75febb761424c34df1e3a4e8a371b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fb2652c364358739d808b7e26b4d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953231e6a3871a56f183a6724787f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245bd01bd7ead29b8d0e1d5c4b1ce3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ef2a23ccf2d05fb6549cfb1bcdfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ef168b3c8a458c4575ce449accc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c788340a697d51afd72b7cd3cb4fd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c1087918b4603bec5114edd35cde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754959ab61b6119a700f8c0899e28c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7c23da11a22f7e5e554516b965f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112a3498fd4463d617ce1d968e2da03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32d2f213f9681ae004f558f2d4b19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60efb56a6e05a29d38a5442bb0e0d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99d7a85ff5d8ca0430c96a7e52163c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31443b25caa316615627a5b83458f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a1fb105ba19a1ed310717de00b8ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f052f5a79828a5ab838e0fd0a8a6fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c112dfad59f098444b5ec1bf95fdfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9884e2aee3593cc5c1654a64757a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda9b36bec737f93bd0ebaf05890af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828aaf905ce7b0cfd60bed3995a7aa1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b313a4d1d576e87471e740abfcee7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e9747335e27e533957b88bd7afbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ebdab54fe3255c173a4666fee8c11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffeda4a6ff7b8990093c2b88c5a5a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352164c508f4a8e4dc2e5a94485000b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4fbed841cf0e4e8c9793ab6cbb905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4d9b7cfa3e38d677059dea231ce8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd3809a4c2c368eeb3f55bb2006b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e36a8b9efbe730a9bdab70748b45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5271c2ca40d88e9218e3f762ac5aa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff37a4af122a76b5f5fa7ffa0cbd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ed3d4d38021e53f935f1ba8e43e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab0bc41f91f9e9c2ea1f400b96695470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143819c9ed14a0f7d88ae3ba87a80c45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600363f4f991029afe83fa05954f2ec4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ee7ddb05b42a673806f3fa00207c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0cd94fe43c8bf3f03f755a8a83c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0357a2644b741679786a0144be0d3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23884e86a85bcabf88440715f88c76a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329572d9afcf9e7858bc7ecb100ba52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d25beb602df285d3943d1c80ac8122478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68309ad19a7079c910526394518793479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf18d6d523182a96e5ec8fd02265ec5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3106b3d68f091a45e177c4b27f1e2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb295e07e3589a4a4b77582af6678482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d09eae0e19b2f482b5b73b903fed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803324b9e423358116872b935d6c07db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe85ce224cf044210ef009f6bb2d6df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84787e73d85dfe4e7b7a81ce9cc7c160486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd513c7c143692eb07f880953d8566a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308a7112f4faa049ed0145128aa802488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345b22054370f094141eb03b5a37eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6876278e2f0db12fce19f24597d7d60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770623e6c0ee62cc9b52221ea9f6d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e019632e2a8c475ae354b4b7ad352492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7759512f499d87c03558e752826bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b64d345bd42e889c5ec1156273685494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda250a2eac24ab07d3e5598f4d5f6e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ef06abaf23679195e0fe1a267421496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5db057ca79078fbb695d8fee9f425497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77aaced1798ba3228c892477f4867498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0506c4f94009f1855583b72f5267499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f8e5915ecd118c0b2831d868dd02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9119f7816b04b009102335407ea4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5092f29c929c8bacc57daa750f5865502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac41c024a3265707a4695232424bde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee8873125e794ab746165635a137d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fdb5a40c40689253846fc4a5e88e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfcd0641aeb9909be2cc407dd77806506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395b9be34456303328ee37df78cbb49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e11605a79de2ea3d5d654ee76f6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e9afe5c75aa154f0b674309e5a42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc634e9419a0e8cf44fc3b45a96e4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb14362678c2eb5a9e7aa159a724ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0da80cb64cc18ee066e6b72a02f7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0c7e22460d41d551ddcfc25e214c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07071e539bdc926ea027966d291593514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a271bf0e3f87b0a3f4030f0208297ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92010d7e07c8ed091880e1c2ecf33814516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fbf7d1aff694f0748b0782b4da498517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b6132c6e0798cf34255e43be084a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554deb2f548e3b93a99c0cd9113a6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce50dd0611bb9f889dd7148bea9d9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8bdba5a7e822713e6d846019970f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14859b59e99df11b8acc96734317899522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d21cae66b597938beb31306ef26f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e599baca9e1be3eedb0c2738bae0a30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a80b6d969a974485d6566d1149c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e55af3bdc08d0e5eaf5bb2e07969526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6209239cccee1411d7307b52cd35463527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3969e7c7d0697f75b5e44687bb9a84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818211649d0e6e1b66ba806653cbdf3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb14777f0c197cecb81a1e7a6ee2ea5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86cf68bcc73140893f760c5d25d0b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515061938c4c79c2a05bab814b6a5f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c30dc56f23ed7e0699e96d4101b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bf94066fa3819ec9d5e7555f8607f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a4294571ec345ca2285c29cbfc45d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7668f2701797f46bec499525f637b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e7418229806e87247da01625413c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad31aeb0ff14a0c7eddd1741f5d37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c31a39ef2d61789763a74141406598539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5722f7129742a7a57c494ffad956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f10db47222d9e90c2670b3e41525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb356359f2adaec290f9fa9d8da3117b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478377066840ae880b91364240af5553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd8d9cc05fc275e783b2aae0e188c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e6dbf26888529bb1656233ff7769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b1218c684912d96fa803ae593a4c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78d6561c4d5177355615d013d819e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689614e4eeb73ff7b5a402704a49a47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e72b08d98565762410f655e73933549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882669399d0098fda326bd846aac42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d977146514ed86c71710326885405551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fbbaf20127632eec4083d214cd0a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669caad952bf836a81312e67c318ac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f05ec8b83afd51b0b0c1efcda8e7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b3917cc7c356b480591cc8b087a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c7449e16c98b7a9f33ff56a32063e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a4880a999be2e859dfe7b777af7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b13ae3329f6441d9085b5636f6297558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464b23269e225b2c22dd923f5783fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f4367ec88ecababc94934006e8b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aab9f0e3a5d78f077a645d367107c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8ab58bfdf3f7ee4559cc4368309c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3632848a8d77b20c6a0f5569c099d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829fbf82b9c136ff2290747d8e5ffb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc2799015783df60a6a45bc1271b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e959bf4d84fdc850697efafeb126b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299c3b3916fd970c379db2321f600c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8b0dbeb066d85363e501ec0557ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb494bac99d7389e878d900ad1732e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dac82556838acf36491b47039acfa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f452bf95a09c73bac514e73f7ff25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a7adf6fef04121f184444f4eca161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf489c7f5778e4c140191497dd51ead573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f56a327e648e30d651d152f2324ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d28875c4c62baa23f112135ecf5ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b05805ba4c9a46262e00a8ca1f04b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48cace2efb58252dfc6b23c95b981577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b8773f54b9bab8f5af7ba1ad82e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a1fcaaa7ed7286685f95ecbe5f9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe7857d74b49ef00017a9e93e6d81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b384ec9ce175f29dcb8c9b8da48f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d753db753232098e249838d6f7655582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c7dc215479ff984705b493bfe945d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6b9dd9c161eb678873073e7d0148584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e46b0c7d1cf09f2de7b2e66a66aab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79201ad645b1a1499709f573bbd40df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23afda97ef513a205a194324bfe95e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad474aba366d97403defd22dc2f13e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bdee5b5927791848c8708ad06dea6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2930807b6a8ba2e61b12dc08de53dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b97b28fcb794bb56054004b5cf84d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32145e8c1837728766f8b1a13e69532592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3493827d3e3df02a5f561b1fc6ef19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9451101097d5565075b6e48d190da6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca046eb821492a651061c5d35b3f32e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e2a22d49a6b703a355f7c9e7fae9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab11317414224a388560775b6c117b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b837e06df74ae9bd6debd5ee7b23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c914ceec190eb88cd92247fbfd5732599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653c672c1c5f7f49b17edecf4c3e98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289ce52a056695d58580ade7e2fd7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69576345337936e593ec557385054ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9625f8a2d66de8642f85ff01fec6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a88991aa6c0e77ae9f41788f8d3c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4379205b8b21a2e5cf3740ba847efed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aeef4b8ff95014492312874ff60bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a35a018a32790a4e17f0c0c7636cf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fabadcea30d5c12890744f65ae420608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9647db990cf6e9f7f19c2c261394bda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b982b3857bbbf2ec5d0491920e6c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209e19351ca22339945dcf3e236248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833429ad738db8fd78cfc6ab879643c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd882ce30d2a2e652ab98693c5db79ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2f389cff923e484d2e422898ebd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e69970f05fae644777d03d317f0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6de9f947207215358c2b2e14e3a32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f16ad3a4407a076d2825212ccf8c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31cdfa171622cf3597c5109f4de6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd67307d9a501727448b60d5946a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af537d0eab4db6d4dcf6c229e7483fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf5382a4c4963b7ec9719675fa5f77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed57103ff4add75c8f3030f6292da5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce879b98d5b81836769c66d4cb955b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca761ef14f64ecb67a2bb3b73b57b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f9cb4171e5e592c2f695355cbe8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe67cdfa89efdb48b849ed116083c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079a79a0f2ba8892f2bddb212caa7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5ea61ca2bf213b50a5472db86d1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102c331a93d75a74c36b131fb2cec3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768a40f8db96e132ea1f810d4821a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc8bb716a85cd644cad5a1f8a2087631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23c84925105be1da6daba447ad8a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80eafcaace5f8f8e697879ff9cf14d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455eea1fe46ead47fe9908b8fc96fab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935e58414c62c564234d57c480ae06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af09390ddd67b76e2511fcbb61d43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9164f2fec60073b90656cdaffdd81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ea2fe5b1dc3e0d1c483a54c54608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847a002a241c0c8d4d0c261c90330a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6272427ed00e26ef93c26e3465be379640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d8839fea1d9230b9699eb3fba321641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b0f0890229425a0c2714db6969b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f637236c7f89b8524912ffd57572643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eca026806281f3842fac3eb4f7f5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343525117891d95751c6b6dabc5d26a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921808ff8d72d5e94f4aa599a5aa0bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c63aaee17e009c1cf22262d88079647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2817b28f53bcba7e73b06d8a70f46e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262651a440112c7efc498a3ae47d73d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e6e996a1eb204eaeec4785b9b904650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc221d55296a753b9a5730b2e05dba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cad961744d6408a0d04adf22a223652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca017749720b57a50282f943b2e14ba0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6be7767ddf43573ce7e7af4abf37e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1546b56b4919e721d2709d496233655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6518bae360a69f026cca20a7081aac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aeef878fa5a43f574b452316fc368657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80081d7876e4b1666198fb83e58280a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ba2734fd10b0e789c4c0eed616b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7e1024d005bcdb2c33d8d65a712f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e4055063c8093e5251d5719e35e30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e0458dfff97baeee1d88365f01b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2787de1ba50fd2b9ea62f803a4ed17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fea7c1772259fb4899c0ee00eff68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34915a8af87fc10357eb92ce51d7bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ff076175e7313999022e4c87a8ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f07af6c765e7d050f61ac69b5cb64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825d768c62a695eae24942f21185a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222f1ae175dc391b6893df0eae5d79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d3350a8fd92e2440530fd9d5677e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4624f44de4a045a61238583a7b8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a3b9524053047ac611e4fa72d167672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81bc293d72436680b0726070437c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2163583b010e9c10669129dfd371674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ea0745e8bc61aaa3b3a37b4f6913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd5d85114478ebb1d0b2d7fc9b8fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6cb4069fadc1be10a73822d3bef0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ba296c8e687804f5281fd6665b766678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>