--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a18dec12a81bd7b148a2f619aa1c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5e232a4d30db68121b7b2260a9bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757a650c1fbb8bd42c8d2b5b5df4833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7f517c00d68bf4ecb987dbb421264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61a7758d2989467d20e3ac3b350375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d722de9e2ea0901acd6abfddd907186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ca75164b44bd35eb07ceda2f8212a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bd73463888166b192ede749b1b36e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70b2f2aca77b06256fd18adcb20d9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7974c5bbac04b9560f86e0e22c97610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d96de6404db602b8320c84ce2a6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aaddb8e271268461f887f9f1926a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4508eb000064892506aa07dbd2947d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7b6c692cf9f09c9d1c6448ac0a4e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1896de70205fdda24e7321ac9aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14e4f361be0e9678fedb75cd5f14b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5633a22b129799091c924008f30a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015cfa0a0832d66a1235abca2f6b06918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58075ede8d50d4015c1dfc0d7c7e0a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c760595504c43dbc81759b3044af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ef79a9ddf71a589b974a2e27667121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f74c24fa0b78f019502b4486e3ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085adbcaebbd43b1e3bdd3861c00b0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d71cac25201ed4249b4e1d20e375224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bd414e5449c5e132fa477391942125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea28972ae315cdac76e73a71485ffe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0745be727cd858d54d6800d3daf1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297583d8db4a6297194247ea10136828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37e758933e100786d60e750f8b04df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc47598810d8fe1b3ea33986b92ae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6705b81f0039363aa08291ce65ae7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e82f9fa33df2c3875b51512a251d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f211722cdb41bd99be017953349833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c664766d17832faa3c341dc5e82f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e670aa4f321a463f6d48c25d6fac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2af146472e3b32da5cf1bce2830b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238501d44f5ffb1cf9974a84fefd5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd391ec55a93f616cbffdc129226338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9acc6c97d62b97a56d69d198f3f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80200ff2bc856e2b5ec01c6583225640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd961b7bb0aa0bb30513484a0066541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca9550affa2441be696608b06aff6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926904cce81bb1f6714b44d1d569dda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16c647d8f719f1047b8fce5ba906044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabc5aadbf988a8665c34a11dc2e9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a59145931d78f3303e4540ec4830b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72271720c8adae5b294be351b2ab755647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9de45e771d0a4a5a68b405547cf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f09522f6b531cfc1ef3ea0d438bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec10a3c1c43ad92ee10e2f94ff4dd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeb2ef02b55c96d7a669b1d8a50a0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8e556237cebaf5be55dea99f781852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1918cbf82aabacdc5e1694149326653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541eada1d96c3c03b00f2399c0393a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e1b1965d03e77effcfef0a5511e6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe415ecdf246020feb188c38b4920256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033782632abdd7130bd20c400c513eda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e50e1e9fa284319d56d54409d351c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc8089c08af56f9bc7e58558469ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35579de0ee36628139164aeed732c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd46b07dd06f7c1175ddf607131bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a8b79b27fe7c5e656d660c6816e3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230620efaafc39d11a7af04929412ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b611aae0c971f365ff9f3ef57e59c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8e18b6a242705b024b566cd0718165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa797cb89a98f3dd871693a45a816b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375cf919119b78220629a67c84363ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724284a5c5544589ba9aefd37563b6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708225189553f36be4bd7555533e7e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84680d18ff8e87db31cafc0b53a28f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024d201af2d7fd6c72d3a28b6dd00b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b533ad8d0690f46724c46ad830506872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ca89313c2766fe79d9626368c91f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f64f9f3dc9bf65623589dbcb16c0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b504b4d4f3d9b5cf787d300ab45b6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314b4b53e422521b73796069baaed8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f4dc46414f1cd7de934a0e0af3d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d27732ab0228b833c814a614bc5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b094ae79e4c0d20267f886c77b231679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645c970fea8417ab149e5a6a0c7b2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a82b9b1d9943da168b3611850781481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ece50bba5d4a6d37c37e55d269b16582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859ded5d26b185f778ec6fb2aa4244b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24efce7d4dd88107b2e25fd2fe30d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb5459b2c6c0bf5965f82b750f13e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a9a62856e87be2a86f4f7cdc6ead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed291172f8cd0fcfc0d28bed76f45d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f25c6f52027faf5d3aee1fcfc8cc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b92fc29848cd82b60502b05f69958489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a16e2a6b25c40f390903e00295eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d7403a0f0d3f742d4355dcfd6ad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c345fe551ebbcf6200880d86c1d9c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c73563bae87f581ee0c79d9bc01d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c22a018e9a0dcb288262c37436d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced297041fef006a5bfb1a1a9f2bd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d5df35bd6018a3d9152e6bf28a16496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ce76c9fc3b66d64c254197d196eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fcd6f7a532eb6f372c8abca7acab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b655e22d8fe4eab26662c3f56f7d5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a4997eebe40c1b8cb5a4f8b858d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956303b22b7ea935b72a7e3d4f6b71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175f8d6bde46d48fc139c8a5d1f59c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d00ca6d73eb7c6244baa859bdc0d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8812a3d03dd72110cc5a0fa53b13d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455aafe0e4a3f2b551b65f47063c3dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e42285e3d377cf0f62acddfdf9c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89237491078cdb71a9a538e6f88a597f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51671dec59b3866e53a007a4f8e4d17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b58f30b21978c8e5b7356fc291c08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e85d38193e5c781b9a95b81b1f437110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c04c44bf17caa487d62c0103aecb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d24937f492d963c21af96d31f92af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154ab946315fbd8e3d736decb54e7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865fe77965e634fb45ac643014483f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf250516e25bffbb9a765be238300c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c42d9db3aee5e1f50a8465ecc4ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481e52b0743caf5ca89c7614dd2608117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b405f1d4be17e942c33a4536665c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c3a7389ddc4c99634960f4b7aa23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf4c47fe758c9ee276bd8eb7463b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7a164385005eeea0c9914eb7e645121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46221e94c939ae9cbcf7ea4906e1f333122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68791ece5db50d29334ff5a0faed279123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ece581eed2962f7ee8e178b0093b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3b8bc45a9fc068d780d015bbfef9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7e224066da02d86e5d1933a04798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b9e4cf7a5fa96f1519568589b2a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b1e9360db09885c54c82ae850fa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a210e8f4b9794f6ac7b16b1a5bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d4da9ac9b8ef4327f01cd6b0c9fef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf1d7889067118ad947292bf80e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da7d1830f6b9e942ed613d2cc8f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad2714ef0db4d136287748db62aca9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946f442d2ddf0c89ecb8d3d906c002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae17a768ca35ea586ca2bfdcf167ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe83a793ebf61574a4bece6ce9e33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e946433d07e8fb34c63714d55fa393137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3edea461bb81137a3b5b916985e6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119a8f134b083fd49a2d9eead9adeb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce79f2c2271f92a452f2d7e35df48f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed696c39330a116d8acce78cbbd6b99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4121c8bdf384f05ede8922a409a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116322e9d7edbd8fc75765a1509e3a75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb7be7806cf14bb6f58c6c04e92af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d239bec78b73ed963aa8aee87d6f8fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf19eba11fef06ce1e891c838aea7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7ba3be132f0abebaa55968b24569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e77954e1771c093c608a4a470a995c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fdced04e901032cad4bd2f919caeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a73d5bec3dd0c338a8d8d1482662150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a430f1bf9d95938d4acceef0b04691151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411837545d5b0a173791a44fb192459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c2c332574880b632811a10cd968b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714743acccac35f86df60faee675a40e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97438de965dd7915fc421930b9bae6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb0c362b58b594d55f0f24da719d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3773abd62f6a934868adb83de980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c7412b3d3dea8f1d0361308e9d9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ea48890081dacf0c3b319dc30f4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f70590e0f14b73ee9ac52d385ac1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5036dee0ebe0406158ded127902204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418dff62d3d29fac68958865a323c33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db39ef295184e672e7f1bad0d7b514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b0e1c5cb682eb94475f2fe5e4700164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d24e1cba7be8e05f1b5dd1cf6fdc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e8237d2f9fc9739b6a0f5abdbb3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac99b4ec3b120ecb89adc683cdc59d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793f3a40ca75293eeadd6446e99701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5834f57bd9179523e8d53109061f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b9f301f01355ec02807f0f45ee4e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3c99b35e2ea52aba22fd6ccadb02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d2053088f4985d35705e053bf5abb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371720eea1e31d5d80d2bb2ddeefd38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d6ea5e3b30db3e5781be359174ba9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd5c8cc6edc20f9788389972907659175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cca7ee6f687221cbb23b79eaa762c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3fe83b2f7f557059ca7b923cb21b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ac2302f2502742430c9a8ea088852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235282549cbd4bcb6b1b3986463f3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1843932e4b645899321bac0423c77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091aa70882233a6464b9e7ebae3e4d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59b66c5299fb31698597a2670f8cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e208aa088549eb6069f20d16df14823183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e7137b607e6f4f5b9bb776459429184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76de7f5133ea1a66cc4894c6de7e5ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5ad6d835c31f9252ecc9e8e3dced186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05506aba9682d93bb5641ef7cd355d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47de823d608ddb1be7f91ad1047f15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650024f8c79c25610dfd5ee165c6ea00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3373e6e27b3c6b88ef2cf1e268cb488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d678c23741d4f5c91236973e26018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5696960ba3687631440d3310943e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5208a211130776f28821b8e35650eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a69db605e27ac621fb6e2121098ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8920056b5f9e2fa5f86fe2ab9b939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf4bc199b5001358384feaad2b32c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0bbfb0f6e4274118b13fb9a913acb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41973313a21ee7b6ff81f1c0f55a2719198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db15310e0dda3234b75f40e5999c5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeec8e9e059ba57417f65d8a1e3500200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589bc943e6c7b49d767049733cf482c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58617146e114e2ffa62f2ed5722c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227dc2285b685b73a95c5d6f144b89b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121fbd6745e6c01dbb3072c742481e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ac3318c87ffaca2440301af132a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b9a1583ef79de43eb5c907c6d417d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ed285c33be2ce0ccc2086d017bbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87709b24ea2a588dd8cec5da04c70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ecb78daf6563d06dd91c54b1bae89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279893e7f06f4aa85cc365b964c1998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84d110b33495e5cbb52fab31f9d1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039452dd8cdc2da1f27a4ef29fce406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334ccc1e68635146e3e0a0e85e6967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8dc8958dbe4cb11690de6fb583e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41aa5d8085a36a2843921386968c76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84845785b7124ecc5e60e1f8a03697f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42190ac92ae3195fb5250a3a4baf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13333158deb7555e2390156e8b70711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04ec05c08b947212dfd4c0554143c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ee3af3caf90b7086f7bf252961d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13aa55d056eb85babc63a615e63e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc37d666a1139269d59de89fdd4b33a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ddc4fd9e6b1449caccfd7d7a401e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa248747a0ab6c89e522600b1210f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f507269060c0237bc2ab1899a28f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf736912b5e591c14bc885ca165f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da06f40dacb67fb8c7d6b1eed20328227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc032f83078aea9b32bc2c14df4709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d004da26a1bb0b06763aa5d1dfa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8dacbd1607175da7d3f93c1cc748230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d718470b4bd678b47d8eca436d39e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b63c48711a6cc0ed405f53d96f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5e53377bd7df8a9b5818f6fa34e32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfe9b4f304263514f706d7c9ec3f2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae4f1fe077386a8441264f95c9f6a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0a212c76f759682bdf4c8cab51b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876fb522f27ae55c745ad0ef21fbd57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff6952cd7ead04cce311019d24793238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4037ac5933eca6216c98321bdfea35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113361cfd4ab83705051aeb41d04c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000c63124f66e4bed4e6d83b298a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2837a6071db191263fb1309a7eebae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02306d77080c39a99503d8608340dda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d13eaad79c6c78f55875bbc3361d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bc5145239e19bd1c18ddfe58f664245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc9a4b0e1c86a957af7b8f70e3d16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10d576964102bf0ccafd141c9936c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7ee6b145b8da68c496193d51f429248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a4dbeaeee1100bc4664b90ce39a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e8c7bc647b09313624826c3851a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dee6451c5d2717b83a13dc46c3003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e125462ebfd5299467741f46b046a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3296da65baa9b3dcc9729925fb9718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd6724d58cbe82394f27157bae76a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440baf39467e3f97ba9bc52e69c38a9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89b8b6066b87ea8f2b0fa51cbce625256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd4790fe19573e46c9977d3315858257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ca89d0cf42a89a9a809f8d6386d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fc6135eefe20e27cb4364ee96d9a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538540e27cb13bc467118f1da873db1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4dacc7af2328a6ce28b1d86ca77e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77432cee996a9a084df24e2db8c2ef8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44287d8c2b320a4f9fe8757186581e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0f3657b61b292fd246675d3a4dad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377d8f29eb1acaaabb9e1d5dca89dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db980f16391ba960cc28cf3dfe46136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eab4b4b175317307817a08f17211a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a52e14c2b87e25ce06180bc1e447bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045163fc0ea3db7dd15ce98f34e9852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c546f69a650dcb6a0e75a6f3f2db5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324062c87869ede98e2e5975e943815f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b76dbdbcd4f353d3c88f656cd64ada272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1cb24d8d883c24941aed7b2f6dbc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6daf3c9f31b60659b8dd7d2012906c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7d22da4d937e2345f7ed0ddeffb1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0b8c8e4d17a4b7ddb0f8419b3f27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7254084049262bb18bd895aaec000277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5e391ff19548948c7a739aa4f51c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af46734dc0e6d13a6fbf56885d7de9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d679e746b15e7e2ccda07327e22cfcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ddf460f33780a7c389961e2b53ebb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44abae321d192d48b06818f558caa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a442325eac4bbccec49a7ac95b4a8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4403cf992a9bf649e565a9a45c9f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1a6735f62b9554006f611a46bda7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd71b999fd1e7d2a1442e0ca04c534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b091097ab97090acd390dc2c26f6b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6081836e1073d13c1f0e4ea5998ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b579e4103d96291f61244a7b7a21a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800f04f72edc101d81e3d3cfcf8cae6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd312618be120f4b26f98c609bc44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd3e867cc9e2106986511e5fb7c3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c61928feb8ec3f40d3661ec6a720293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5472450ffff26c816fb9231fcc68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5200a66223345043ed4c345e50ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34822d6b7484a20c1e6c556257c30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee14185bafeb6b1470d105c01ad33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c68ed89ab9a783c7bf504960605c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cebb380ac83b48b1c7ef6912e544299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8f9514a7f23c0741edcd6dee8833300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da695052365d6abe9c21a446c1c1176301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489da956f29034ea62bef4699af94f16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad25443b3348304fcd97b08f7fcd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1411d74acaf1974bd61dfba26f6792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da17e0e2ea4321bed32f466bfd552e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de822704c86ec1060ecd868bff83726306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c7237c519b38f87a993069ae16565307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547470527618fa2362e4ca58d4ec47f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1eb4072d98bf0c1b9349dcd1ff24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138202e0ff71c6eb0f0a2de54c4ac5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4f38be178e12f93416f583f41653311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732402e0cbe26d035b5a880a99a3fe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9f9aae800e226d6a8e53580e9bd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9afbfef75c794c807df51298dffc30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ab0fda6bcb32c6c17be2d63a87ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52be921ae184cee4a3147fb5035cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18b56323d4d8e77a8a32c4701b6c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eb556689ccfdfe303d6499bad89af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cfb3e5f783412af341d730e8ec19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e375c0b38c657ac032e0c33549c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6c3e1fd6fbca493fea3be22520db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b203f8ce275eb57f2c242a902ce87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc611877559785fe3879fb935ff7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f0a4ce8c5c91a344a221a665b946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc57fce3615bfbd86439f23f3ed07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6ea82de4a1460c59b986408bc861326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fbafd7d96139f9ed0140d5f9d34c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c7c80faf23d64786f0abf6c5fd72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be55c78b3a29340ca8e43c1f4bfb4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a5fe3679be68d2d9cb022f9c5a09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883660d920d2aa533babf94dff992d38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5622927f35d73c7eb25bd1ea409f23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959743076503d9b240e24f371ba471333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f673c57cf7015a9b839c18bdeb75bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a8b84ca133bd06cf6a599ddaa535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe636af0b9e234eb19a452b6e69841a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006fb95899309e279b3b1962232a474337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de009997341ee4361ef5134b24ce5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd7d53e1cc728efcba964acd36182339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c305c62bb6fb9452fb242e983da13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b48a3bbce118de93ed1867330298341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e820cbf3d3c9f741d9d44c4adc93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75a2110eeb538ae3da68053fc2a47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a086c667a0db145814ec1368cec92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103d6c88ee60ca5c588ba797dac1ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6ee7dcfa8465402e0fd598f81b9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe630f0d556d21962e5bf431095610347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505965ea8105c83bb5488f41d34f52e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f2cb9b6b81f049caf7f809b92e8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd713c8d862034257c3e161bdd0fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc814c575c97a85ad80557bae520e84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51f51d05196e03c9891e632dd873a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811a71787d218252f1164952d13b1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c938373329fcc0194ec22a4dba2f55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b7cf357759096c6ef33cf115d57d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8c0e4a0b334739aef046523a2a07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c1c19dbcecdb001940b021b49c6e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dad3b87597c239d60a68886db7527f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218e4cee245364718c3844481af259359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642a82fa4de791f43786051e8f77ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e05f3f2b2a971ad26035f297723d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfab3f8e0b497aaec66408a4a7914362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4d22a6c33b52c261939ec7e98700363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738432599c0964f6de55c5d11d83ac9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7b7d30dafc0e6a10bc6b5e342c9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c6373ec39267eee8e8c5de85ce36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9560c9731157017f1cd5c48de266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517aba4bd0a186c28f8c6fd59e2e0ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a05c684ded0bff66d9ab6b0b682b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65119eef53d4a6e3f3883a8fdae4b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a8a7fb5f9b35f404ac65d8fcc33c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133da7f1b4a7ef752ca7db7b568e931372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8ab74dba9bf087577b6ae24fa94c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477a580b6a030af151af2279468b8ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff6d38b877531c8ea0af4dee2d11c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655bce69938111dc38d34a6d2845f25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767b18760de65876b1a779247ec3dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daff55b358e6479c62ac6bb077d4ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35a6fe8bdd93221996d9e5536e4f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435799b68ea0f95dcc5d88a960b4e0e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94980e4da9bb6fd0d418152c95f9df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a71ab52b79c9b1aacc901d83a293a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a5f57463ea32dbaa2c4a2b2b40b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d3782c610303e0c02ee3feb7c62a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84ff02feae530a8330cf3a19f8bcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a576d6f7597409fc84e58e8eadddc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe21fd98044fa9d8de9e2e5546cb391387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23680196cd5ae44c3d46b2fa293737388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee9d55762775312415f3a0c63e2fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906152d6f27f8f711685507c76f9a63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46747ea4ed09ed433c2d41f458eb6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b099e1a5f8c9f4887ad4dd183b79d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c460f48a736de3069280435679468393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625631c899cc5c064fc76e1c09f32b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b46924d7b129f2d68db9d81c9d42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c25e25571268651ce6200b8843f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff00ba4d1313de512cf2e30c6c1f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e917f49d177477508e6373f45b2011398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a73002fdb0e793465d49dedb78854399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a32e14a57dfc00d72f0e7d915f6b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e999a2d1861a92c7da1e2cb5b078401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b5b2c6245911d2c38e657478e23c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed0b64edfaf97902f4e65f1dd6d40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c08aa2bff77971215676cd316246404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8f7262e0fd485d6804514f032caa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818925816f7fa7bd0622b64be3e8ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471577f5b25b6e7c5947b5b302da76a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd510ff495a474ccdfdae60e09e40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57723ac569b2cf57473bb3fa56d5276409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b5fd2dd7a2ab2d1864d3b935d9f3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0afea8d610eacd85802631e07680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9084a3ba398fc2452b6351faa44a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a8ae07e0ae91f52984fad426400b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340332ec2143d8bf28f1f5f6c286b75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61fd6b4fe5a7c17f709cb78205325e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820e2ff3027b90b896b07c096844e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca63728424eecbb362141ae7a7a94e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf13e37527711fa7339fb84ab8d0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feee13e7b815d0cde48d0652d4ac9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2f043a29870e488e1407248ed6a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e4a81411af4b899b148a72bf2a3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64349ecefc733eadf4ea065f463e82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ebcce5d7c83ce6a337bd23096411423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc01c0cae32901a18b9a1f3b014541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7557373fe72ce5276481bfa3620a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4185676465b747da22fb0c679b6cbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9db481d53436e212f7832604fdad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9208ac7b5f598a0d49e958c56600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7ec7d9d3a1a8243fd33ceb8f2a74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859b611fcd9b659f4c0b9f1fd9e67c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab2803dff0bfb06f59c836cde97a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec31a536a3f7c9eac32b5e8466821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ac4fe7ab5a13489e32a908c3e45af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2013662132bab951ebfc797305db6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257276210e4809ec6e6f2ad4d12324e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a111a0802629f69790796955ce2b73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a3e52237941da09719863e4e76a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17832bbdf87188e4392a1fbfe8e241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec055a56a1092414adf1b1cfcdf854439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d505e4bdeec485d638b20ab436478440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579ade587691fe71dde022dc88a093441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53956e32cb849240de272c235f9b295442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3281a77198f5b458fe3561b973729443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf6037086d8b7e3061d71e203b0a6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953677b1db068263293a1a63a3f67a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595c447a89db6196a9f74f00e6d107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad87b671bfcccfca45e53857a88d61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5367183738c843411cb12e9b7aa5baf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed568e5032b0170ab93bc803745cbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be163576471051dea4f04ac016b7509450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3cfde46ad007b08c4fa9f89b8ab01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a45ac7b69706c18c379450304e24a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601954e1568dd3e1232238469f9a21c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913976359401417a2d24c2428e467e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7ea5982c38a993e61a86324964e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c3c10ce6f66f258c482667538ea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f9c700bd98af84380f0f849bc340457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bd4b203f8057563387666d5e08fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2df7dba8137c47c188dddc3bce9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d106a1e0c999b4cbc6c76054c57f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecfd0436121171230f8e40540ed89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558588c527ba54e620cc8b6d0aa34a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6e079f040b7abfc458fdc97d50aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead246417de40a331459287279249260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f0b8278c55abc28e82b54bbd0945f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4a215a39ad01096153bade47d544466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1dd3a35ee8fc4309f958882d99f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f2d9cb6cd3aa3ead02aa1fba7d4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de9ef681dcf5c5ed47c2a02e819d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df51237998abf3d3154136f2510156470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66885209d9b701d05da969a1a6575b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9ee28c534c7d9765afff1f36acc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a1ee2c0f37597ed39d1963aaaed5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77e1bd0cb97318016702d03a27573c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797675e31c8c329c057246e5ed59fe2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4deeee32a2bb6f44a3d59c23fd5722476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29403f492d00d2d70e41e3dca0ecc97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887f0be18eb19f952b996879e96413478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1eff26759e2af4d38b2c1be10cfba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b576ae2b82a73fb4ffac9f4227e0ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541c4941d9e168b02a9996197bccba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc9b4bf820a91ce476ad479e6002c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dadd5ef731498815cae255686305e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740a65c318b8d32c1bb8220a5aa2f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7c9bb7da89df11134745e8e092de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d6027e8b471fcbe12adfdcf297ce5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c226d5f2ed2d5289a3df926eea36d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979b4504b08c64b68ecc845492d034488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b3a3a98475efb558ca2fe39698334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e781ccb1a9581f9e2c2c2b48843589490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfb084b19a6ea9bf8717129a4d5a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf167a39318edbce40fb610b61056a10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb6e90e663e0a71d4192811ba0d16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e629f6b08e40c78f6b0f8eccea62f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730e66fd270a6fbecdf19ffc67656b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0fcc4caab9465f8a8bdeddf5b9f60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53863987d9fea2a974536eba9b848f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff66b69343e96ae76b1a292e83f85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b175a0fd5865d7f529f4f3cf314844499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93129fc04c531b6fa5f240d8f3f8ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c69fb9178e249e3bcfa0de81f3e3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc1171daf9aad30fc1f6540fc7444502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088fda449319711f264cbde519265b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f927f922733b399deef624a5f83c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408aec31d906833af2b38100187eb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f04c3c19da86c20da4d7fd96aa91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c93d9f5b80813df90cb404f2fb8f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9369b7dc6b1c327b13181d73538b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c0b6d67d1f82af86367f34387319509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38605aca4b0a56ac7d3b20911bb076b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffcb7580cfb2f7a8ac241ee5e64f65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7de996f68d228e71636ba374bb73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2365d30dc69967caf05d9769689a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779163971e09bec7134b078b50ff6f8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652ee975837e69ed96b2bcbf67d6ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7809ffccab38f173c6d5c59b59a88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9056d090911bc4fff28cbf035af4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b260b5b723f5ce9a11d9c7fa05852518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5f2b9ac4d0a62da6c9d211425a92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b0f4f37bb055ba672c6f032042c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b82d697eb6320e1e04d60bef69b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab583bde301fc7aa9d865d160def17e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660739ee3c2cfc6f6e782669878b3d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe8335f372166ef157218610bd7884524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0313b1d742c8caa662929cf9925d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932a444ca638c7bfb54a9150005e2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23fb3b51f1af2cc501347d876c666c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f816cd918a5519860b646d985c427e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c0e3430dca24041ca7550d0eb2b0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04eb98b3569b409d10affa25a5ae79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03421579f86303b06468fe2864ddfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7bf039c5ba63c836be38a3140892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb3a70a2a70a1541ebcba0432a0e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda6ef14a880c554042bec7a2c4ae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103842a6b0e677c4d4518d3fa3659e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226798d9c56dc35e7daf178f015d7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743064ceae1af770953070321766fa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483cca88c533e28a2e520f8b3c72582538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255df8cb42b0366f0d104a864fd8bc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20c3cb575bea777f8317ac9c8b8d59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b9b7627b011b6e4f5fe252410694541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b27edf1246262edfbe10a15cf091c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881fe27b14737b23f84e849dcba4d90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb93a548dcd231b99cdfc407db21ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed373448034b042d10d975391d376d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a345458a0f22ff838543fdb74d8bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626823a9de429302c94c61b546b44c21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794742a36073902578d0ec6f3235839e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfdc44f14053cc02f7aaa4c56d5ab2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c83dca36265a0fb1b92f2b756ff031550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a50f9c214aa788c8efba4c0413427551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8caa437772fdde633b05220801493552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f1ad059542a240efa710b7dedb739553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614740131a054a0570a4ffeea98827554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79faf9b6bb9ca210268b2b29674e6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2fb32a5af584bceebc9ec63b24ca6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317dd2223dd2388f8829accb64edb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6626559a5f5e33258974e57debab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcf4a81894662c2f43fe140d3d2e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964ae850ac5c9ee0c8f00bf72e12cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75297f3eae243312ac050333fce81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e57466a9c8eea22589f432358f4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c48065d8c5b60c6ed5704a4b08bb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255fc1a2d4ff50397d71beac910d01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7936952c40c9593c830f5225683ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cecc40f04ec66636175869bdec2fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961430fa82a194df62e70e02b0fbac2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2f6ff360423622286a36ddefc72f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200b27589933dc2502bbc2edbe43d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a40a26c39b4ee414a5f0654f49f0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a540335536dc0a344d3376b7fd161571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b26290e8a5c9139606e14043defd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc374ad204065420457bfc2bd20bdc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf5e43cf4884d178eee8d0802d744574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843961a0861de7ff45716323b43261da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a24d08d2e0f25810e90b902f03b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322553cb4657a68c3f3daaf91532bc35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b25d620fd3364e4e80dd67ba6a86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935522f14eea742afc2cf2f740685721579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180db8eb08932ee61355b4d74cdf2ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf443987c8b2aa427df40b07f2f16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403fc831e478f33161db1882378e4c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa224aa0a0b15a48975330bc9a9ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ef9f6c49a7af6506f058dec505ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533f811f34315aefdf3cf4412214b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b207eddd13da311f2f72a9d94337586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644325a8c17deafec383f281a17e2f0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028bc4abb1b42565116d7f35ab5b008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e2d0958ccb21d20834af3e3ea456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eb0d9c5a04669fcead654220be477590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d8f2415ec5e2bd46b60c7b181429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8857c55fcf81b303a7dcb48df664592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f6252bd2306ed081181a394ba79ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020439a1fbbb042893060915a3e9bf11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729c2de83ca306faee450136775a69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d309e25a36d94b4b1bf541ce97b02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18d0973fcad252bd142cf1182c552597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f675f537bf9429fd847774c0a517598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6badd07982fb1d7d98d7ff8edaac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2fcb5359f87fd602b989d98355e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74a1a28af3adf63044f99e2fcbeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035052e9adc9c929e674776c6da7631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83967d632489845bc52183ec8a1d446603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1c4031cf76558e2b061bc8d2bbbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f4361193520c8a0bb0f304f3f6238605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a397cf1567f335691f7c4d42209d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82f8951984d90028c26926018dd55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1496c58cbecc7f1af39357918c3512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968beaf1404bd80ae3af630f37010cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204420cca1278699132570dc6f2d700610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352796508374376a5458d116abc2bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc5411b6395f93e49418a22cb50e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075d12c78fbe6d5bf8e71aa67eed61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9344c39eed69e33d75355fc973e8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24592c5420370e52d1c397b5e6713a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec4441fcf5fe655a01fce725287bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69af575121192b8f32164ad8cb1d40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e6d2a1f5100cb50536752afc5c0f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072729fa554bd2e06a1c507022dfe98f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9e4a0d158ac0910cf93eae3c3c4e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc96d18e02a4402c8dace08d89be6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb52ad25d71ccba87422e0ac5ff9e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94e9c691858b9ed3eb6684be0bee2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d760d265cab852fd3d870ca1fb45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b496f7766400f4892f01d4075b1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cfc1a4677ce1523974d7c9fe23834626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ef2e81ac392c52141e5303dfba63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1238b50836817e99597fb4cf2921628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c4d419b9eeec6b59ebed8a81cc61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188d0059754417da064941ecd29d67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee3c37d1b451141d7ee230cf159a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95290ac1be0e4b65662efeb7b12fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05e918f42afef252a29ce2563b6a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea8982f02da1ef224602b798564e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05af6a7ddc48d4505e7628d79dcea4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddff17aabd074e01670c977caf5ce0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3620b3d26e35f7eed816dfd3a5089a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa57b66de7eb73cd9df9c0c9ce9da13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de382b67fb1f607653fe94711125d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb602c147a0b52e4dd62821727ba7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046467350711208f0901b3bbd8fa0d4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b6009582d866490d48ed7839ef364642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ae3400c80f6c1d46d286e62c0c75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc242c9f72accc5f32da246488411cc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc58fed2f7d322a800e1ce4ec03d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757bfb67ca723ff4503a94648bbd6e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b055b437653c4a1ec082c4a6cfff4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ffaf0d9f2d11f877425cf24fec5e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd9daa977953fb7003c6a30dbdcc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be02cdfabf7d9e1e71cda9f3c8cb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2183f915d14d9d422349b189759abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b907072f93309edb8a10c9d68bd79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea238ae55388efe70b2e4cad1596e5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03092ef1fa7a0410c822ee712d76266c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ff89a45a768cf493998f0a41efab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ba576f18b4f6dd024139a994e313656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464d6c3ee3d51959698adedeadfbff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73d9be1ab073ce5586d457cbc1e05a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd65dbdb8d6080ff23642688d5725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c716dfed1ae191d202371391da3a00e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4685207e73f417c5b98ce26570500d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b95cebfdfa33eda711153d4659d95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d16a701ac9d2c6bc861ef874d864e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce11bc6b0eb72d5c9c792ae6400db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c3169f7a6b5a5567d213166cfaff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c729705efaccb30f7da8de526685f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a875a2d4be61a4ea152aa6f1360a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c538aacf57721f2a58eefb0104724e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3bc676786507a94011cd43deda7cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f9efd8e1ec3f1b7a4a7449f65fc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da802fd0d2514bd7e2760c519a6b9bc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c098bd221873b5345512b320874d58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b1bcafd8a18656991031ef3d4fad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe2aa2c530a1102c9c2fd78f26f4cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe7a7afb511d10a3e3b3c4bab137a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019756f7dae098b38714eb46fd4166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16f1797ee2465e5abcd4b2d2fb474677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50483572f9aa853eb92b600e073df413678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60bc7895b677b8b6cbb9503d593538679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec45e4684d5fe90fde85588f205fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d3fbfe4eb59f518dededb1f012fb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808ddaacfebfa2b061749a44449a19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec102460d4278380857260c83f6960683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac081897a4d2e3f8333deb6437fdb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d8a3be198824374a2b89fdf1bab1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5fd8354a6a120b65dbc8fea33ced3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2264cc0b6d8fc14751d1adb58e7b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828dff58a98d9431786d17bfcbd00f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dfe2b74e68dd15e3712c0043bf2d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c9e2a3b131ab77ee84b633c82c82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926397a18664e8b21f5ff561fddebab5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b94fa782acd290f6f35e294fe91e87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a604e784c7fd7d5a84e0301e7216d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388264b1bcc952e74defe5a3614196ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06566bc20c765d3b0de52d24df80a4ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91abc32fa7c5f46a77fe20730de0284696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5ec2c4795d49d75f22d7dda24bfe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb5797827e523ddd945343a8dc249698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4d418f4f2ca7413e08f6198ef5e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904be3eb37af755458e5514915480e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413fe1b592310c60e139b5d1b241f6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1685a5189d8ce2f9312893dc0632ac5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a0c1c2b632526b579ba9db7c0985703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea005b14ffb84ae7ec2e016e63ca5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3c30e69cc0168c99f941dbd57eda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9c519e5e9c54017d2d9cb23826e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cead16be5911b1f9c63ec2322fcb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304d90e4db39c6e89b53b0c443c15d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f6cb7f24b2c80275b989d729b2553709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb1c7dbbe194b1fd3b5175a12fa0dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f0a55599c53acf7fa38ae0dcd794711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb43c005cd60e488a23bc963bfcd8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63fd54ee985f50157c5f88749389b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4fea34252db177c0f8366cd2942e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec9ff8203120095daba6913ae9a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7e7c7dd6a788349cda48d6d913dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e678fcb071ee70cd39d4b468bbce385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b65ea39e4305fc0de76a0843374a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f14691563c684d81e2bde0a4870877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80360c366aa1bdc479141664692764698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250b76bfe81ce2b6c506d39bbc25ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf4c3465c09f820d2983657eab06410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d906f6a80a4a38a0749ac95add0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e91161f672c7efa07300d31bb969812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096755b3d72664622c6378c5978635013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ebd623a94e3986fdb01fd8cdb75514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15189376d247102f8bf23b6de4b94af015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9251e2d954ac5e539c87ff75538516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42ccccb16079e8f2b01305652711517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8c9cddcf08c412d7f3e13392a2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03a58e5515a259e6951635991843319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643a09df7f91cafc648b822421431dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd6030de9fd459e5c26201e9560fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344956cbb962311a18450266b5cb8ff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c6f521932af9ba31e5ee35789eeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af45aa2f376f537bcc76a14cc973f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a56a8bd91228d8b67d124023a9dcc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496ccfa60459a3dda1455c271ad459f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877b2dcd7b5c49ff3256c8eb56137827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cfe8794d0f354126bb51d3356c5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee52716d1748492955cb8b1c8b834529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3a6dbde93272d47f5c3eef5a815f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d77c6f55f70eb22f3137970f5a558531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafc2ca71566ff2ed7782101e6c10532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb139ba3904b15190209d7ef0b4db01033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c3e7ddc0b1215410f00b07a029ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9a5a1f34eeaad12aad2f83a0e63635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53230544940af903d92a1a80d144509b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb40b3ab7525a29a946b5dd54dde8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473ff20a1c8e20a0f0b96c0c08d79038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9bbe40f4bbd8ad426000707a157f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0465d7aba2394208aad48a2c19e6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f241b38b33f9d15536d67bddfb97641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd168e2d271ef9099ea1a8df1fd4b3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695315ae3affe27f8aa9fb357c158d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e64d943beb6eea074ba5aa3217d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acd35f6d238f76e6437632f5ab79a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9158664b313f84636d232354965346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9410277220f93767cb4fa7ea3133ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418b589fe0e6842fb629533040ce2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6073bb414bb682182adaa497bc95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca03c39613d69a59d6b333ce9776a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a60fa32e7e77a77cf31ed3339a31651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcebaff328f4efa3ce4075175393f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08057979bfdbb286217a45919c3c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f8e6c14cd3bfa25eab336c2e614554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a5bd1952907769096f311abeaef7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef645afb923a90945d2d9a3b54693656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a1667c03ec62fd95c728a63d582857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2702163651f93d298a6ad155ed31c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ed168846e61433b8c3498f1102d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90716de9c86bf9c1a12ccef54ea4449e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856259e0a5ad9dcb05e2b3b0bb49f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa02837a0e3a92277393b4ad50394e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a6ce1445339f7db0481c636870a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771da8af1775f5b28b789e7a789369364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34519fee2c4c28fd4273f49a624e2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a4bc6498893b3e673435738091e4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3f541bf0c792d064d55f36285e8cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4b29071a708d29cb627c6dbc01b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ed12da8a439db1b2208fff7950e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64921474742784563f966a35521c9cf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09ce77eef34b9371acf649895ecc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058725637fd4921ef7ce3279aa2a8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d854da70a3ec72cc30097d288d2485773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51258aded3b5095198bc3262e0cfd0eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2518417f7e32ecc11cb85f4a4df475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814b9b5b70e519a95489b12176769476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4bd8446f9460b48200f1a4b56a7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67750eefc660ddc9cd25a95116c4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb973803c88e8a5c8c9fbb31e76eebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f7da1f1903d17b328c1bb742a17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf6f88492279a0ace368bff821770081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1fae53bd1845bab7f71dbf766c2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bdaeb82f3a79d82e4c3486de7238083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd1b65d535203de5b5a7319a6c7ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c39e64bd6860f978f64ee16b1ecdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a744ef0cc604c8a783ee807d8710ac886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6875774079799112f73ecd19cbf9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e72e5f4e91883223b505c2c34da67f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a2a1837c55d64eebd9c35146d270189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf2da46499b5010520139c10a1d50f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137b93fe205fa01f47fc82cbd44e4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f0537598d6fad67b722c0823924e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba68231deaa2b3713aeeb40a34124293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a22864f2500363008a3c4cd3fdb4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d80afb8ba90c0eab9983f8129e50195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209682d56d1af587cd3ac3fa1ab98aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc43355f4eaf8be3ba9b78fdf5a60f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ee0813dcf03624ddbee7858592ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefce315ac627f850556981c5a0e61599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3690adeda13c9c541c086ea75ad7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ba6ef57bd84186c8120c1490f8e65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446b0b2150ef7ed991e3190092d247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6c5f58ad2879baaeb76a0269f6215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ffe82747ed4d85c08ea807e795a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77745a41d1a69b557146f20d87feea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b4f680270cac236257a4d277fc8a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed985d8ed7f6b8c09c728addc5cfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7605545fe59b4b7d84cf2e4252fc11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e931784fc81c3d003483a21c82cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b1e9ae49a6a921d5b637019820c52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a688796c7579e7a9eb96f5af3da62b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26170479b74064b4499bfc2160fa26e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c364b3fa32e456a2da1946d67f1f64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c600e91fcc8c2df5ce0742e7854ab8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186247820cdf64f9eeff28e6c81cdb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3713659d66591adfde66088d11d346f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb4dc9f91dfc88ebd3406fdb42d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8406da09a1941491be00cb17b70d11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b0ee93d15ceef52036333167e05d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1b9dd22cbc3f8e36b7de1eaeb5e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13d0e9900d11237b120c4fbf331ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ce54db93e2d7cfe24a74a4294b4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468fde0203712e5809749c3af368504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60454f417bdb35cca3289706dc4bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6755359cfec380298da306b2b33b66a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234b2a251e21dee5a3bcc568e5381a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e345e93303db59a6255521f759ebfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67bbbf70ec2ed3cc8a180746eb4c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba2ee022856c284633e8904b224f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2b0659b1797dfb122b46bd6cffe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4421936a03fd1fd0d2719db8dee82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdeaeca6ab79339c17092698971b2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0dec11bc6dc1d31dc410ceca3a28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af23edcc1fbfae667c280e95430a287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ecd52eeaf2e8a70dc0d2492c667f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1afed2ac06d28c7f4f56398792e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180733b139aa1022949735bacb86572137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604f1217587c9cbb1c5a415334fc75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53360cf5dc4f5e5e996043ccb9e19ea5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2970f2aecd518128288114992d12cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8706cf47746158354f98c85c118d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221770287e5d0aec4ca8773fe77a8c52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d6aba4da4c6c01b1c5f8265a50e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab18f6ed2bfb389204df0cb15b3c4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab665db4d9eba03dec85c02d8d06e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a141ce5774d7bdc7e9b65c744e031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf401948295bf244671875784b26be55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fae3d7ba6a393ed62b319b58d7d88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67687812828095918c588434ba75569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57acc234aad3fedff10f34c8d93704b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10fc774f4bee2f39cf301331b4cd57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94bcb218d4509234340d7963ab743b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27bb969a2eec4b5263f49915f53252153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098023fe1a46e6b4dcfd0707ebdc9da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad879367bc1a22956c18a2e72871481155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa68f47c62ff6cfa94ae1c00188946156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbdd4acbb59a6911f28a2804d64582157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbac984bb4d3ea9e192b640c213915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790a74adc8222365521dbad72e0af7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b2e655caa4813bfda2d42bbfff8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f8f3caf4d77e1f701e4f57b79bec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272209ab3bd66666e88cff1fc288a85b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8172820202154499c9095b14208d57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042cb97cbfb976e25472323b33635ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd342c8a8c8fc6ca680047ee9f03b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb4a9595e91abc81816488973e286166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef3f41cfe7d085cbd36ba0f8ecf51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc4b89403dc7b5f9c23404c21ba586168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f07834fa275da3686c20de253f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69ac5a3b1617f7d63aef9863b7f71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d9fc720d993abefedc806f2ad7d51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f5cf01b7a3d8239fcc78e6ee0bc07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681232f64e5647d020af85a20d141824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f90a44999e0014fcb5557c77bdec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e81bd7d2d40b9021df4fab456fd7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919058796559d35ee14ddbc356ee59d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0065804e276c64a7825313826ca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b8bcd531f1519948cfe9c40d70f4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bfb597bd85b1b7c55cba1514f3f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837354c1b8491ad41fb5a26c82ef415b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa4a59c30e0b271a39479082fa1f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d3cbd899de4a9b0db8281cb75c20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339cddba9febe6e3e1195626de2f4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144248383acec37268935ee8a1ba032c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e6e6c56c30939944dbd524c0cf89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a961b1fefdaf51a61cc2874fb08c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8749b1a046c37a824eee8c146ed08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb546b6699527751099a64a6d2e512188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de6aeb6dabe065061e89ecf5885fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700078cb5b583692221b5fb98d02c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e2fd74cc3efe5668535562ebd532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec5276793b2b57561d6f0aea5e3d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e370dd7c62763a468a76caaec0636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd42941901bf8b2edd10fd5d972ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3babf12744fcb3cf58312f1aad4a51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375cdc709732511894d4e0c2227fc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746762aca13f04688dfb7178fd1f8e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217427541f2d05103690b1034d69f125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e691b489a08d5792f0fc0788cd0aa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c927f09877b1aaf9692838190843e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d2f456ad9e3ad073c3b5225a71b5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06949ed9d3a61fdb68ca68df6875292202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7305c4ee9f6233a08bba74ef6b6f57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a917f2bcd25ba7d8395dcc5c2c460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2dd134e18eadc6062db823e955e5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc357b65c6ab484477e7e3680fae9682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4669c02ebc75088766f56d7d2b68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56869d38ddb4c4053de727aff7a78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b37dffe74862255353963b06863a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf5544fcfdf0ec3fa7842ab1fa968210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f40c212494ff2a77ae4c8cb3bddf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d039a9db7e9e9faa8e56007143c56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655debff56908cdf9f82924823ac6859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb12baec78deb3305a1c23451f305214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735d7e765c9b01050b5148f0d7da70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cca668bd19b0a885b9f37aae986d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20595eecbeb19e3b1ae4ce22e5f1a6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2fda2580c39bef2ac0584788ddeed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bc4bebb54753aada7a07372fe8eab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca475db13a69f228ddde75a653cdb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6af832926e4a15d2512a16eac0bad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad09e7054c8228f66e1ef9d5bdcfb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4773a74121f63064f02de55079b81d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9672d3adce6c777b1dc797111920e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4dfb446ab6eece84f1c82e88a707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fdcd980ee5358ad002dbeec3a01f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903523505b64d4ee9f566c6983a8e4d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2daa20fed56ac74f6fe65ab02e4d3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915983b119d7fb3e075385da2148da4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fadfe6d1605ee44529e1b17d38d6da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407fdb6d57940c13d702d1b6779732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891aad2ee66511f1f056c29b65d05e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc546ce657dd65589d9d7e9ba8c0cc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d41ac17b96e3ebcbee8d4162af42c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d0c38ea256bc795f64009a1159152235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf59d3aeb14dccb370b1994fe63d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d25aa0b63aa3a8f5c9471d7fa559fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67434bc6db65b2132ed5a9f9d6f5f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057f9ee6a7befd36808ce03ab8ed324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a673f433ff6aac3394dff7d15ef8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e5451255764b14e085b4f4284b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d29b09b152fc0a53159c6893a6e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631569bbea0ae91ba12546da88e690c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8e8fb16b3b0f5118c01dd728e8b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbfdd660d285f80547ec1599d53dfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764c1414e79142a9d2769ac5a65a02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1093f4306b48d2c930301885077cf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23ddc21c30d2f465c34493b32103c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ca7835d3e012e0eec8cc00495db3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771e98cfd45d0cee2dd1bf766b049b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7936d45a52001d54bd506c0cffca5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4cd0b7e1a4f470a9712f7e241cb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1513f8f34d3b86caacc7b992efa59de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c240ee367c59c7fb7d8f7c7ca738a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde757897cdfefe34c131ec1304e63a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcbcf5d4dcecdc9aeca045d4f54972256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597140579308a39cda8e0ad1d38ba418257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df59f5d2f1e433964f526055d0ea5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a6007aa922130397b8101411b3d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd6bfc04111257594afb4171c9584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efd938e5ee6fcc48d0fe8e5708e9fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a61ac7b22af40c1a520bb37d23468262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea74a80762a4dcf4bf553f151e913d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3247700d916a34a6744d0f05993adf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acbbaa484d9d4930b68a08aedf328265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809140869adcb66f7509965c0443966266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce999a373de3e2c69d4b71f7f9506267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cdd0493dcc501d5460e8fbd084d89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e671adbf6dd5dfcd67005cb7657f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43445e036edde2965b9aa5f4547a8a95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e0e743eca5a56b2da06069e838ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d892264655a7c79b1c4c634f8efef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b313adf3279ffd18257ccba15c188273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765843b1793c78d3054cc53c42be0c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be0aba06c6f988c6465d8cccb7def275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32853a01db2b4d13e61ff0197ac43a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd78b5143fd6b4e1610c5c9de2b596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341520b21764b2250803a5c7a8736a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffe8bdac5ca18d4602909aaf7955b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c721bd137f5e5b122379dbd21fff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b64514e014df72bd136b33cd41efc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d99f89a7c762984b0cb5c96f9fce2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789a05340ba1e267611982d0bff5e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00556577235003477d8c4bbaba43b44a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd80aacd40339fd40d4fe7814adbcd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b4e2224500496752448c7f2865eae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880a4dbb1a23dccba0041d71ecebcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2dfa67b0a7c78251e4a7a4e8d7721288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528480c0fbf5e1a896cf982fca435a1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6dc6c4c53084d0b62920ae021d523290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de51e82c16fda0c87af880b39f84a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d29982393a85bfc4282cc02f1b68cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066dd2660f6b72c2c42523f47b2b6a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5671d722370ac9f74bc73e8eaca2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0bb661faec9c4244a4b58de24cf05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129960f2c16d63c4c07e208ae7fe6bf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b40b8b2627f563a272283031c577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff862b72070b0aea33142938561dbf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f569a69af656d49e0d012648062f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2edd86618d2a35e75f726ce7f54c42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa783c0684b66c6571739876ba582301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee53b85af6a719ca10de6f9ef38b2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5757b97966ea797d09d9a4f91383316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc9b7a20ebde58ad2534342c125a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94942b904049f139f295e31dc9ae15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d006a9332bf9419a507e9cec86db65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e610a72d4e370441bb06624a32b890307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672aae92ab11ce59fcfb99de82339d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293362072738b4dadb4ac6cba5e00eac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff072e81bd6802222b6e00b6472469e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd5661bb3bb53436f0a95c549ef09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e02635675fdd34d9de47701362384f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc55c83d2bbd0ad13dc4459fce20d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e022bf08bc7f6dd317b9dd68d6e23b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0716532327a108c0e0e001c41df7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32deecc45d823681afc6a047205e3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa413137d864fa3dd07b8b0c20266317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4f0ea4244671ab61edf0bb2fc7cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5f7507d8434b59e6a3dd9906ff004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc782bc2fd0d11ba3e3ecb038313b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3dc5ad51785d9a08a6907bb05fda5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178133e283e0006be926b81f9cf25cad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88fcc89beef61fba639fea6c133129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf39644d1f065c49cc58f4c48b46c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52379a309c0c35ab91b12b3f8d6a2601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b12c585df0d704fa08f1dcc906c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c3ad13dedde071d8d85082d41a53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcdfa9272c50b5346b8eca25b5f692328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d80ab036b9438f8bd4ecf9b5aee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790cfe5ef878a24fabf351c75e795dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba12d7ddbea0001466ee6d3e73c0dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760605a78054fb0874efd9b055007d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137a7ea33dad7637f4ffbaeee48bca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3e25b775e010fac18fa46d697f57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1411e5fd7f3e0d07e0b99396986d72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e375355e4a7b5d9c572b9da675ca90e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee04a9c0912eb7de2654b80a20e46b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f565dfb8e24f2cc9726199b440e309338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1058960efdbab8efff393f8d9046339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7108fc89d1d34ffbe6d1fb74b313340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f761f4137feee1796bbcadf90456e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ab3b76d1aed422bb752995ef6a848342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40564b6f4773a36c5e1980c2d94720d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c81ec0f3f43d0f60fa7da4b46a8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ad7a13d08b4f342a1faa9593340a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a3fbf2c1cc4bc341963355109e1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969208435545300e002ae1ac84102363347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2fc42f7d5ac57f55ae1c460cf474d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4292245e8f8539fe31c20a6f795d7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858da80d4ca08b20deb1db89f45ec34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1f6648669371860c85e8f5a67d41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c0ac678cf4bbf52e05760daa3503352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ed4273135e7522fc099f8f9e0843353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304550fdffcb1d22cba5cf2330b00f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eacb7f007b9fa24a248f75ee51f75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88df6e97b0c805294f12ded7562cc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192251c354581201985c6925768939ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e565dd1684e01504c2d70c4d075e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7856f1e369b4a4e88838f9e912849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bd51e860e3484db362649a65fd6c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b349ca71bf0200f0b0742e679a359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfee18a86ad7a9d976c8faa82d2c66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa891e5749c1975e8c4ce9f4e0a50c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044f832c50f824c04730ba358385e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5fba04ccc1b42600961296a5d49a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f2c89caa0ca86991d4dd73a5e01a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153165735ad554a14ff2f51a0af1baa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18994219f8efc82a69a74ade59b6a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eedb06724642ec1f2af9dfbce1981d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ee893d17ac69150582ecff9bdbf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174968253dba9ee318c583e3edecb07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd8963cf5432b15b51665a08b7f59a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9431e001898474c071469b871c2ed9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee602eda9e768aa751c51ad50c12bee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66aa4330cc0459af071f18a6f7783375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04a112fbb280d6400b656814eddfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec1b266a1e7fe8071d4a07ecdf5602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f263f0f0dc6ad4c6232366bfcdd0245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023b8508ad90218a3694bb5a3a37cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f36b33f52eab52727fa5f62ea95318380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373fa9db5281dac1d7ccc97b5c1027381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec47029c4309766b6dd862aed48b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21406c37000897bcaf5745f30df812c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961956dbed43c4c5268141d6e0915153384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaabe15b10556eadaf2d885b3d2b40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de0a795edc1dce7035a950227113a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e736592c8fc2ad1e6e368d7ab31502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea28c2d9f4ecb9a6332a82da1c3fb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c7bf9720cd352a0bb8c605126ed55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a827a76e45630bcc13f246781449b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a15f04d673bfaa88ec9c3af7208bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eef6a718da556b54ae6737245e9d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925455c7da0907c1a85f072cb1d1900b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21640a5f92fee232d17c897a878e17b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8684de598a67d3961a35d93ec7b06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2909c8023fd984ef90f3f07eef214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f903b8cf788af2a8dc55644f52cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5523d5eaddaf3a8f7d682c0a3921d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d269115ee52dea94058bf084795629399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90cfd5327514ee63bc49d33b0fecdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc816277fb2fce26c250b8953cea6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f33f35d5a09098a433b9b5e06a457402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19e401e762bf4cf3389afd77f5d3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9247dfeca44ce1995c23dd785d0956404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909e2825bff3eeac4fcff091a3cfa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3755e05ec9b782edfbae219857e2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0f22b2816e8c8089d72738ddb3f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9bff5b2457e4aa660ff75de1bca8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03157f7357b53865e5d6a57bc70904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c2492fa444f6bb567e7b359e3f11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589637c41e1e5f483d8e71ef244d21b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c6d9da3803c89f6b95b40e5d61936412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f397ae308ff299c242fe99cab334413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff968670e01b16956947bc6d474d14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070db5cdebd99f03ba46b00402042a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf90a9c864a883c6eab9120f9aa1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d4f57f7e49737e3c60615e3f976b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca617be8fc6a75c9cf194e76883470418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ddae023f10a93aa477b9a3dea6740419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f91d49c6386ac500565ba032189e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dad0eee806479b49676b2f0681a5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69688cb4cc640dd0b680edc78c3ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80445166ddb38fcb467582424ea45f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc3c21f24062ca99cb699b38cf7638424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecc126ea010c3868e0a6c37ab3434425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aeaf1b2ae6c52fd6e53cdd6f5bf61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d2726e924b11144332ba4b77d289427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e27835522348eb76cf8cf2253dd2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b273115bc1b755073743c6333b3ca7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c35678b73200a44725e54340fa93c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12599bca142717070dd7c31466aed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dcb68b62417f13de2d4528ad42f0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418078f1a2eed58356ab8c6ccaf9561433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9486e01c020cd921c1bd84debc4d45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2e8e8c9289fcb693361cd7092a62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06d00a18e9e82b6ea4817edbc9ecd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9f714117d4001e8261198c7a968c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f19f932f832c4d1ea5de5651574c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc273109cdc5e46d4d2f5c51892171439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de556fd62284e70c3e6c9f4e77d3d0bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b86af8af7f8528f818f12e4c5f86e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26dd3cfcc55a09917dd70812ab75b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b92646c63f02e9f8f361173ceceb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85961b0116808665fd0429601d262444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ea0479b0559c53bf2cf3f41f6cec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8c33f16ae3daf9dd541563b56a54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b00ec30c4802e1b7eab5c17b7c2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45584b1949eb493ea21c32e30d2c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0c2e3f0e5717a26e682059ac13b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65c750575ae53ced578218a225d1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8ef7d2808b03d81a9acd9a4afb3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83847225b925e74ec088d049b88735d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe360bff30e20cef135f312c6a84d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706084d91748ce6644ae63853c284f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2fba9b06eb1c91dadc826c3db06f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df54784eaefeb2301a8a3c2b6a2b0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25aa16e490f64b59894eac9ffbf9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da93ab284e8827f828026676ffa2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d9b899371c45bf30b649506b33ed0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6c4dfb21d12a681f78c8b1cc6049a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ed8b274c6f36513d2cde7ecc10f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ca6845147b4aab28b099d2746eb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1af8c509c711a6f47744a465d426463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db95951cb9c48afb53767957a310c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde082b40fd55b3a3e4c87a62488a091465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795f23764e10082dd7de888c3471420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b9d6d0bb8833d63b24fe8ac8a737467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106213dec7ef07b7170957b45c194642468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e8c5da18f828c1cf44e7a335f2a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffe4cd437986a7fec3571deb0ba87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a723e8805a821a9d12bacc1fdb842f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128cdf8ea9ccac2cc8145b57ec70c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb1ab0eeb636cb67b3c9986ea041e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ac6a420004c4ef9e0325178fce56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3c61497e98d18d53b6e889685417475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63e487027fd163d64995f37531b08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192fb5fbae698ffe41c2549cdc0c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec2cc1bfa8670041abc3f77dfc4b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdbdfb8bbf73d417d2e35826bb462d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef90a7385149aa40cf8243b07e00d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad4993ccc3ba452ca39a2ef9613c80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6832284fa39d62779b6fdb404f53af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956b49cecc4a7025427c8e95b1ec7a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4422fc5a31bda38f72e38a54958e81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa42e813df8d1ab41a54ecd3fdce1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdaab3ccff0c229e7286189c9b40bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89cb4b5135bfebcb93a2f644868f5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d911d74ebb2d83b7e7cb6969d6520b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553089f279908718a96f98644bb4203489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627130ca2c9564dd1ef8348ace1919a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf03a401a89ff19fa99326cb8e812b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edb245a04d735c77f914a1546d7bfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4dada3e31c6e2b8bac69a80c988da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474422d204040b7b6f971bf15a80b5f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66265c21ca59e430fa68403c3f12fa7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09df3c261458f396f3dacfa7dda07f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c761988b12f86c8c53699b53eae9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252841d2fc61d5c48ae51a23578fc50a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798618ce15cf51950bd5be3dd0aaa13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b389b6e1e3c90781d9e78fd307788500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff8f5ce0a5e782ed2ee41884431b40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7cf86a98f64d92234f8275af3acf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8025da3a37c839f58929a51238c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6439029a3d8cd00f4f11192e747f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee6ac1a70479d903dc397f72cb02f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1cc640611df7df49fdcb63059e5da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe414684c1508d41550e1ed19188d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c893471e3bb955f2ea1f52f87f210e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc155127d80ab5070d3e1007960db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e31f466f74f6e19402fd545fb37bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382edef96d401534b6e90e15517fb2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ac646ca49990f8942e876fd9e1d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e4ed750d224a76283d4f2d2f2bc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0bda9afbdbda76fa59156b6f04bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f366849f930ecf5a7f915319b3862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf23c24483450bea8465c238446e72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d535146ca619ecd131c529bd922d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fff587029044320877a6d8460fea7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e88d8cb9213a3a98e2f407a7b3295519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1214db030ea46cba600a09fd3a0d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbffeb4b3bd02d1a625f7f906f2d256521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15377d47dad80b5da91a528d6c3449522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e4ee77db5625b0fb84021e3a2588523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b98e1dc2b433b18b98ec3d324f2746524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096422950de8efb3756b1e7890689ba7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d60c4a3dca9bacd46890621b0d703526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e64fafcf88baaba1d55db12a6b68a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a68b0e7914caf33f53515a86a8978528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b4ee85769e31d2d8c0cb322df7e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe7e8f17482fddc39f528eeebd66d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4bbf5a0b2bf1c9e839f7029cdce9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e00f0fea3141efab3be3e8aae743532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a4f7b4fac8128571b9b05377334a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd318dd98f8cf927212d0cc6c13c5f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797321ae5ce89241bfa4e10509f2d5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15c703d9e2c342b0e0122c4fb8e4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c612e9945df590218a189afaa9b45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8395b20d45499f257f233c16645f923538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86d9ea448e4d27c1ae6284af5cee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9ee040a90572662af238f0a4406d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7abe4bb2f85131ff620767c9f95425541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b72ba6c3e2336dc0781bdb75b2ec0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b985fefc3514bdcd363883900a76b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3055fa6009637f73db683cf971dfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e9efcabf707b3ad10297e8f06c985545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782c405ca3ca5b137b65ecd24bef3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d06593fcecaac48989687c6cc6142547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d5ee180d33eae919952f392a6c52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee78699cc77af8ba931e423f536ec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d43efc210075ff257f392a733bc251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a60fde041556ad5ab618faeca50dfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461997cf450bda33859a81b7ccab2bcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbdd91b43b4bc341184086112d707d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4eb07794c05c1921b710763c54405554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c29a7a370ac2191aab9ad4dca1edee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617d96eb0a11e6cc1d6802e23ec994556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fa2e461263fe2bd5541487ea60eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c63b7071c18b4feb12d1bdc1774ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3d82858a1a79493e6826de2bfd45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfadf0e728478f7456f4ce17dc2eff7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf329a95d504321b9c6ab33eca4202561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb52fcb2a39e50eb847f0e6dd7db0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cdd23be3ab352d74c09464c66187563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84a8c35b3ab5b3448ad701f7c4652564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f49642405bd7b73b2b081310d70f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d38a1ac5b4f61d39d5cafd5b9f22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07825aacc2a43ea30c08dbec2e32a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4866cf134411d75389dab315250a9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ab96c98762721c9a35a3aa14aee0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8b7ece1fca5a0e971768ea7ef9dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937c2aaead2a0feeecd043e01f477d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fda5975c5047136b4e4c055fa72d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e043e41827b5a79b45239624dc4fb9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738ae19a014350853911a187b4680d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae239b69be9606c379eef6883775b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb1e03421622c9daf0a7ac4e50c2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34e38544a5dddb8ad422b7b4a3f2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee106551d784cdc8451e57e76b43b0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06195776397a4937c93d547c196660579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80c1e0a138d69dffff91c54d0c828f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7182e7a46602fbc0eaf307bd3371f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee100cc6b3c2f5d372d29ab46665fe1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658211515317fb640a7750b668f0111583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcbc7e986311b07e4d531bffd09a65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055e4a418dbe88240faf57556d90f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2c01c3cca60df70aa6007ba91590586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38e6bd7fed440c199a0334ec73b525587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d068c29c803fedd471ab3e001fcdd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe1cce32f01a44c300fadb3e50642589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45a51a40d1b9bf4c56c9bdaededc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1929019930bbc676d7fe0b5043017a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646847586fbc6c2713469edfb2c028592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6957720534dbf99c64a8f00bf4bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f741ba8e092ac6ff10d79835687222594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b574615b5b415933ee4ab1caddbb91f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54c347d249957fdf7f5516eded618e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a731af93da4aae78f546f51e1141597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64638eacb2700ab4d1810be57438897598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05bb4bca929910512a65974c20f2b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1d656b566813f85bddddabccca5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ac11555af5f48392c649bfcddc3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e798263d06f34a92665d64b7cb4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d519de4c5f5072c2ade1f756f56e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c43eea834d9d80611c4154a25015604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f31236e962621f44aa0044935434605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a941300bc7b54dcfaedd0eaca83d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd88a702dd28bc533b9a7e5259a63be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf80765e6b473bbdd95b5d9f70db91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0f855ef662c6bf730b8bbe070da4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab78207d6329bedbd2e81f39bac9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e82015aab04427ce5f56b512a8f44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025913e509906bff9b99b211c4866a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c553eaee2b3db5d02904b93b2658613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943bd70fa4e5dd1ef4fea0038fd31c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c00e2ac60f5621eb7d5a4a8ab914615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed819d8ea6563867386d9f51f903845616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced8ebd5b47f0e4d192788a64b2535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a360719f0680593295ee2888b4bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffea708bdec5b4e359f7f817ec932619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b757fc1810c6c2ed0e16724954bc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128eed614aef154f479f07a9866c67a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a0b04afb35311863c14663beb7c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268c4a97b543b27707d9dc7a2ad289623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2c8f45a93f49008bfa900fe8f90d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf711adef11fe44851e82a0235be0eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b998b8d1d5139d0df30129208c30dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b50af55dfaa6d5bdd4dd1f2fdac6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e0f6df0bd3d59dfe192cd131e91e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa98a223367b7b4a4fbb6c9186e0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d3bb12bbbc6258dcab411432320b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2311ae6826651170ade5d0d7e1e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3327f140c11cfa82c0178fdd47cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4661943ccd593ee5e169e42717de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90788d612f7db04adc4feb73273a6d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c569a52a7882fb5014c92220c0e7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02347a84370a4d0470a92beb582af4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b02d6deab60d2e5534a5cdd9d0d0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bac5d597e1ed547ceb6c9d9f26050638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921e3b6b3c0b0dd1220cf64bbcac8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdd81a25fac1d172793753267c66a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba47f7906a59419afaadb413e7de19d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfffb382dfafcbdaac3acac85ddd4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25892434effa1a0600327c7f540fff5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef43ac57fd52b823fe57229f1cf9e38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758b1f92df52a593b27343900d7a1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed85ebbd776e11a370ffb43a6cc03f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838fd6cbe90d62f07672184d33b8154647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1cb6adb990a3f7e13bd3d567e79f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0911e726ff7ca40dfe3131df33f3df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5427723256fcc016d460a141f593f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5599c6c1a2c361f77baa48f3cdd08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49856f983a3c8c2d17fded2ed7ef3fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac6bcfb8263a80c23eddbfe03fab4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca65480b32fce2c8369deab6ad75df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b68f95371082bf2921ba0c5ba77c62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54606e7e8d9fd63464e150a8358f049656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b76963ba2e1029ec79667fa7a9cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ea8cacd6f598835b727b4aab6163658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb093afdeee5eb3951194905c398d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc755a0e60377076be818abfd91d4d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157b2781fd34a9ea22f4a8dbc5dc2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fab74afd81ee905aa502e233573120662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe91da2a72e2dee4ae363a0b5dc84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e5563d00720485631099f2411011664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823701de62853e43d014be3caf9b4143665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a05b93a0eb9d362a65b78cd3fd0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512769781d0898aca1baeac3443e77c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96534cd9943c9c403c06038cf670a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d402818c1b5cab39b8758a4781bc11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb745f0845b47804fa80ffad031900e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1fa30fef8a0cf78e092cd516e17bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79653af90010a440b037f58a07023672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c21c14537082559ca21b28095904673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e34917233caec0e5521490a17baf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a81bc2c9be830dd33c74ec0ef9f6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbcb8af4a18367fec44918ea31949676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa5eacc20dbc2877115561d13801f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839173a1842da9cf701ba6f1c483203678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>