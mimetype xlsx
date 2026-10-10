--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ddc5091e9185b649fe7c679530911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea17fd8cbdae17bda241cd39bfa2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ca07e6612cf41bac554f3c77cdb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa633e0468683b5af961f5d1c7d82424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d827d375b5cdc8a21b094d7fc0b4975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fee28ed118d48a22dc2e35a83c95796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c2f42ddfc0ee91a15b9013aed6097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65898a36aff955c5ca77d341b43428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1293c9d4a7d574f58aaf41ed05b829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dacf9dd9178c9f6a2353027f2c2ee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9683dbfdf5c386b04a2b3ec2adc76511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ef2f20781ab31a24b602fbaacac312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b496a581aac3e5691c015b8dd5330a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c003a6f171b84f7a8189ce441f944514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc6a5b7b69c073c10ea065789e71f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcce2678a79af564123c724e0496fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6490e18e34a4d1a204994d02efedb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeddb16f39cf4919b9f663bd215d6b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76aa238adaf840053bd2db705524e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04c7643f9c83eab0d7c107c618b4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4a1aee1acb0ffce3db162295e1cd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc86525b4c6c998e4b7ba35650a5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd9190aa5585c4c2f21c9da915d9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a290d57462cc5e49522e2eb22e11824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd7a277dc6dba4628d517dbcc7be2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecfe77de4737903b5a7d02934a52e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cebd9685431bf8a425e3adc6009b1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2a38bd91a7e16366179ff1c6e88428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18844db9c0e2e90f60ecf4c6b07aa0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d3939b86b5c65a8a7160f8b6f5e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957c3ceb9c24d33c86ca62f644726e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49eba1fa1fc1b5bc48a96d29404d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ade164da9a0985c5a5c7c5cd67dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ddf416c8c7c2bdcda09a6f33563434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e1fa66be63579f96fdc3a19d13cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e946cf150c74423c048b1a84347f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea7081f8021975540a6773232fd6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf159a52f03d364a0d561cd7bbd430738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a545612db9b456f2dcba9e8a3ca639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2e00eecdc3684434dfcdbc7fbae240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bba38e6268164d1d07ff76ed3de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5667862e37e97f5b1f4b704e6ec9eaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11a15416ba69270a0032736c80a6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275e92d1f31b6548c95b2c2e6ba9bff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6639bad455756424d5ac124a382fa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6fc223a02d63c41e1e129ca7060746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a363ff0d5d2090d205772da2ff859d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0eeec5df64e16db28f394860b7fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d17bdd05f69ddae66b1bd8ea6093a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd007fc4888122ec4800f7ff0121a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6ecb6ff715e5910bee3239190333651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627da573bc0c7c9e4ca3b37f389f00f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad4d8977348394d8f879183ae0d17e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e462f03d4c55e651c5256d20635354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849360fa99fb297899d4a921731741255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630291b3f1f9f906186d528bcca480f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd164ec9d7d26e993edee156d8d7be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928d5066622cf58bf0fd7a1c6ab50d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a412ad4966b30b8bd7813fe91d7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2051b83ecb71833b546aa1df6c84dc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76810c3e6e8768414bafb233ce3b08061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bd324af6dbc5ad77246b78f9c79f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5df140684537368436e64282e34863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369a7a61f3133e359db5fbe49e9b7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe6f0061b53d0ed765a1a32356e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f03e5c75b8afb501de3b837050444f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e07b41b95ad440f6a0fbc7b5d21c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4798e86d66f97af6d1d5b4858ac58d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a9fa3dd924034df6584e1ecbc39c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04dbcb3cf7a8f11e8ccba75db53aa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef26ad8a2bbf7a8033bfe7f0889cb9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413daa48acb087d470543624b62d357772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36294bf4d023d9934e9ddba2d23a96173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29406103368efe1db3e89b37cc7a6a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf451dac5b2273a1c2eae5fcf1b19d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3b19392c60c2f0696968880846fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9637cdcf5510f113cacd9a6a19bdf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556418dfae39fc3b2bd6ecee790909ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a259adfcf3be9f2c0877c67b7de2c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c7542e66fc2455f5275472d6b077f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31125cdf66ac41aa7aab140c663eb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d20d670cbc953a205c61dc0b491782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921ce0b121aa14c2746d00004175c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310ef0377ff13694c9049659e5a66f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473823cf32183bd0b962d16f5d7b5ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e1307f2811b7fd6a67b197fbf14f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf26635adfca19d7d72c75af2441a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feab76576b724e8ee16ff4a0ec939d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89595e04d81a501fffbb3b50d71db589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f3b60a56f1ed00f8cf60f125f3eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e46b8bce173f320a0a8a3e393e66d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd73835b24fa9ff20325227ec4379992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b0f02ed1a6930f4d20479b1008e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8f92f4e390d3ce857e2f4cf6212594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa685ef91ef53e7cf500bab228066895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b73887f260f757af4dbb5f0f8b16496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54ce5724858dd0548bfbd4887ebc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdef19396824af98f4fe639943fef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8ab6229eef26301bc022a541321099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd4de8ca669d703a4678164c1c018100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6bd562ea6715f4b5d863906c46d09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180d75215b99a4e2f6363d760383f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af114b82b43c61a13d3fd34ee7576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e1f2dd344bc71661922c16364b925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84950a6130be2bc1587ef9f1ee64d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace99354ddcc96a8e92096efc6ce0b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef69a2588512e651b9c103ec4375b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8449e085171e3708a1cd899be900108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd127e767de0b85004ff2edb47e88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e9f8d14a7511f9ca7cdd06801d297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce56d9717699ffb1c50e76b35779e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411561c015a1b9f04a172a1a169e613112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d77567d7c23e495a4efb8e6475c64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3980ed9d23405c053a25bbef2deed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dcae05d030ef55dbd7620422ad98d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a093bdc3e6fda6f84d793e31303528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b892ce955ddda83a1da1e36f17f20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b92d2602ad049c0ad0ab192cf2be4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ecfe0a7db1deb7ac9c5721addf195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306821c67aa2f8244a0fb8edadb9cfb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52431d3b200ea1eb1906a339c2ad9cfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ade7b8a597bc548386bdaf92e08d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096cc47653fb6f41d99fd2eb6071848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f667852e89b5fe28b3a507ad92ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98e0bbf33a8aad1c10e22c9fa8c8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5534bfacd363437be6214ef8c62050126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164142d1983ba867c7e7e4b1e7245df2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838f68fa8b63339fc8609d41ed6eca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea66d53bf435151708ce0a9ab36444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f5a5686982ab8ce1bc99ba408850130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d808e84e3252d82b41b155a04003b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115bbf72d4b7015a175e4c44260ff9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b340d8c95e9bcd451b4dd2cf594d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b8a873c43f57d5910731cff47356f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04289cd3121993b2c7af95c51f4dbe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca69cc6873fe94742fdda9b813544a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd04ca45d423f8366afada7ed467cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb247c68c9ac71e6d4ddbe429789e07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aefab5284a155d991ebbc12d0850c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50bc1d95aede2d83093f4d59057e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cbadd7c8384a8593ec26c1557ef22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada10af832921a879ee3adddc7014c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f13e3ab209f158c0f2022413ede05a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4407bfea8f2069a9a6b4fdf76fd7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02f6e2b57fe2efe9ccdb91e6bfbc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2430b0ceb6c36eb20832875e793dd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2540b348c86d96aaa69df7d0053785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d254096b1f975138913e622780b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700abd9ed2ee24aa08a7fb498d0ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b00d0d6483abb307300be6cf5af49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116463b173c8dfd74c3183a97440785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908792a950d7318d1bce8dea2dd0a57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16af02d5ce7a9e96f960541f54156153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692998cf19085a98804593171333edf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8d9da6be017f17be9e8ee33e6017155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e1047619f47412155a598e5e55da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1c0446183033f2f5d3c7529c9264157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41910ad0492bbe8ee4cd5dd161421f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282179d4f13df59266967034b09f41d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e3385dfe1527bca881995eb9239d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d068d1fcec396dad279e812f2c691161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafc2c5d6833bd7c5c40f580408aa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610677c89dbb60524022cfc6a6f443a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a4348e5dcf62ec4f730cfc94124b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd68397eccb31d1cb675338df487b84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423d020d0fe1b5ee368d4bc0487169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27242a11fd9cef436fd1bde2a5823896167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc968220cef0708f8afe81c9473c42f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835d0cfbe9d5d86488d38b1325a133169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853322aed3855adb280f0001329d834170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cb9d7b79018dabbab45e98262d67e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83740e5ee3e1e7911d73252b5253fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe27fba87a6547c714b9c6e21dccc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ba1a77a52b39eeeb054e1e482424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44705cca39085d8e5774082624a81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c0fe00efdb8653ab0f12494de36d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf1bb34f4522128bd49d75dc56cf84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4e0736c1792f57dbaf3b14d031d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103adf65de102c5c0a77668ba4e39b89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2856bb8133893a3377493e0ab8b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eceb610f41f17b382c513d9b5beee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eeebfab1d0a2dbbf7e451dc33bd7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf7dcd8921b35e1341066d28fe342183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d46b7c19258cc702ed1f1298c9500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37fc8fbeec1869d07126dd2fd74391185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bdd9c81fcb06ca03cf65ce1fc1748186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0db82ed50fcab6f2dd34a61531897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f58c4cb796ce171912367a8dd178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ebe2d6e78d4a428738bc92977230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a5147eb83c1a211ae3b5a74ccd54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a27d388281f913b7053493f1aa446191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae98a46265e6f4325a655ffd078f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270119f76ed37cc1aa617234a5fc56b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e252d70f0d8038fa7f2635ed1afb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9da359861bd4ec78898b9d78e88b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5638a3e2bb60f68a484302a248f4661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904375c3eeac243cc7bf749498c9e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c36ac69b6f6e78ff0c276a7e190d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc135b592070ac9029c702e15778cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6da764cf07d4ed785e043d6ce2688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24c7d200d1a31e74fb4d4e35a192a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30d68bb5c3e2463e160e4a037b578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc66c9bb4ba206045b59017989cb9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e1030227fce2820909654f8106c2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12866a8568f462164b3c72934d23f2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e2fb1c3e25d7498be4b31d1d802d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada817c97de0f9152c68fb8f3f8742207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df3b50f0229a1062126d3e9273368208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb744529a74348f848788c0c0249bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0d0d944c38aed55e024c0e38ea01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c4961340fae77b3ab49665042131e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c58dbc66856629585a7c22c845dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7cffc59fc62403cb4c8bd4bfacecb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8e932f96377dee5531847a52464d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a170177427a9efa2aa1d5422d76f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fd6bc826fc0e02f378f4393ca009216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5123cfa82515c385107018026b417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744645ce09a54a2ba7f857176ae1c85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0ad1b914d2706edabf8464557287219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625a76fdc3f0ee2a4cd29d9afdf8b91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b43d6661942ce68f8cf18c6591d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c656c664cae22947be38a1db4949222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea90147b1d866f753430d977e2db9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e61e3cd883d4367bc6d9ab1c88f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857dfd491ceacb09e1df2fe1a4f290e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123a03dc5e0f1a8175888a717aa220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae6506680937beca4e9a6e919133cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fee25e82966f96c886d8ca6dfb806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cab5944a49312db2728d0bd26acec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a46dfe2b8cb9f40b0b15c6f1b3a359230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889840ddf625bd87e17d263d6b124a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b43e33f90ab20f35793c92f34cc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9b4f4cc31000b6f3eb9b55959c7f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f359a0dfdd3171aba60ed5d6e162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b8658d7b7ec7b691373fec71299d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b90557f161c409d80ccc93d4dee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46035b0dc6ff437d0ed18a9dffb3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d183ace9e5b03b307c83f58b3bf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec64ea2ca0141a6e7190dd5a7896660239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c233d6393ff57bcc6e9de05ed65e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedfc1877c89f7369150c0254c32b23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51a7aaa39e9efa91f490b474fc02e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade48178d6ea6bade61b445d586535243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56486da53b94539e2916e7482826d89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a1896d838844727e7c45d46bc7b65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45407e94fb49bf0bac03ade25ca5f49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bdc681c01e77892f93c6b9ccc189a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb1b2c2a3546f4beaac5b6fc29310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ead80aea756711c1095cd2ff0f5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62b0d972b03cc0f474e24898fd770c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755fedb843b9cfd392387b3ca9c7fc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48a8cbcee428eec91ba041ba67f41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424fd1111cc90c82fec4aaf8a20e880253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76d0dd094374fcb84d83953c226997254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99595da0c1fbd2a5a844fa70ac96f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8aebbd1509bc77e69d67f73c9044e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d3db89f38f854fc36a79faac8e37b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc95d3552a9dffb1216d4473afd2d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8bc4a4eab2d9a95f89699723aabd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22060d7b36dac6bc612f55f26c6093a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e98aa6cfb957a815568f206247442261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b42657c18931dec66fdb971ef5b92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bcab16b287d450ee4c07b42b2d17e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7854cfb783f8a7a39bddb55b1d7a3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ccb35130a22059d54a57e1a316584265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cdf412ab97bc36689815a202e3050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac4146585f44293e1e3a1704f8db5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5a2579f03930230395de68b97732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ef2a6b640d73b8fbd4df738fa0b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b849ee1e39c60b726e8cdd86127d5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a7c6d6f754a9798a63121a4480359271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df7df3d30fdf74119bb887ced92fce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa220f70a8211a45d15eec1394bd161273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1872fc61c7854413d957550d8d71f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8bee0a57a2a4fc644720b59d7354275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a154c112939d0a91da069edc2532d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322d43de81942c8299a41aa9e07b71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e205f39ae0c8e15b802c66d2906a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a345f8931812f09799fe5918635a9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f844614d8c3c5104fb1327c8c797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69ea4b9ead94f39040e92ad05d1ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311d5f9c107385d1ec12956fd32de8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3493f7fb07aef2f46eca949dea0b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b75820028b5564dc787db6ab00c50a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39262df322ba54932ffcddee27df6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0e4c0cf4370f99aba2c4d83aeb77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965867291188b28c16a94b805324ca15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d05b7094f88ce0c1a48ed7e35c226288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445f51cdfd551f49a4f3971cd31cab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded9b73f07d23e12c8be13311a597ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f53ea48ed3944e182b2b3ca49de9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473827119a57581dd3e29e53594c26f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42990f7e3a4645372f30f03afccd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7813d12e34a99edc572e4ef50f35456294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363fc532aed97a012ed5fbf3627c088295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b80a5cb9e96ae3e6898f96ed4de6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6c8ef4ab7f817a814e0f397135e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8781ce2964de74f4767e7e7a022e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aedcf8a2f0884e3469fc3a3f9b59dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba761ff83e0a3f5a938db6bb3284e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684c9fab66968cfbebbdeefcb29d575301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56771b42f173046bb80db0b4cd0ae6a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7588ec5cf0d210bf786c5b7bc6217303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd7f0970ed51ecb96f650199472e88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d340eccc6a4ca6f018de3b9b3b75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7afc451008c46bcd648e68ff8d78d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f242ec8108c297c30734372b1b027a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037e8d49e81e83ef5e7dba815355b60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d72efc1f6fc9fdbb1945ee8b6dbe12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c0911d381a5f6038e3404eb1adcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429893db093fd3fa60d84808f7388a1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be519f6cfa28721c33d9596cefe57d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f10b38f5e9e0bf573d0454657962313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f15310c01a05cc22ea536b302c086314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645c755ec52ac98d3d68d36e488fd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19a59dc8278ce410826a682ddc3d20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3020103aaa618b4a1460d5df1e341ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248e28c3084800ecc6e8e2ea572ac0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b797b2286e7dd1b795010c3dbd2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81753539c2757fab1795e96af19678c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f360176d1d3f6844571b9c6f75b81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ddc02f275fd20e8127652c5961f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a948d28bf0ddacbcc6e1b8949e2c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5c37b8690ce3955e154f4717b2346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5d856fa657a0807c4aa615640e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7928413084c4f7008f63d2ad5a8778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce502dc9163ad2ad32f5ea48eca4f93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a58a19e291ed0b1b6df03c3815d154328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d265b4beacb801686f584d9d8c1d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275e8aaaf24002b370e6c04e810613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841a0feff0ef0bcf6e71f206209332331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e0f33a4229005be663a405d624d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aaddbf38001519c68a66608e0b449333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405686fcc7834f050fca12b8bc70fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b81703a5951a013814039db2ee46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d10977f44c7b30511b0ea200c37f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08817560d5256d5261d69a25a7a0ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971725eb37fc7f503db698cf4e668bc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c541ca28bcb7b957929110c6a233339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c43bb50d9b68e502172c948bf2036340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d41f472b0b1c04f3cd4acecf32cd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ff7a41ead269866e4dcf891bbe0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102912cfe1450843eb1c01ae7e5708343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbcd6f335c92fafd083c82a96991db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f00ee5fd8995551354d91bc45f3b0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5156effe07526a7b1428345bfb209346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947496b37b496d168cbf8fd376f29bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c3780b927b2b137d5d9fce4d900a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec687a32c3b090a4bd705f2575e9659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403bc703795240d0a58a397d1b63a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db9ac2cd928f1b8e695f2b1e798f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7609ae737f93425ba9acb2ba4758f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b638b2676adf7a815bda967b2667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb20f69c4d5bbbe21f748868c6bdb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813590a18b52959d6a8b93b9f3c84b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041fa62ef2f1a5f17e523d473f1b89e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbfd54f92a1bde473f48297d4fa5de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef906aad093ca5f06965257144be987d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece3cc0a9f85436396a431cca433193359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf96218b391bbfef41ebdd22f0eb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4822a25ad9329670cc4c68934214e4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f04449c9fd21ff50aca7b4ab7b74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f837bfa8f4ef49fdefe7523ef3c93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc7b9821a1b3752185fbc116bb422a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a2b0fe34c539441ada6c126afd69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3ff085cd301f4450617f13064a5e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d29ccca410e158e7da8ebe2a32f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015455ba3fec8ed155afbcce6f2d9f4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9b541284e6d2e817ee5b86676fa31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f0d5ea5ca789eae3516a706586f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2a116aa87317887a6407950fc319371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c93b8588b98de6f76a182dcb0308e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78a51def3f8e8768f0f493f412e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5396e4396e3385db65068c988eaf5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c2c05f4a45382b7c37781a43c96d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e759d16c22879b3efa183fd82616c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ce5282f5ab72b768df74c001ce6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325ca5a480c60c082434be9f18e06c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea42a29c901c29e03bc2526a92a68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf59dadc02887792cec5fab86dde4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e45cb9a7b26986749943a81df7d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d49d49a67cf54048531d042a1a9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142318bfb5f473f0739c662466288a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971808c925b4667534b0da8e0325287384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02f8da34adc79b86b83eed4935d24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b475b18fd273d4430a58b20e6c8561386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab7d2044959d9cdf6e97cc1ad076d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754a75a11c87896cd385d8cb3f4df2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc155cabf3717a6b76ce24cd3f0c8a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f308c70fc1b3923f23b71726c5bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1779d4c3e37ddf7af48229ed2b322391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d4ccf6871c010ec0464ae72cf00f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b7300410abb9bb8e4b68140808ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f34fa6aefdbfec41145ac6764baacc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385f656a78f6776205bcf002041c5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c54b931069400de80994b53d1a71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe9c537396c27cfe16c1fcdfb5934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc23e8c93f2fe815f59db331e48eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fc2e0551a0368311641931dc3a29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0240ec013afd0c63a289c22842f8c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ead592bf40ae48e07914c2b77c82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a49360347cf92e34431d35918eefc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5561654b9a64407bb663801835be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d0a29571886156765b97d6ace28a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6b2dc1f1895dc3cd944376e4eb39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a539c1b34e366b3ee69c9bd0b929059406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b497e107ffb273f0f63b36a068ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac168ee545c96e36cfa3f1bdff6337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdbc8687c2bbef3c8541875ba87fcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beeb5001d963dd7f61b4f2b347125c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513bd4b51b2a99d05ff15c04928fc22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f3cda03e1e644f28672048652dd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433138219e35f90fde28ceabc5bf8e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e284dcc6fef7ae6828e58948f316414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1a1e96e7d9a82fba7b41ec9cbc1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d68ca83e2fecedccf673d5ead28c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6adc59f3bbab001d9693fa1abc51f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08f9382fca23bc836e1df5b7b09df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ddd02ab2e92796ade648b0d0872b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77dbf8dadd964826eef41472edf88d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff428d74ab9373377ac7664a25b336421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa53bba587c3fa8ef2ab703a229299422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dfd9df00550953756d4967017f474423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daaeb410effebdea9fdc97d9634191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15b1e6b857b999db28c6001fd22da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a122c115cca16fcf78c39c821997426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae47f1eca02c1ce2923b28161d5b71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caed1ed4ddf9c036c9ba60fbf3821a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932b68eac3ab0683262e2743cdf59a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ee959a48a18a82bedfa4a8bf153f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ed5382c5df65f111905b880e57181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eedadbe6615f13c9567e657d854a78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6629b69506feb8bc139aff13bb80a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e27db113066368c3fc5516ba85462434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2672fce1208be7f46a3254bc70da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258aa0e0a1e3c2b2c2d119caf5b14be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef3d1682a79b4f4f8995fe859510a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9a8de6771d89831844d62847b4c98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a14268da3deef241d44de881ee5e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912d95850fd0eeb32144eb5145dac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9bf61333839a53ba70d333ff255a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50a03c38d09af0a5e0e8143b81100e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3ce63c853f3c3da00840824415aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39055d84d669499056ff9c0148bb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d26c19de3aa49c0bb22b1869ac7ca5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567b316c142e0c7bd5f55b3f280ec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784fe3da7e0f408f67cbeff195fe1b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14b44b115d52c0796c896846a42e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8ec93644a76110db221e91ce893a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef9ae34a3c62c42b7e86aea77ab7c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad4ef9dfcabfbe1e7afa66dabbbfab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d04301dfa8ac83e39257b9112db5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a41a08e00fd59a1768b884bc681ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab7fc10e989d885af70c8632bdc82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80bbaa8e9dc008bc3313dc1a505f3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee26ded4e69add5e16fa6d00932d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5836ac7dbab85eb29a93419bebc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb84767abe27ae5d6ae855ad5de4846458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb4e992cfcb34008c043dc0b80edd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690f32b60103f9b847a37d827806690460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e9fb56ba8df86317eb49f3e831208461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd150a6dbaed1a891e92b105a4357d0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d418dd5836a99a76da98e3929e216463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92c8b9fb008e1da1e0aef94f1edcf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815ac839853d2a66aec698bd160f31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5884a7648e25d1b5ff5dc70dabb7e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f026ee3cd6084476c7b6f093ff32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767345ea11aae51798bbb868be52e86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2e72a5bc350f455d54d2474e627e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f45eae0b51e8b2efd7ee46c1bc50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4fceac68ef725378b1288cfd210bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2938a1f7962562c365414153db11da2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3475ba8da3b634afcd5fdd45be65af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28db3ca76f5766bd26dfff3d5b942474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754b4f7049b5571b5e5881759d605d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fdfa1bcee346d073b251d9ad8b35c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176f05d8821c45b9d90d5eeed1de044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600308d7dc6d7b2dba0a6d84c299af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4f0bfb96e05e91675f25be5e356e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37751f441ca81ae2d566971d632ed366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62ddfc3f541079a5cdbf84ff02490b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce47cdf27a684528218bb6ec79a8421482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd70b9ec5a8be9f9cc2b397f457d5cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b7ccd5523a814ec4b25117a2bed9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f86c567c7e153117d4a42929e8abc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d205790caf61213d977f8e4d6dc91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1105aa8bdcf2164e3e860c36cbb22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c002e0023f76a4ccb4192927fd2a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17683131e19e58eb2a1d19c575ff1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d946617aac1ede90548637b883ef08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd09fc1e3fdb4aff1d0b2afe878068491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a308f112acd721d4a1f04a5f9c9b93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b276d9028966b965934192abab756c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff7dd57936e44c7ee4d713fe4de68d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e423cf6f38f9580317a2a83e45fdad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cac8d01d03e7e5b713fbf028659f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401fcc0c0ee895bca3304e052422d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820067339c861e01cda73efc396a1ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf65208627656e7085de35b4161a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d42752ad4f68e39ffc1adac3b184500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cedb1bc5bb05c53654cbfd0c18af0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7d4a25a6b5c6e3e2696f3e8856a1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c07c27ae180a8b0bbc136b685fc83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c782fa8106ce19dbc43bfdb70657e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c085e9b200e3d8cb045fe66a1f47e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b87e7eb42e096f06a086333ce40b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568149f90de6570a03d40ccd371732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b8d0977f633d3a4b9170eced9e602508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc239927cc752dccde1b46140377025509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c93a00647cc96ff007b7ed39de8ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900f4449cce127506fe6847db61b15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b01497d3239bb90669d4e42047597512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ea464e6010c67448ab8191f49048a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d5fcf968f3a409c13547207bdea4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c585a7dbe0812736d4d5b8bf078c4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79f7f9b5c627ac3292798b211632d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdfb48c40798177936d2c4be16170c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298241ae711a73652ac854ac05d81f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27305a102322db1f8a7d744df73666d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927156fcc15a3a4ce548b22b966ec7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d916d1f3f02f37592af847986a5db8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521df8f83ecabc95fd6222aab2fa47e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222402e00c7a238ce7437c6f5c82a4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636b9062fb00c9be1bbab6ba7e10d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251980708c35e04fc5be9cf696bce6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799c137e483a49d752b2a72e1cffbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a86d3e4f2bcd156c621f03ee175d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7e206854e39de63de269aa5b4c6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8960e15ffdc8890f60a2f1e642854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd14d416d20244c9899f6d78dd7c37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cecf7e4e5ecb2a553c046dd2f2c15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c766f67b58c7446ffe2b87ac33e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5f8d116188b8f2c0666b039b11fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007eb5ac2d9b3c1385c147217b3b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee1c277afe27958b294a6cb397f94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ca0b04e9f19767b4f03c8e803504536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029823460d145df4f63df05163b8303537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fdc4b2f7a966dacbeb07efb234467538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0cf1a3631637f8f033b5495359b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049fd356a20f4211f15575e3baffafc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96525342104ca59881ed04e2710620541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac69724f6227b8832a9c3bb0f8d241542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed819347f2e5e269aec6f92a85fc0e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223789d3281cb140144e2d79e6228628544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d977f766afbf2a64d08d6870ad91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eff937e4e2365067b7b3643d3f178546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28227b431ae6281bbee85d128a99a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b151d02c889c5d51eb2be24c3356d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646fa60d87ac3768e6ba2e0ab9de13c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8c5c405561576302c39863794a7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0587d347f71877460b3f2f957777b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229eef230b02e2c5e5ab40a7084fbc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca908f35cf505f630f04014b349ea15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819781d54da3d3c99264c77028b4592f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36602adea085cea8986dbe2d67555d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e74bcfbac103148f99421a3e2f652556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032f965a9d73f57cf671bbb32cd813557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55112062f3d65856b4cb52ec8371a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e738033a2722666055e2594f5714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2de266a202479b8a0d75ef020b03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc05769583a3da65b69e26c4c9f1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8618f0eb53e16531a56a5c1b4822e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c08329c74a7a8de56104f5ae87190563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4d382449a7694000d860853834e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b921aefdc83c8bf0fc9ad2e64542b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1a78e1a6742644bd398fa779509d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354fc521d1b456b69556622728680f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ad5fd01f7d7a42644263d9515e2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f501eeed8fa7a380f261a29458aca6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb227b22b725fa7dd35eeef0c04de7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea04b0b437bac7cd17e7a0c85e5bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c62fe26c841479c3b8da32e4c1c730572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943643994389d51688aedddeb90a8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094acc415b2e6ffec3c57b1c52417c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a6886e9b45ea29c770b3d1fda0c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393da9e45b49d63bb31bde62a88890d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d247f6ae9179bf556ea2fada6284577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07dc30fec95ee708786eeb65164a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4a2119277cbc4e234d8e65ac9171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044c6dade3b788c76c033114d0c55a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ebed293f729bce3ab7aeba0ee313581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467a1d38d161d0b3b38f037a136d33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355d2ef49eac3d966f2b670ec8bd4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04c8dd64c232670d88a820fce8ef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0baf36461ca6b8d5b20853cb6d07c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043d2c5b445eadf4b12df1272ab740a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ec659a80cedae77db63282d2042e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5887987318b60b98fb5a8bca8eac2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8ac340ae8f5ce603583d57b07318589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4673ad77afd4023efebd4353c21674590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114fd50a964a53d9dc8e1f5ccf61960591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770159cfdeb57c1fc2c98f63ad312d07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b60d5d9598808afa38ff3f108c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8a59d3430492f6cc413921dbbe8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebeebecfea389af0d58e63d79630e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426829e50ea7c0f18c3a9555fcfb5df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95472f7872e48374da3bc9a27ce302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c883ac2560920d62e899576204002598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff2c8bd511569bf22330d72eaff42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4d8778a7acefa3aa65bc9daf2fe0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbef2b664fda7a3af5ead2136c9729601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9c03936679f64abd87870014e3d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7623eb3a535e687729c7368951c95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb212898221ee790f1b529462ebc8c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac09fd294f79465b7ef5b0560df77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa121f199836c06e87496f4c0642b32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d129e7e566c54804f9f086837c350607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182b4b50e4f4711c6f894ccd22e237608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6f027dd4f2293d512379ea9d5c220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6055ba916851b27bf1a98a2fdf78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b601e3584cbd4ac4398fe9a61fc87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953275b7548b714612747ecda0ab64b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b01adfb93e59b0627b24a92774a9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001c6ecdc73c166ca4fd338b07ce58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4e73a46d6f80600a6c670f4d4d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e6fc507cef37bc0cfce66236e4f25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67d26fd27ec71a179a7ffb8a43bd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4fb1605ecc4da2888b2ecb2172f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138c8a1210dce6bba45cb244d1e03f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3059f4e6857e2d7b51d2870231da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bdd346860a1c10790a4a4eb247680621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963da63a15fd611f277ad10735b02d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0e52573474d6fe495ca71d74870a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b755eef6c0d07ef8fc585e2d9918624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a77facc18f06cce024551d164aea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894360cad4e6525926a0915ab6dc44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787810a20ba75431efaf2a3d790155627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4ccea58188dc5f5c23263d886e36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf72a0dd64dfc4b27bae43e1cef04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2ae472afb548f4a34592cf7cf1bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ff79262d3b34fa3fa5dd43268f16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414861f2cdc2f82c09599fe65dd5b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040367d4521e9120e650f1db6e1bf49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef043aaca08905d4d0fdb3900fc3aa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08fe9ed74ac8246f38a73fcffff30f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38ea97a04c8b1ab982e36ba875adc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07b18cf18493ac279f2576e7c0d5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793157f8117a7fd4e446499abdfe4ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b9850caeb0b132321d67ce88c75bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d2da73cee0e128bcd5558e4c1e87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7976852d48f82383eb9356d8ff74d06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed565d656b4a1fd87f2cf7b23af04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdbb1304c196528d0c80974b1132a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a276f4208375346fc4e7fa63989965644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9f1f9ab9cd5c2e86d74fc127d051645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f68b028719ac21cb4de229835e20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d83104cf4d589378007ba0cffe4bda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8b8cdbc2487bc7a8b4cb4008d05e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dc8357e3fa619dcd1a17c14a98e09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbde6492274a7587857f4fb17afeb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef2d6fe0b209c192a8757f3ad7980651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313a32d88f0d69f4b83a6187b9be45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fba3b278630314bd718599f1f3ab1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea40de66b030572944947c4c9a59f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b68bf81e3dd66678ea3856c255fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d63c67331309706730b445afaa642656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2728231f492fc58a3837516b5f55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce14b6f41053fccb85773253b6ff03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d6d0a110234e4dfa08617b4c55504659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7150b06c61d71f915b923ac7abf468660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce8be4a4dfda0bae5e6fba2717701661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c809550ae21be8ac89dd6fcf48a38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400279226cf433bbe76988cfe84f5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d1fdc04a5bdb3d873beeaba42406664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2d2e9e6ebfe014484bf3c3909af9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef19383d673561a3b66534e641f0fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6788d1739aa7cd61ab410f60263486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d8ae3064d5f969f563f5db500e063668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b76226736a8c73e71b62f071bd830669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546be1b4aed696606901257682fe304670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1a2480c43d7f32f72daa71eaa1f44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cc24982ba89ac10cf66f54b4ce07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af385e113264358466caf3b4685394673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3267ec20ce31f27ef23f25e485ee2c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8bb29becfb469d35d85364f675d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822459185306cb4fa0bcad14fe9dcdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445de8359f49d667834b4c682aa9193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99968a84ff08c902a88bf88c79a1ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d14c281308f497c45216948d11094679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdeca0a18e34a0ceaa18646eaa3f6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89680bfe5d8021ad28ea0a4f5b299caf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823e57c96010d944a894ae05c1df44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff9247453a352499c97ca478fc7e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ebe016e8a017b9f691380556b19dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53c170fae042a7595a46e6bcd366a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba064437e410db14439c211b24e0caee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91e92bcaef7771d341f578ee2adc06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3413bf5d63db07238d19564cb1063688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae9d5f5754cfa910aef1b7a6313e24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481eab3d09910ae4f57f0ad8a5ccc7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705f58a5c4c06fbadbc37aff54c821691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac091007db0184086b22d482a7e57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c7cfce2e9b9c25c7d3ba55d621cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83579e1a44950933f5751a6a6aa43ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f2b3fe231986939a72b74fd49b23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b167f31efa89cbc804711c7027b343696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c101390751bddce6813a1db2b1190697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459f4503dadbff45ec557cc2d1eff3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1a5d72b1fdbb9ea3d1c484e40b8bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637c9e0def4659a198b9b679cd1c8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503caef69338effe128907ee079702701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e272079602fdc3004d17c450c1c6b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24285ffb467ceb9c9efce918463bb19b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02abe73d5c63bd42148d85be63f419704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f78aaf1f387002d251f66ebbf88c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f8a3f079cf312d591d2cd8252f1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45f3a7296c79970267f1c2bbaa72e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34e00e6e0bca11e7d58f3a6207016b708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6032991f645bbe669e9e159c542ba41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df45b42c4eefcf4be01756f120fbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff665aa1cd7637ae7885870f7bcc6b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08ee2061cdfb2dbbe6d9c163b3a4564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49141679ef53aa8ea6ce768af42e29015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c5bbad83c55b921af059cb84cf896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691dcf5570614a3bb7364a91d8f28c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3acce5c18ba13e0d8eaf9d68f14b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee40b6a5c3197301d0e1200e8c6f7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06c355c007e8e8b977deef19c21e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82aa9cdef0d7dfacd1c8bedaf76fbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e39c95fc8363e226770795c0c29612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17bc06c57f1727de8472a4cb379afe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6d41eb89b85a813cc916a945d5dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc8c8569aea87873c6d7f6a4953a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56a3d6c9a38ef8aa6a73116722d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4346ddb1bb89ace6a94f2becb1af6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02c28e581927bc9d859b52fe7055718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413caecb1a4a3e2275f16fa4112485c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c21858d02aa12bf8933c7a32c97720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d35086b68b569bb54df22d37597021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d7ef7f117bbea33f22846457884122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a480da0e50f6ad6aafbc25b26d3b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862ecc010a7e4d286bdfc1391ee47e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878001597c1764e13a4376e0dbd2b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623874fe04ddbb9e925daf1fce1b009426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad41f237258d9c6a1d90e6e246fbd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc761ae965a0915bc4dee9ad85bb950b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b596cbafa5332569100c4e0ef3b1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc759885474843bf849d6722181e9b6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce67210a1dea8bf75728325d817359c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5be358130df3b93d613f8721dbaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476d5609652385f25a91bcf30ce81333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816aa370bf36734dd52ae99a8587ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5f88306f40b6327b2db8a17c2759035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedadb3d259cfd397dc38f4aee88a86936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a0ef808420c8f0a48c7089c183e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb17bf7ef0471b8406e07d7f59fe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc8495e1279f102168dfc7e71121939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aae698d42f4fde88bc639727fc9b8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8ea0224afc6ad5183fbc8c88a6af241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f01e6cc868cb4f944b1227ba00e5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb9d14ddefe5a2c00c6518adc88ada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e18323a31c28f6ee8c18b9404520544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e8fc6374ab5d249f5672630742da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d675306a592b5cf9d47b4413ce4ee846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba273f0c2ce1df6a7627cc14d0c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b233253659afffb24c6da3add5ade48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2d65ae5ccbc4c6c7ffccf2f3f71449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a43b74f257ad2321a3057f982ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5484c0000c37f59b6ae62140f33c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211879ca25351859d80f121162255e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc6396d67e2e492534d768c9ff1f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f548eba825bbd5163ac92e5f1628754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950b62f12d12d9222e22920f1d013855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965fd9ab6fc3b559f57e3280d5f7d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3631c47777c58be5778c06dea0da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70af99e89a3c67f02ee6d7adbaf49e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab71e08867def984e67e462b1d944b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ffadbe6322ed068837db398de6e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad74ffde574f9c7ae88d639641b2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a72d30b9d5917a1fbf66b5a906d2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fedd8902c0900a0536c5f7857e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b16030ef47e4c3f364b61f114213564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbb8fd1d929a5162df89e66cf60a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66cccf5e9561c6ec77afaf1c9b8e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974914c243a07aee5bf0f122f3d422767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185b85e0d94dec605ea11ca9da22b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537f975f71fbe071bc0ea8da433f9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140464f894aab83082f60e11732eb68b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65517bd8077e70e8eb566b0931d5e5bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b71b9b88e8660288696b4fcebc36972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ed06b4dea8e8666b2eed934afbcea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d75953fd6895063adb2266d71bc1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3402899db9a6bc64a3826c3184a6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758009c0067c11df883cc8e94f5bca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf27de50597516f12d3ed01ced7b1eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e0ba5da25565459c359efaad663b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e0f7ef41c2b42d8e08467aabe29ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea7b20b7bc851b3a439b68c037d4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721394d27d53d829f7ecd76dd09eb6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f3421a9dc96908e71a46ade524f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd32ba92282a61b4759f1e1f212ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87cb284dd678099953af885400615e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d9e886737a328d3f7cab7de00748385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7468c783e12d8029aa7f91c6b430e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140651dfd9a3a2c72b64b4b47d450587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b45a1a032649fd6337ab774ff7f3b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f6780f03afa49e0a4bc1871553a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eab582b6d0ba51cfe51ef4b08f0a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709882ae333a9b0a44d5fabe6e4bb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7f2e4d1b7bb554a5e13fb2a3f0c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df711826b4e636753be343152ccee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015aa09f8ad0655ec233fd8b728b8c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44d06d7e95354d54ca90e9d27216d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f97fb0fde22d1e8493478e5ab54296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621e06ef112ea44b1ec38bc833575997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b6b07d36c71d31be3e6b284ad08698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa968c47d021f09393b8da19dbd32c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0f6936586766c2211f9cdb8459ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63512eeec8feace3da39ad10c7632a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f006e46013b9c2dbc8fcb065a2dd0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8394f15f29996d9d1832584364cbf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a38f67c8b61246fe27226569fcc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001907e84ab872593334573e37c34a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d0e4d509ef5de7e1c05c3431204f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2601185a665fdb9ba00300c7683262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f291f3643d82b5469b011f666426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e180223cddd9a70d13d49aee6d6043109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dada8d12349bc796b193d7d1ac4cf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d842352f8a6785b5df8b40812ddd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c85c5e9561d4c44ff61be211ffc7f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5ecbfd399c4da2183bb29210b912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb58bc7e094f86e9d8095946ec0385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f3b1b9b5cf75800c9095a8a03b547115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32355c36c2433ea5b18054dc06e6cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f88b9ec6f1a6ec8f81d47d5798507117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82319bf4e432a6b319834b11c877a86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d2a8ff99b55276ed1c4c338e09a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be7c84f84883d4d81518dcec8f047120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3d62a8bc794c2fb0f9e3cd10810fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b40d325fb8072a16ba5ffd7a2cf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cfd2ca78d30c0e25e9cae29ecbf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed50944d29f5d5fb01d6ef13b353c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68648c8d35e5a17ee5431eb552a2fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4dd9013d656864eafca5511887c1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eac1e8d17ce2c0a039cc1d2373435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0bbd0a5d4c9b36fda5e2fe528f631128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828557947f756ea206ee6136f5374940129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd2b417981bf3edadd638fce2c158130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796741a66d199ad4bf4ac616dc13d4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723070a8a640b43cad1df576c7c6e321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc107a3022aef21935dfec6a1f08d73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529a9309e1b362149a63f1e634cd15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4ec43264cbb0253f6d82fa2f4992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c1b69434911d07202877dfe997b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695bdd878969cd73096780de495f26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2983e1ca0eaca36a343bab35d6aeba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04443459ca32e383caef69bba6f7b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e775f5d55e48cc3588fd254bdd0010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48e1a8bff3ed4d59905c4fb6555a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f730501d1adab515b0dafce4349c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c7b4a5764de0a5debcc611c61846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd5a0eab940943836d04676a49c0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964f458121da7dc01fadbe59ae6941145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6d021095bd0224f23e4f20cc17fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93022abab9f0de656ddfd0574644adc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a0e62438c88a9ca8b7d36a65c5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdefb02afae20eb7e01ef64738a259f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802baa5edc8d0b606689669dbb7fa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d02d2c62817130ded2964050a2719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d515011c3aa5efe9715cfb1f30a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea85d9151dcfc598c0c790cdde4636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448b098aa47cae5e5c7e784ab370d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e222970f14230e54c64527f02ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd50d3d2edc06cf82d66af314c187156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bfbb534efea84140898f9878ac6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f04d2b70f389965f5e1f23562801c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578a162aff63eca321021f19766016159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042273d407b5d4b370fb51c8f1de0c23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3166cbae404134242c6b3c8db0e08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a50b2e2d110a9ad9cd0b00111bb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f859559bcc1ae87b7ec5e88f260cfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7a9940b65baffa14f03de44813da5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d8375de991d31725a7672fda2461165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bde334e83992199975a111b454f22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44c3b81b32c71a48c7d52ac2c52d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a316f4489ab4e7903d9c1954a1a874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad89fda7005f018449007dc778c8d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6583a0337a2393f38bc99bcec245a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aacf6332920252d0f1b16e4efe4bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8e4444a9d0fb99b9f858a2dd097a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496fd946180bb386cd13df02e1600a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a56b9895bc02e05e875ba04f4a9cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479839eb212b3b565f38eb0f3c7e861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bdd0320e06b3689c9166bf8950b16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef981bf1602be32bc22f3c2dbd2f4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414569631123ebaba62db6b195eff41c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d22c909d90a8d0fb9c4a77499665de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8276788c38f877a30a5481d9e6e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ca829c454cdb170ef060ac21c9b52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e468156f625d2113b3a2baf4b4ffb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca32491a8a9805b28624ed4f7fd80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9250f474036e75ce504e13c9de66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a569809d1883fb64c8d20288cfa86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7549b84cacb487888f89ca9b67d39f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598781c7cfe174d61ab40692669062a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14f755d39638c499c722a86f2ca02d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ab7bf5caf179ad782994fc2c587b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ed35d257ff59761f3f5bf5c7aa83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d2d0f926becf68c5f38ba740fd50e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b152f34ac78405a9d3ae633bfb32ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14296f4c4e8bb3300f4eac76d5fdc5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df8371f01598537ef87f4dbbebb41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398418fbabe2fea8aae75f1d67674f65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f8dcc74ef38ae803189ed967086f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709946d5b7e9cb2f4df4590fd005127e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d31c6cc6f7c3e4b0f7152f2640858198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98adb876d3ecefc612df0b3bfe0b1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe4d0399835304d512ac2b2a47fde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbd936e56ccb762ca4da96ed04e68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6880f3f7c6426173bf1a0349d291fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02831aa251052c42c6f0726b19a4df47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d79a92458af309a82a3d743aae3aff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acda7bb38cba7afe332c6dcc8767e86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346a99ad8edb88c88fbb5144140d4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49bd9e674ac7959e333377b6c35dae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161cd0553e3bd57d6b3cd75b2b2383208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4666ac1b27be0dfb30ab7714e301aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa9200dd53c7b20540a7a5fdf0444e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e25a2fb808c520f67969ab3e6c66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cc2edcd7fc8a32ec4824ff10f90a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ade011cb80098b097bb121ebbb2cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666a2a9c2c270161427530e4bd84296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45d45b94edaa58d3008d073765194215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd41ead6fd61dbcb659b30fab426ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9562cd5c00da92a50446493597b36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e1cd0cfc9c494c2a6334495b5bd0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd6c1976d7120ceeebae83631fcac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8b7162dfdbc778bb6fba6523fed65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9687de1c30e433b8299d66f6431c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390db0454a868998a14c20b5e988f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925abe674f90baeef09d57edc33621b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e316a9fdeb5bcda55d445f8c0d7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f481363c7cec060e322ce1046b5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e6ace4090bd276aadb13e026a53c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc987dbe4230c86053f192018bee3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdfc2b98f50578bcce9b4d4117671228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614f6316e6307700e073e9e8a48c8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f61e3c73bc8a1f69b1cf522aa0c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3bcfcd4d53a0c1918f33836c60dd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f59a3a7e2b67cee8f581e3c8dac0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ea1d7ba3ff3e39f182dfb0bf925f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4c902508c02fd8a0761c2c06ffc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd47ab498a313ebf6d0ec736f7f17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe17ba4233489e7eb313301bdd38e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514083b5513dd8be51f12559233f86c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2ea590f5e87ed0734a2754b05661238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568402ffc888ed056db39136cb21d73e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759eec3c111532361da58b13d00d08d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed46848f4ad884bb8cf565a11e4388241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccf6d578aec39e08c503f3c29d2e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a76d244e1ba5c0c9f2a03a3352088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f952e00eec5634dcec5d4a451148244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7fba7c5572c8dbe4ef7c5b2945ec4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae237bffa75695a58cb275609d01a4f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469983575c056d75ef1f87268bb2bea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3daeece9e7a50ef2e179e122a2d18a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34689d92f0667eda3f7e0d53904ce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908097f8e8ed3ee1923d0b414b024362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd59dca8489f0ab81fb40a53cda96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf289ac0030a13dc017842b748f5d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7746f2b0b91a8f675f7f8936dc2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552d375927cd532b84156f9f8b74bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7a66c98ef296cecea3bc4a25b11d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27feb0bc70551fbd24f9ea05964db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c70289f3fbe2d1079423a7ebe2452257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d3297eb779edb50b86a53833bd03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509118f563881b57c00ec1f5f1b6505b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2100106867f680889994223f8ec53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed3c0b68be4b9496569eb1489dd589261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb6dd034570667c550896a392d545c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a726832bd1b510fcaf6b7b1fd8941263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025adffbe517bad04e07bdec15b39edc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3bb9bc9e9a649c05cb78b839f62a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cff5a8b2cd95141cddd6a70ce47e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244549666ef31890d8e05769a6a35d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9993890569ace3c985b3138e937bf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07634154cb64047c78fad967834a523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4c195c9b560c41eab881784e99a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2d8b4c84b96e05e1258ffbed5ac56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d358ecdce8ea380f0c639b4b8fa222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa7229beecc80536f90d568ba687d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b54afdb5ffbdbded4796682de9eec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618fca9e40960f1c2d06269bde56a03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c679be92650bb9d7000e21015378fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb888e71684d4521ec5065c43d78f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c40e329ecd55141a812a9a3b3a58e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d15ff9621b2c6970504d458e14f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e120a98844ee1f46441f9df8b64e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073b5d06f9823078b632666f9e6bc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d24f062e092c2b2e3080d5fa9f9649282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccbff4f03f012be930a503ab4d9900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ed9cd57b3665b0f64252c24113e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a3129331c2be84535e0e1d27d481285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949012489886d9308d7cdd0b38cbcfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b97529f2f7c2dc1b4b06d6dba7dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde764f530cb251b60710a48314ff54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe60a9618fe71e9c368072ffa7541289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928d48f2342f8ac9071f9334f159bb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9563295f311aa24ca8d655fd33032d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286ebfd20b1586ae6956d67dd80f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c979d7dec5e70d3819db30f90a741a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83ec535dc5f4da0086f9d12a0b4ef7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1475c88270602641325bdc9d60aa091295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8462e1509581e499a27223882ac61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447763ec7b185ec6bc33eadf9eab004297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b4fd6ebf42ca72edbfcea023d58c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6af92ae139ea93332169e725830e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9119da6633c16679f24a1619f34a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fe2456a39514d05554ccffa20caf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cdaf9fb128eaca63aacab108e22ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94e79c404141e6bca9834d963f86a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e9ec29502188176c2fb413fd2bf5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3e365248ed96966b15c063b3febab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b553413a666a3003f9a75d7f5862306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9fdb418c172b509f954e680d72b49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de2cf31ff9926eeb1b3ed613814abe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc79002d68a7bd0cd5934850ab924fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8bc51fc4f55be1f13fffa4a9ad125310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc45ee44f2e45a2291e192596b0e1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8ddd16651943be237ccafa4f7ad5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cecf5da2a22b78dde433a907fedc34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98bbf7c0926014a137bc29702bf2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58725ce57f94f4b50977ebe996062d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f918bb9ef3cf41d5dfc7ee94bd1dd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb12e6f64a795533f1624228e7ab1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170364c1bd5b50abc942c51785d8ba24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7a96476bd684f5e1edee3638d3cce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233355bb2424fd4e9f0ed7ce7166d1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67959a6fd2123ef89ebe1a2ff1d034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683b7d0e3c5bd9b63f81d6e4572182322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d5c81c8938f66e11c96550bcc6d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c009010a41b97ece8684c556d0cd04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d5a22c6efdeedc8aa484c715078b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c7d38a61f1b48f71e74daac0fb831326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8d7db2e49a51b0d4f2c12dd7a7a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3ea6531ba0fcba70c5368f6e553de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a913b4758c99e768b2fb13a053a51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3df587e8414a0de51e30c1da76b54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611545878fbfa10c578f80725997982331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63934d2b53d8f2773555eb0a802b3d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a592cd1f110d1f54aeddac0fc2d1c87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b19d955174783372a6fe5f5baface334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f20d594b9eae0ab1d33dc7d06e778335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87050503d7692af4ac100b3d55873662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4263454c2de248e6e8e2fba4f0a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e415b6729b250b7a85882f69e0357d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ab7e9232ba5af00580674ff789fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970492964b62649ff495bc5af2a7c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6d4dc1c916c53b6138f234568b8b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a86c30d96634842234e17120496c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704963973b4b0ad16397a8d3879316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148103996ca1ff8a04bded3d5f20055344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb78bef47c49cb5002e765603ffd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1f5d84ba0267faba95fb76e83886346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db15ed8e4237f29ac57d806540c34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65485e6c77dd77268754bdb7cfa00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5905971eb5ea0a4b6b1b4de3ac38a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d3d27e65121543f26efb4dcee688350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2992e48ceecb5a59ed6b9224ca91c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e07c8b93515232a025d475bead84d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54a998d68c1265f4a9c9d24a3376c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1c698299db2530e2d91c7e73b850354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804eb73828815f76642e348408cb233355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db05c14365567556f07271fdcbb70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ae63a4df5cb7ddb76a692ab3463b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c25ed1a88d33b1f4e8c8154f23d70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0389b38a06bfebceae4420dc8dfd48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd125387cec70a7591684600bcf6c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e07f1caf1c410b5d73edf9b06771361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929d8499fc451bea64190afed5af03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099540084fc69b20e717b73fa7c347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83af36c393f3bd62bec12dbc5469a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12c2a62296947a9b717c191e86d8dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243abc083a711426953683e10f3953c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ad41aa5c51a570175d0ac01be267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a519dc75119862bceffc468a89e09d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee4092bcd4d3e087424af8f3379e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d8ea4b20e6c826ccdbbe0c38afaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186a1fb2559b2d564d9c95bb682495a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b98ad2669427c442111b66f73b4f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962271e1ce66fff51b6ea00b39c2b734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de388326be3abf4ff65ddf0efdc9d923374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e28c9d34a610fb801f45675334363375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d744b547e945813cb0b29e2d038f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de271c6c23ad4873d64b75be8f6b2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab18fbd6a6efc429d9e073384f188f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7e31c32f187854356cfc50b06ce5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f19a32952bc26fdb0053f727920d5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e77d0f8a9a235ae30e9c784972f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0740ce0e4b5e74ce1cfc203be70804382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c9abe146bfb3ca2f8dbb59c82298383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5d059f1bb580b2edf5645335d00d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba767bd7298943d99c173f29f246255a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19cbb418131f5ce8448afadcee7276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da6520fb442ef1ae8182e88723ce8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06fd085b297aeaaa680d4ed086b002388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7504f4ad6fb0c8738af055781a526a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c4aa7fe2581c06cfae2fd2a65e3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10d82c7642b4877bf8f72401abdc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382e5cb66d0bfeb508a2090e36bcd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a3c8a454cfc0fe40a039cf63148a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452561b0e979155df528d309a0cb5aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13129e0939d8930d2b16ec6a1018c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf8a946630f490b1e36c8a102c7d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4381819fe74045e2a403f63a58c8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842bff715b43141385bd40e4e28b600398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44df3eb7dba3400f1fb551666da0e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858af6f390aa196b3ba30e3b2b6cb19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160de7c8647f023fee5cb49f719b88c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1a6112f9bcd2f42199761e37c29b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680be536b8842fe7b4859f371f7eb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44fdeccf18c1ca29c8e61b34883d5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbeb954e0548b2d07dc45eddbe3bf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee69e0873d256be5a06e883513287406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93a81ad1e924ed213d2cfe8308d61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06dcd5a603fe0cf7ec4f101446620f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ac977c44bb4bb27660f41ab7bf6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb216acf006f76e7170998d8963789410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed6e78ff68636fd7ea528bf1e277ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff597c6f834ef2b6879095c4aa682412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e9de65ab4eb7e423d421becfbfe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf511565447392fc55cc1718590b50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043588a61f59d2c38649ddd684ab594e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b048b10db3b07cface2398b20d99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d256c6e0191857270cc9e63d37c85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc9a02ac09a047a04c412e22106fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0af7d29acfa936875848c61fca66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718836e78c16d1de45f595392d074afd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f9fe0751dcc98f157b1bd2aed9757421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606ed536a009349b4f824f352843d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9604262e4ccba422a0863bd8b31d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1cf2ad3b38942ac7a01d583881e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c7d9b36f85e96110684c7a7da79d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa87be775368953405d4d69dba4939426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b9825b494aa7f09d2cbabe7f0652427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8e6cb84df61693e8b67c94597323428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b69b355c85c4ab34f3eda7bd6523b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be023773f6ad50a0dc670a2adc992aef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55778bd20741194889265f3c423833431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccba33d9d65dd97ce0a4f3229ca0ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f89cd7ea3f12fa3151c1e344697bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cc25dd8ab5e3ffbff8a770ba1036434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97284fc40205906b740e7011e5b1d52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1bf8448f312fb3abb9efbfba2b703436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd252c155fc9c63138c670466f5c489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdab1fa870e054d273de7ed1a20943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf57462e7292001ddccecc54b465e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8cdae3e57c1579be0cef3df7a4e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131d73d334ee4ff7dd1944911edc74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1cc52c649c487d073ab81ad8c311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd5ba6f85fb39a6858ca9827c3192443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018291061ff6234277f58f0e3ea3bc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eebb0f87c59b31bb3389a08d0d6e6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a30314ad01489aac739e45accffb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722409c9442992524b46627bcd592f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f4ce789d5e5f8b60e7560f0a9146448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222b35960864b38b6696a50b53a97d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a85dc6f026d2f613e856735c8715b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96765232550beeaa336f1837f652cc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8160326049fa653fd8d5a930a65c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb4cedcbaa8c485f9c90f299631eb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ac9d0bee8ecbe465855a7464d028454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f686e38c48de9f1e2ba55e7ccebcf46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f298c412d033651d32c1c75cd341c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4c070edc9e6cb0d53caf716b274c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cae619734b8edec37f3e91dda6e85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3780ee2996fbd9cd7f7fd415256d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53534705347346ad3d4629225d79d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d957e249c8486e3874cfb02e4a92e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cac0568adc98d6fc256b52e95abb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c48ff46f61c6df016f9fe35bcabd5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862485d93165a2d6f920921fc3e07f8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89a1835fb3ecb546e56f338cc4fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8831e0c778e5ef780a5e49539f9e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd98774c114083dc6fb71df8f5e420467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7729e94d2c928448edacceeed6db8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d88b7863031f6d1fe8f8511fdcf88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2deebb256b9e1bcea5e116d7fc81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad0d589fe4e8487982267a6273049471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272531f0f4e9e8b2359a47b7affbe2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a5874c34c35c7e1c8a1f27586eec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0ad9b0c701d9ec9fdbfea291014f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71d71ecbb7b89a0775bd1ff5c9d77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769265becdbf0933a6f6a8f24ef8c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9396325eb09313050b7746ba14bb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef277a5ffe3162c7e858e1715a03452478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687e1d79b4520f7e28f78a2c91daad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df78cb53b879317db253bb4118ac96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26d3e8c11322b93c844d8fc110374f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c2aef4341644132252ba794e12e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a133647c9b49a3e438259e4a3ef103483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586588e5452d0ae8a27cace71726c91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de04cc7e7fc15301dd621d84fed4af4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511163efced3c69fdfdf7bec80e947486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b9151795d508e1a75fb46bc2622bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441476c2439f0ddd7dde97767911bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49009d16f8bf74d22c04b984d3af479489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f6ff5d72da94593cbcdce1b4e71f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f64dd758f795c601bf1a12387afae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66748568c553b41e947de75fb9376ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7f28b20157fab10a736f84897dbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f0843b5f3aec67d62a941664b9d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e75943840f14eadb9458ded1433b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bafa777efa6110be794c891db5dd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d58dd1061c6c4c42bdfec8585852b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2cb8950c6ecb764ba5dd93b1fa7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93f6762ceca094474efa981fc0013499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8c10683cf1457ae3a5177903bf4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9a26261c22169cd7de7561ce2bbff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd5255a82a7c4253b29e917609b92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf5a31d50aeb3085970905211c6ade503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa6f5e82b649ecde4928dda719ca43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ece66909aff9c20e67a95f3083063505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ffac32007b2a5a4a7a93c8d531b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc8c1a1e0068840d135e8bfdff9b59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a487823b47e196bff2944b7b1d5d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350427ac21e8d63a65d00ee42b29cada509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa483069dea8a04e96c544ce14a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40400c9451f9ce84a48558b9fdfa5dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df2fca2b0b7fb55d5d9aa8d6d0ef0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905effe712a063e64804f0383159d33b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3398860abb8e5b714d1d28893b0120514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31a3c312bfdc63b6cc4a89800b0a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949153b70e4f567db3fe6150bcecfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece31136d18b0a976f3e6818243aeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c258c258791f04ccbbc5abe8b578518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a0fa33c3596726742cc7b94ffdac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3649efe590a303a02738ad7e62255c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274104f2f1049c9213f3a0235cc539f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c06b9741819ffc00dfd4628de5c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a09fe0e73574d12c3484bf8debde7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2ed3e2b0de16f8a91941fe78e60f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5eac6704bef6bd7723ab2c259a4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adebd354b470a466cf01c1dcf6a320a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc87dcf37cda4953e0d723c31b4740527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c73357fdd8db8044359fc4879442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370552e84de4c38b26502833c09b641529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116aca4e2422345e4a30bc380784a04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac01d16824df5f85b7769295d2237531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73dd59f908ab5c75d82c4b532af7fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439720b6a9ee8a9e70a5ee083b50944533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0cdb1fdc133121a9607d217fcec18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc7cdd36d010b8f2fa3a6dd00dbee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48445888bd33a357f53fc0cddd43a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8cd2dd631063f8fe9a9e5fd84a7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d696b5a2fde3872c70ae540db301538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a968b87c395f431b8c44175dd3038d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae178a4ea01dbace5b1a23b840843540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351b9e0cae5dc5fcdaa80103f558a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafadcd170196d0662da4cf7e153b7d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c4c211b233f7224065340af16e1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d40d359b3f4605ff93dcbaae267e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf379513b6b39aceaae62b60bba01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45772911eded6ac910a1d1dd1b812ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f337f04b842e65f28117268bd9ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b1f9f68e63fb8f1beb35c0d3e069548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f72ffea20d91711d6cc8d2653ebe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5b2016682170f450a21e8e302b98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ab91fa50599a524aacb0d8a241aad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e158c6518c83965610bd9a4c348d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9799dd3d39d02be9f76c036615ed15b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae7be73c69a5c5e9e3e1c5f453b82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f4ee28eb29e2d5cabe36b5c997a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60ef7858ef368cd8137a6e5529178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb2e1dab4619712edca691df6f349557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a525ecda07c0978ad170af27c6da6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99853684d87c8eb53d4e7d8f579333559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aee75aa2a22c41fd69a3916d01ba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd74bb7616336685032e251f041e7fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db389635df4a1782eb6d771d689bac9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7fa0fb136d8d061ca6cf9119add25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4210530f3f615a7254d7e2094d324e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcfe4d23775443f255bbfa20e437b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f36b13f1034a592d21a87618f6a26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94bc2b1395d43bc568bf4e9c03646e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47776e49cb2508e1d988db04204e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ba3c5bde8f50bbb57f5cfa947723569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c3199ec047e90e5b5f51e5cdcb371570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa860d53d89d23062e86312b8a42f16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865ea85518f990dd3ad338acdcc212572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3acb2fbcdd5f1bc9cfd54fee20e6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c6361cfb8869ccfda5e06818cbbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91640a92a960c4dbcac78ac5dda6796575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5c508246b71ff1b81bf394efdd44f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb898010a6f4d137506783b52f1f1fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754268cf3c86d9e08305854f3844ed38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a755a2109f6ab2fc6fb8424d1a80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32627d0b81b01a71465c2bae3d2a985580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4f882e7d88bffa0b0be65114d01d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5da09285111cbe7a68e75d0797bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd354ccdc57f477fdff87fcc6161302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877028a63e9341e1237146c01b63993584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b4370c679ecd9c8531e7bd01829d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2cc25451daa64874903314d076f78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420978bdd51943c61ba1b40cd86429f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e22501188c649845ca694af00c63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50680ede7cb78c8c1d6c8f1f34338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693a91d3f65b45ed6ae685fda4dd56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5cbc2a14da1b42c855d8432b78765591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3099bea4ff70fd9c5f642ecccea548592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de09aafea517f48f3fe3dd5ab5b1a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304134095cf4b9df04291cf9ec29b0d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a003a5e0e008e7b28a24fa2003118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0eeb263db2c2fe536d44c29fa85da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3740667d45e0d2817a065c8828557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a1f680ccfb68b91c5c3fe7256512598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8864f1e71f5d8a4305e21b094bfe805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac68beaffb550e5d87da489c4edac04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776de118d85889b333f2bfc4025341601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35bd4c129f478237b8ba5eea5050a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc3dba487a62cbee646e50977fb1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac7ca85f94c91dc70c5b8d12b1f6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311a2a9cef4ddf2b666f2251afcbc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92a83e355395ea55478a480009786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381c0df2951e6c4e73f5f342c007eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a87dd43ed8389f2c920d9f9067c0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17336b2efb3d12712c7a0784a832fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f631d24b2624d31cd39b0c65b27ee6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86247def1beb7ce21c918af98b669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f17db0adda8cb7fc6da00150d9be51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1bb18c7499be0529676854107a32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5493188a6ad05b0709a06237dbfb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ff6f3eece08c101d8e7a8f76a8b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e682b6b197b7cf1f2bc9def7782f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cc353e524a6e98ec045183d53d53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b5a562498d929b3f83e8c479d952618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df7e1b8f31ecef8ce8fa61aee5f8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3463ab04aac31b40f8295046d9880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e09babd7802920a96e0588f9facc0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766eddfe6803cb9fc25af5468be567622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804b10d76d1bd31744bbf839c9f067e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66915f9e6ddaf6462b9d6edb7785f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ecfbd6852c4ef3738f662d0505c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f83facb3a14f265481e256774a18b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6032797b54503cd82a0e6203b06df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427f873c0d7936f1df267bd0beebcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ba8218cc3a41e8cd900828768fa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970d2348d88a16270c5570bd938a348630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9eae997b023fa172cfba8ff3b64de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25f6fea50264397732ef966da6a04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63a2ae6df77629861ffd29b50577d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e733ccaa1b07a9a4de5145190723bf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497fbaa9d0620e686031fc338ec124635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057cb3e4a57bc1d6df584cf8cf3966636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ab1b248e5a3907c2d98371a02a37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4c40469828ecb03508e3289bf92c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f370fe9aea16aa4b62900ccb9eab565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cce5cd7fa86a2283fc7f2e781db0f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027928ac11a47db37c6b544ebf473bf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59112619d658dd652768d3900b76021f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9afe587a771cbc7a763d513a1f52b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338826f4f4abd2c02ed7e6dc048307de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe7f1b6b46d0f5ae9c8c873605f3ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095616558ea24d5f3f85a396bd8682fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977552cd9d2a5a95839db032d04a112647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccc4792bf67497785fababcafc1269648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c96a5922fa1f7c2f176a207df5e16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d587f28c174717ffd168b025a89c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa068666365cb7735d1665cee67c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a3ecb58f2686e8ae000b399b23636652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92860d553705910527f18c1fdb37b452653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa482a9b6d6cbfe763ca55e828cfe7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b516257e8e744221289e197878cded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41014293648426497eb1bb134e1f86b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38f98079230c53a3bd02cd1b91eb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbadc05378561f6ebc72c07c0ef34f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a0abdcee7f7537590c9c4dd89fb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485ea9c9ea3a01542b073086a666882660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20a49568f4b93153236d9e94c987b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b18e69ecac1e43e4d7a632f8e32fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc689f5953b8a1cfba9d855e52fc1129663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619791a38ecdf05fc5a11d7a28467b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9377258e4be60be0984417ec85b37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f667304af963b9c4f801e56e23970666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad657a27a9edc9e94aa7e16f78e78c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a04e35408068a9129d44d525b866a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5cced1ba7e5de720eaa44e97f4df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f304c99ebfc2f6e187f14d9f923d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86590a1f1e1754d70d9657ff51554c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec058335ef670bd20f83925e1168977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef148caa05ef28915af3550f4d3eafa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da889eca105e4c5773124181c595ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7a2cb9196130c35f74310205f004675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78573ac145907a5b95f92e4b1578ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e477954e852531bb65c25aa53892f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c60b7a6be87b4a811c483e5980ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b043468d503b342712cf20994b61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f3c2418433a6e5fa1fa7ff2e3fd4680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>