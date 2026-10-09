--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557e8552dd810286290f59252f74b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eda36c480e47a5deab57908fa44be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c432a5e60dbaf406c3f1d0429f92ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085453897659bc1ce6f61160fddf5c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec763ce713f17f44f7f5b4c679e80e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fa04690544e1c8735b537cbd66bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc3861b473d2b561b354ddef99aae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880cca3c7a8d3d2bfad6cfc7a6c5a788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27155b6a8515e0d2e1eea297913aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835a40466bd279e99621d1f4022ed510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f2bcf795b5c98ba8688eac889efe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d8c3f93f994a2a09cb46a5afe5c9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f662f4d04be6063f629778d91f93113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82a723b3e85a3b9ba86d275586fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5339059ce5be7496dc64d3c34ec3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c672f56e8e43ec4d064856099cb0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480368fb1d0c8c5252e68bf47d5d821017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87441a2613dc2797d29cbc11f46af6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3287b38114b635ff202fe3ae23e419119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93225676bf0f76bf957adee80abd9f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169461ccf7099b2eb782d6738a42e32d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb413983c63b00b5e6e61cd9c909622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5605ffb744480aee279240e10ad8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2defdeac04886474c58fb9f291abf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81001a841dc16d0e795357836c72225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72e77c0279588f31f0b57b46ae44526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15bbe2cc2f45bbae7921868f4084727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ded04c092f9ee0173d33252e5d5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad456b98500c0880d65fca30e51c0a1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f173ceda8a01a22d63f978b1689bab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfac816c7a359b01b6ad7c71ffad7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac42725bd434e5dd9717c83f0fb55a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2e107802c405013c49be3bb2ac29f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b746afa49956f072bedd9897c91c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbb7a656941fd33ce8863a3ecbbfb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc571d7967ad5e29c602598bfad8567b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8e55162e839e2c102f31eb9ff72e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18e7037e7a16155cd37e6346a901738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8503ee3a7bf7d0973cc8d2a3ce42c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde4795ae8335a056779af9a1dcf6ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364967fb17beb814c2e95355d5c3b3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa0bc0374110763291fc2b4abecdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e39f86ac0abcfead22d3718afa3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b8c9fea2068b94c0caccf34b717d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f10e98dc016eb71850e189f09e8d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4a157041f108109f3a6ca4036d9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e6dbba1464767061bbf0cf253ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838dbf998557f8215954063e0a2be0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e6e7185180e37eabcb73dd5899a7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a69e6fa0beb2212f55a6ef83de7a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4fa3f06200d03b3a2bbf73aba4df951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1cb88c7cb80e2a3a1f533e5e848452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f4b93f27dc39d4b5bd10ca41a326653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe460889b6f8cf9b38d9c20a9a4cd8c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243e8ec514f4fe4db5633d2970f9c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8133f976f7913752a4204c0e15e1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac72910bdb81228dcd20495f143d7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd8278c35f877d88883852ced23ea858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd127d4b042f1da8c6a3e896a1b887f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60210d13784a318ad7a6e509a62dd1ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d1728313cedd1539cdf24501e16b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4142cb92a2719d00c58c3ac769af7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8bdd803f9378ab6ce0f0a3733eb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509815238787bce13fe99e3e1e4478e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c06111b729082cfa12f921215178365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ada956d1cb5aa0bb3aaba737806e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269cedeb633ad87b770a9ababb54ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e8233b370d8645d3ecb0733581fe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6df23fbae2299e7340cdef155f0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09691c6a444f9b770c598263a7026aac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855819ff310c0f89a7fa2f0050cb3fce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239816dfc4fffbf14d804e5afe4251672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6123475698a94c09010cafb0d1b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f314179bad26ef56a1c677d28110bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d694da99e585c90d4b7626b9cdda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c09e2a0d7f8a92edd018923cd38676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242971d4f895d3846f0bacacf627a12b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253f673073c4dd21ed985a58ff2c4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64c9662119bd7fd89782805320b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43b3d5ef070adac0b02e155af28eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0f744e525b8a491390877dcefd50681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12696ba16977db61bc264ce79c32682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5a0a197d0cc97949f74a530aff4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c60e6260d6ad72b7decda2db8b53b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3208d610111b2fe95c22b90875fb8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65270a6826f03f4f45db1c13758cb5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46ae1830a2f6eeec4b4d3f25fec9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511bcc381b02bcbfa02a603463b87b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123e5aeda4c157acf4b5d590af3b3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdaa5bc019ee37a4ef215e9e5daf2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2c4b655f1f45204f0a378d04976491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad20cb8b3ecd831006d8dacfa7c3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23aabdd579ca268c92de74d3e36e9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb424ae12194dcdb1e4b5b87c5de894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0cab455257ba71356fce56e742a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc7d032e37923aacfc27a17ae2b39b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c6d73449d70760f8fce608dad0d6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5ae29fbd943712c1d0c78589b31098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959075f737751e5266f055a297afdde999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ea3974f7df98da9c5d9d3eae4847b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a856fc8511f8f369cabe9efe214886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792696a41436e69f8c4467e7d78ecf25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea58d341e4ee8feba6278a036684f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c99bc1b5fce88a6f25d5f247f8a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ca8b819fbab81381719e58cde54b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a28bddeeaa1b7bc5c9d274c7a3ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e514fcbaedbea4c9c1c7b5c9c5d4f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb188b1bf1460fff4b94b724c0b5e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf5ad1439f30b425c7e3cecce2954109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38adc46285c755d86312911159b2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa7a228c2f8688a58b5cadb941066111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c81a4c7a7d86fa4bf2f014b44a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aaa940691ca5083ad74aa7756d2c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b2515b93a5fb10b7ca92e373f636f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ca487a6bfa3a56712fe46ed33c2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f9080cb704b646a6ff79792c7729116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2bde0db2e13de71261553ca59b4d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994a5b8d2217e696a2d6bceb929a184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694768d03692d8050bb51744aff80a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f837dbe0a865c391d39231e9838d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9a6fa32abb0f53e80e35a850e9057121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b065b87dec902b6e28390f1d3768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c45124ad7518d2443dc83bfcd6c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6cc7be868959e45f9eefcaa3b58c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42a1de5d64a1de45433c47f579f9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d1ddd0732fbab76606b3f30df541126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5a92e9d9cbe98fb45760f0a177f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc50ff9741363915f207cfb721b594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7bfae65d14f450db41ba81160a1ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413aa51a9f6a41c263cbfc5c313d26f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a796ec372b528de3f132814705c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e4891e6eecc1821c147cb61f5bc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b5915c9fa1656d33404e381222fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b50d532222564a5920fa55a6ea15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc208f74f607ec99b66ae2bee67ce0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98480d321c85f61761e8cce2d5dc8a03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1150d00923b1d2b0c3b76b5f09eda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfff9d61067c0b918d0d30ef14485cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b5c025b96da3bca8c4913ccd0769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805af7f72acdfa4e18fd90b3066e13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1818758f94fb6a443a93efdf845ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c09e4f9880d5efb1ab763a826234142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662c98bf5e7290b853f6db680b3245143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b683442b749ed5bc62e32f2df9bf54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff5d1cbaa63b282be0a1b3b6d11a05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c9b1b1f681b454fe8b1ac92f96bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cdeae5508ee65dcbe4f95c24b4399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa8fa26fce316e5fae70980f422d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df51d190952cb4efe28c7f8eca53c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f4b4067ac9c597e62d9fe8672216150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68558452b1df1a517f9b1cfbab1e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61217ef6493a3e4f4d09957d05f44b02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d603ddba52940fc61b2f082f6e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e385f2fd32fa28e646b5c6b43a87e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfce8787a5e72c116786b2f228edb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959219a54d4bcb697e5852179a9ab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099c45d52f76432b0da9142f72d3660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a823c5e24f6066a33fcea04f088f013158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fc058c62bccdcc964172f6daa1ffa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c571467200f583472b54bc9d35db3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e6de0ceeef9eacbf6f3a2d5a80ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a0cc5ee846e9ae8aa6df9dafe84d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f773b6d3cdf9a3d91bcc9ff751206163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8358531ca3deca3dbded43aca73899164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1802def026e99cfc96abb262af111a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9087f0ba8c06d0195f81b8f020d7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eeab0d789278a3f773c4d1bf7c663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236491c1ff24ef3c24e4b0e629ba7b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed0a874e6a1bf924dac754e6140cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a90ac0b044a441edbb9a831866c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83d12dd2d00c984da2a34e0babfec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51f2f5eff48fbfa8ccddb255204ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c24dd736e463be0458e0bebd2e3ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28228800c740a31b6e9c5c2c875435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741a75654533aed91699e0473c0f62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed034033345004dc522069273c6c6c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba4a1698120529aa37ed996e8a1b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4b2b4137f3cabae920ddf983c9c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7f8146600184ceccf4f392007f1a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc0dc412471a1c3f230c35b8c986d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd869a12a9193bbd4501deffb613dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4afeaabccd939036d0722004c39a97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af176d981ebf09931bd6a714ba77372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb801d142bfa16c1f43ab0dc49c58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf29b81789488a93284fb38034056185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6f5f6820045f4562dcac16a4c810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d96e9dc2e49f6a726d06a1559108a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99851b22ac74db83ab1e76628d5550188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2674e35ea4d55a24e3290ae42d5de4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a493be5bf53c324a893d386bf1588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea799e49e66573fb8e3c7c66368cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade38075fdc22fd6e101a7c1838410192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6b5c83e98ebb1e851146e0e3c939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefedd909bbd294694e98899a33738e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b2b53e267364e96e043d67416f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab87a0eca07a7127b1f3c115a73c32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699724e925e7a629088a8c549d2196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf221504ae3bcd4efcfae555e98f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23cc99ef71a4039d6a8a1f31921f1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383e436922dd09046b047fe3c44edc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446925900f8036c9f05bc6ac95b904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99b1344ac239a0112b54b32f625aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37420b3cbe643e047e4bcbb3dfe7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d8cde51e52e3306f84b42ab978ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a7327365696cb4d252cbde752bbe6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237edf8b3e8fabb65fed7a9cbbcbdd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd686910533c6291ce719bb43bc42dfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75623d30c3b1df40c7dac84deefb3ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4597ecbbcc6e84c9a580a3f9670851209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3474d95f2ecdeae2c7293ec2c7b90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916d664862a1d2ad4199fe9ff95d89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5e07b4cd7f877965e6d89677ca72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a443084edd3dfb1860cc8b718bcaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394206f30b948df48e72c70d381cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb940a60386f8c95b8f29fded9dafb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c86dcff0edd9126b9e5c7a80487252216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d53e1b1d53bf8348078cfee56edc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b30696a04e26f530baae4c4893c06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5cb685e6b688e065c0ab677557d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6213241f04a673b15a56f68e91ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fa94689172bfe5ddca6e4d0cbd6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d696f11b541d8af1edabdb9e2300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5523f744f963d63b57c92182876837223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e186eecde0be1f52abfaf162d60cae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f004da69454a048dd7a87eba3ba21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c663256de4ee28885a59aef3443ebf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439cd745d3b9310861cecb9c5cd65f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2fe75b66c117f9e274aea91c2125228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc9a438be2cbd8ac7248e56f6fe785229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfa9975a5dfe34f6f3f9901a17f77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe58225041df7bf4682b8f00d199123231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19c1e53dd62f74c4d3f71870714ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe1c9f55850365475d07f3234f706233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8125060f56a4830b69466b43ffbc1a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067719dc45fb929dc17c38280387431235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b9c91c194d5307e8b884af602640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83888973e5c9607e4b74b0b7bcd15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2234d0f9f7ce0ceb7ab358b8f2bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81ba432ce5ceb218f73cfafb24de2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a341872279e7d453e6873db42f2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549756dc1d1fa3ed7c0c6ee6213895241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f0479560dadc8f640340dc4939e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f49255862ae7526479720e7b8cc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ccf04c8cc760a8916c6d42f1de88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70174defc2522d231839525a1cd81f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be54e3a83824bd194d8d7082bed0086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798144f028ee2673c003185f0ff2f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ac9f91ffd0760a6af1c934f6e003248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c63432ecefd7afa8b04833829428249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476acd7da180195c68274589a8ff9530250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a8986c1c1afe85c0575d0ff43345251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e36553efd9132d9567e1dc14ee10e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0cd2b0d9917156728ba9bbc93f94a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614dd8a036de17a39ae3897db924a43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11016c9377dd5b4cacdc03bdb8007b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7faf9b302d7f7b9e58249a60aad1f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22347a63f9e36ab29a1f5f07ffc3c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6e652055ae9ab972135fc6442aad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de0406a5e69252b473d4aec4e4d4a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0621ac5fe23f1d05d3dc60dcca77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c605b4802b1d05818d8d50ed710b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22555fe58765aad11194b4553152fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765373ef73106c80ad2314e8d5044a24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79b666f8864140336c46fb999c835264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229a8f553af1bc721f4b028b5d21c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358ef6c954b89d29b776c834df344c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594324b25daa18df9fc4533fa472dd64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ce96c931eb5b6c082f1b8134bb09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5008a67177b93065d33f28e111cc33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7cc9dff93c84f035017fefb9683a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf34569d64210060a6b47a50f4d9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4a9d92490483ce6dd8f8dd4548a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199c36030df73d216fe1d3b8930752273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba912a828dd76a01d7469e379e8af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8185d12c490250e60535fee35ec81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582741dd82aed69c71299fd6f4a02b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce526b64e9f212560796872f8799e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3375f3cdbca5a2fffe6f9264d541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781ca1a4d38fe40f31dff8e7a3e694279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f919fbc702a055cb5636e47b32c5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca4245f08b98840d7f0bb47f9cec2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c26529b12340ff1f16df4e02cd722282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548f5a589e894cd7c9294f847d003d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ed06c730247c92be58777caa11f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b13c36acbe454cf44257c4a928985285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01723f1adfcf8b24a5ff6381f68e8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7baeaafba95ab175aacdd6768ab2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664483ab580629ffd14a6f85e05466a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ccfbb224896650d47061cb1744a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f51ffc14c930f4a04ec95f11774e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29846d3fa327dfbb39b6cc7e282b2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c914028070215207ca92c9b28382292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d30a49d1443bc945192b2beef6f718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59600424cf974d77667d58c5ffd0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123e4b7118d112e884ab6266b67b86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca608d6969d15369fcb951ab1fa074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff537595b45224488719705c21278f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef162a8d4cfaed76b020ff50556fe214298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193554e866aad68d4c797badfb360871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4875b1947873f4a62987fabe29c8b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7599fe59d8a753021500dd40d04b954301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008dbf7ed3e3f68103210b6b0a11185302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add910af2b9ea70b0157339052b1b1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad69443a31e5d85b18caa032c1ae3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2232f4f73c13eb7084847d371ccb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f381223eb640dc7c56e83b39becc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b80ec4f8529a03c65e3d2f0cf6efe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc982019c6ba6e217f5a85b740ecfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ad077c81193af3b560ae86c4dd1cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016200f3b3a400542a2f28737142bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a6b53adfcca9e4f073fc9ccfcdee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a2fc7ecb8d4d5bb06a0c063b8cebc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957476e1b6279ed0e586bfd197bb69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21245078e0cd42811bb4cbee558b1c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b65de69f3a59292c6149ef6bf9a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed9952ce559e55203fe56a779a70c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f69381ef14b96b5446c46e58c23d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c608db71afb1c718effcd720ba7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a20aa4cf482d8915120d2cdc8c9217319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003cd9b9823087c04a8b8898b84a56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0de472a6e9901e39095a65c828e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5553ddbde86a65e39df82514b0771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4098807122908b80869a322ea4802323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf37642679a0062f4b7f6ea388ffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313b870330f4a957de5336b17b26e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef3c8442519aa8d902e2a25b6e8e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155254f78da6f6021aac3ba1135889327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4b7a0df9a199732a908acb59e39c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68c3d235fbdeab115086c1a7d6a54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47c86a795322d58c1ac4874c8bde7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff96291d20e178047d9a78683cbbc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52e7d846c92eff4e4ee408911b4c44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c1c59841c0d10379a8fc6795d4bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3e24efc9f2804ce5419a61767a01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783187f6f533359ff0aad782e9ef353335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be2162e4d78f9d52f627738ee5191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93458dc6ae7edfd80f56b91ca1d490337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cadaec3933bd5340e6acfcc4b0d28d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e480412410aae526e4315667c2cf1f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0231971546bff3a7fc0df4c9c5e0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0dea181eec7c64c706788cb3122f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03255996d62a5a6bbfbacc06cc2dc1ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61764d6df1100bac578ec9131ea2e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b1f82477209d8401926984848c5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a743ebb1c7bee344f8db0cf0918dcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742061d5994571e8f9b769d1dcf90102346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8a37e1ed05fb0dad3ba874fd3bd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3153ec57b9ec0112d588a295f8193348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2156dcdb42ca9ea187ab41242913349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20bd4548e8eca70307b969a14a88c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b4c1186db2faed8ff4866c823822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910abaa24359725901d22b0c56e823d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86d4c3cfd244910d14bfb64434449353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71500fb2c732d03598f615ac6f90f58a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b002899e6a962fc293f6f55f98e1e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842ecee408b638d46886e995821f17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0149618eff618ea0e09bdde1b28920357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f44cb975b154b19af3aa3b50f8cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64792af4bff6460eb0683b88989851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178c3d14bbf8a422631c19903907a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27be850635c7ae91c22a5c28511e34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2eb2def41a7d07c9c42452eac6f42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb01239cc6e5f3ed6a572e4e58686363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963d025de9017d5ec855e9ec2c51fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c21e3eb49d7c17a65387ac3fe7a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37686ef27627bb507dd10f7b9b8d35c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d2fe7906fc13e26974185707b43c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c36e4e343065ff6d9abf07010a1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36bc7899e683a790ce17de678d0b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c69e1638c0118aefcced8dcce244370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91cf11eaa0d5672eaec9b3b8d0ffb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426da7c841dab17f1c734dfc657a9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ceb0c2ee01320de18468bf0ba02c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533c4820350449cd55fe4edd916f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ffd69729227ab3b79ad0dccdb600d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b964fe07d166553d65e1638fd575376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d6288a57d8800e7655ffd2685e15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aea10888ab1ece3b17f874d8c81d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53fb0ddfb29b33b11f0ccfce745ec2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66583641108b0ccb0f72037650f731f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cae3ec04a0d53d7cc7fbda2379676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0d0cbdd858adb478f4ca28019ff5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139effee766232f3c7c78e81cd681a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632d3a7208a9c469a651bae7ca5d81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062836473355ea931d489c8fc3cc1ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ec32826edb46b144c0182bdb3a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13dc573afb5733a1faefad10e37b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feeb1a35f7440401d36ab10e1288cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645644751999a3d62a922483616c3ac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d057c6a80f4c4b49c6491ed7414b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d3fdecbb80c7a4f8667cbf88a126391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1176bcfead9e2a72d8651c5555e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc750a469630f1cb5288be72a6cae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23a42db3083ef3f7af1e9b1ea8493394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484161ca5faf414c679568052d68817395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8227be1bf38440b6e38e28ab59cc0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a330256d70ac6b83f115fa84fa9731397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea901d12768e020720de7743a571c89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2c7867bd792de1d73923e12524f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8b839ffeaa77ae4c2605a9ef374e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbd4bb9af41c69fce987742e93f65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58bc7fcf704eda1a7975cc27b1134b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f42d807c4b391b336aeb89b4b004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fdd88455640d68588ce8aa5e40428404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35babfa8827e3aab670d220b4449e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9b4696aaffc10556c2b8b7055b93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7dc94608c398245c41464e7eda53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801a8d546faf03418e98bc91b765fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba365a53a6e02acf377ac94bf1a90d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d1c8920378c132828a9e8ba905e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563df397a0c88259bc0c5d08f2c926411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa409864ef3f6820e65e24c68c4b14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5603678c30fcfb2f1e86cd7daa535c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359966fd44ba7ba4d702254489161141414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ea7ce868a2c6c5f29073a562b5e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3624f17032f9f9c37903f5efcd36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9bd0a762770afc8d2b742aa104f58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc9eda5b246f9d96fa1995a8896d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a38ff3b2706363f20c8aae903a14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389555e7ecfc782cf5250c449c52bf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f2950d0d0c93fce9327e67903070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b61a171940849597e390f108e66968422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9f203fa83f1b4737b03008c716cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23040c8f3ffcbb7458bdee74f55da0dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb0a2a831a05a1a72da01eef42bee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14895fd32621fbcceacfa5bb5d3d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e135674cb85c2c34fc2b45d6019fef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe040d36201ee7db423a674fa4583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa0f9020c3f312c20c86a36484194429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a58d9431c521c94fd1e92a864f0bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65a0d1fe7544762a927fe5fe36ee41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b600e4d2c62958f7fcabef5d04369432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f5fa91970a2ef5c6e46cbbe01b3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10656cfc2c84240282ad64acd139d24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0cfc3b1cba51ddba353d563afcccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f77b4b9c0837142b55fe32368194d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9c77d733b618101916250b46650e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874cba91003411b881407ca461b813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417adc1e756a62bef779bbd04660bdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14d3fef705afb5e557aa426833c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c45831ce41a504a72a5a2835daa3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1730d740fc9a7e54c283d95ac55264442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd60aa573524e1541624fb85ee49ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632e2a3485fc01177da58fc3334854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce59e614c7e7275f421be5b973e6227445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c47a76e3bbb89b4586154bf548c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bf723fb9990cc555f70d838080e48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeed3a32b309dde8bfbba146a13851448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b11fcaaf53f9d017a8d86902ddf03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d04bf8a3a0f101ce8dbd379e02aa3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775abae4f584e2c4e5721739827187451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffdcb44276412fbc941b0894da8b8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304b38c133dcddaeae1f3f362917bae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b05c49e57d1a884bfe0c19aa6c8d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76743e54bb245fa22f8cc97942c385d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4ba1d57c294d8b7dcc5fa96f15b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59dafee8e5d2983f930bc2a9836511457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e3a7f09409d1dc5f0ae94aa02430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd781417833731aaa9e2801b5e11de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7723c31aa6a31cf6e7e18ce7ef59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82f85cfd4c238ff4e31c1de66b17c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d338cc1f1dcc93c82702c7d0c5ab5f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40942f92535a5aba6004ead008c4d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202cb59383e81b1903015772858a44c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824b5125951e150846da6d3a2c6ecfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03b39397d2c6c95fa06d6b2bafddb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e4ef6ba53b574edb26d790fe549f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fcd6fe00fa0ca1827987049bf03c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b0fc5ff2d93ea7e596fe20421c5b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ad10fe73f3b2c5f55af0a8a10643470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ffd542f3595441a59fea1f25ab8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a67a394966688e7476faeadaa9fdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf4062d461eb58976c2dc9ceed6cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287ab4e8ab4b0bd60b39dde4a72670474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca567b4a96a5095a7e106025fc1c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473a8ec0eff9ab6daca3f07f1a5152476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600924f4088cd20dff4b48a0425771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fdec83aac07ace729d616d7d3efef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b07aae77cbc2ae0a0203c9a2fb9a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00d5c77cef53a4dd5cbad7b92d907480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8586e398ed43fa1a56274d28d440af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69061cfc89117cdb76c651d1bff801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb23402a5da990f33badde7f0b0ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31e5d44fc41fdc1e561421dafc4b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b8b0806080692139a237e62a65d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254863d7ee26c8587dac92a7966af348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510fcb6139b2bbc5c627d9d47c8939487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3317acd62e4272aa108783e65aeaaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e298607c84f564d3fc6956a4a44e76e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842e0f74097397140166cdd084e762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea282bcf0780e412799b76d351560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abda53a9c4faf443470d1e2dca73cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212974dbd1a142aa769acbe8fe82ae5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1091d113c815297038012da7a2bb52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24cde629890bbfbe83382f55882172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c26e21a846da7750d53ad8db856b03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8b6c24c293fb734e60d16e0d7022497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ee00641e209b9112b11970a3712c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986d23a10cd41b3030dfee2c8a2b16a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75938d4e55d6668b4b029a249a8a19d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94955544d7bc458127e418c222d4592501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9fc064ddfbf5cef7260092cdd32e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de142b2ecabe7ff819ccbd7276edf52e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58f8398729b078bc58074ed016dbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed74dadb644dc8129760ff80b9c1624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7deddca5bac3c1ed2476cf25aa1da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c146e4ea8932c24a2905602655697f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454622cf701779add9258b1a18855808508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11aa93ba992331c365f18df5e7f7a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30d676d716373e358e257b14eafe9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fa7013ef3c1cd6e3c780d5341c229511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548379ba5de1f9dbef77e8797a4f6842512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaf0512d13844a274201935845f01f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddff55f03dfef781d6b1e1f9e459177514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e149fbf0a0a818bed299ab0149881515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd57b1fd58351a98249b1bb5eb5d35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbacc65bbd451e86afad6cd6c9114b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa94f6dbf9e70c7c1dc354067e8766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb673e6cfa30e9a1b60b37e4ad9c8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8bc9840b15d2ed5ef0675b1ba86a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142502ff2e5f27f4c8b9d3847f6770521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2433b5f2b3e48b2537a00587c551522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6a9752c27b90873e7d394ae4b39f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd68de46e34b78daa37065c10cdbef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c5268547a7c95c6ec0a0cbe4aff1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87b9a35d02049154bcf0dc0a614044526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d83fb3afcef6f3c9f0f8d6f2d2f9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29f5df1d5a12da6d13d8dbc6318f24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1110dc8cbfba368b80478e069b4968529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35806f1ba1b86cbb8028699089ec27c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b909ff933674a8b0137440d2dbddf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbc17b2d1bf1b93b83331c87605748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88844f77b8975643b41236fc24fc4fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5e46f2b0d3c6ad3b4e1d80e31f958534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6e1c547210a34ccda36ec1c40bd70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f82c96588a281af40dc9a81ed9ae6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068409d9137dcc596ce027d4d73002537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983c4ec4af46bb50e8a44ca93f1ebdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af80735a4889cbbdc1bd2917d09f9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dd40b5070809b9dd9be9a462a239540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ff29718436a0b15357ee9086013f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09fc07df26748097f4390097b0392542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8227131b98534ce3534f8dcece31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5bb89061ca43efbb9950da425e83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05dce51b7b9a260e737e127af99415545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781b57af5c5bdb266dbd09ed4ee472e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db02784bf0a73b75b26ef259317af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d4a076c96e78e83b6d839ba5e458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86bb7a492409c245e713046098134549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3a67e913aec39abee38e2078d706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed912b862c0660a46d16cd309cea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eed1129d0ee8980c4a421b1ca164d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e71ac0e012bd4262066a316d6b69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4e35f6bc16ce830fd110d797ff4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01832d0ed54aae4043e0a77ec1bc8ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd8f3de2271b7132b3e845139ce3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680612e2cf45a7214da8d52fdaa9a3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea345be1a6ae5e1f37280d630b29a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1cfc5beb07a0e58f0d5f2577e705559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754ec67240fdc4c9c13d8dce5ee6bf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec776b1668e988b279a5c1d1ac0de37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e8af8a787f3cc6e720b3f10692a69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5288d96ec94720903dc063d25c962563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f096ab6e62e1ee86bf3e5f2749db0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6b60266a49508e8ba5b0d7734120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39163e32d01ad9b5e01ee38ff11bf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d5d8d6c718c865575c2633c359649567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1badaca6df04028a86da77ba6cea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0199b2d92daa042ac3d1cdf65cce4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353f97602ead3cf10a64da3977ab9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879599171df6dfd1af83bf624210fead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb6fcd9b451ca6cc091d0fb117035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc155535a4969a7a430cd1285e2a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56652ca349a94b21545e1bac268041574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a63f262ba0e201795bafb0ef26ca34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b1d698b43f69ca4895f3d482f0e4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf452b4b7476e4a3d3b417d8ae0fd7ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb163a2983fa1dee65bce4512058b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc23a3602a26b3de8e6c41555147d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496000463e50487e900b234129404f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e383968b8b9f2627928e092b70ff0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f895bdfc40ae34f78bad336cc364df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505bcbd8978f1c93179659169fad72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28d77c19b0e7cfc1e81c229ac33b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156767783d6a474959c23f0850c2bc2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a8c2dc2f32ee70b99fc332230631586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea683785261b9910c5a2b6649e70999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d4ba3934b1bbb7aeed41b9d0c9fd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e453314e491e070d82f741155825d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ed36685c958d6b0553586aa3b0cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e7855abbbf97c69d0c40398a15e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c81d664f2781659a59b9f3136f7a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced5940ccc6976c18d8939ed3e178f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a7d8343ec3bfddca60f7fd5347b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e5b18541b13bb9a2852af5a5dc53d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b743a1ea7c429e9f25a6e5a6001548a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee0588768737cbb32cc3537be57b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc4ce4f9f0212e6bd7a66b39a50f8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7627dd0f70266f3238a43a2c5970c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b231582dd2aa33569742b591e82ade600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801460c27e8a27413d9971fa41736be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe8f3ee54e749d3054d0f5753adb7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93001339655f1aa4fabf57c9e438cd87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1b1c8662ce5cca352acba977dc37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c554bb5ecea30003f860917cbaa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a75935dbec69d882318dfb1b036e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67b9fc483c3828392d477ade0ffb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea731fe242177e5ebecdaf7cd65615608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3148728cff178389afd654671c5f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8a03371d33a05027a13fba1bf1e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d122cee4d331bc384c944bba78b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9404e5ba399afb848faaae00c22c05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe06e10de18dafbabcc0f7abf67979613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92422af231090cf1d821613483fc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68490ca592592b6dab70d292f0e16734615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b0df1acf73ed605561b0aaf4c445e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3a7e4888a0626de737bb47f159cf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb62cb6906f03659ba52ef829db57b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470addcbf131eb251e5c6650ac4d750619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18daecb869c69488f7ae3803c73b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e26555479f5b8c39e82fe7f98a65f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02266be94bdbe9eb1d215e2205e151e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb03d0052e96c3595573328945617623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e990bad323ad16ee3299fd8bfeaf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff541d5c18a22c32520cddf86a3b5bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8928dfe1058b740901d0385bacf5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b248b5a0e9d164395df2dcf93657627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274f57c99ecc3f701b9251ee1a984f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec4c4dcb439b52e170b0032d411ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40febeee0f8e83f5ca40c7d6a90773ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c51bf27dcac0932cf73303f2d89c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074bc96d3e464246ed9d10ead0b6985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860d287abc31453670850b511f857e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7490c132855ebb35a9941db58fc9ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5479688c2890e5cfb5e8cf56f036df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130deae86164b3dc2b2db93665008b75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b42cf7f7797e608d17f70858883e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75667a43cadccc2b360e8e1718562deb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c887edf183c3fac19423e7be7c33a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cad6a956e28604f726681774a7c23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d1b9e57011c057c2ba345b0fa0a8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcdd2ae570c2189cae8583b6c77d93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a48f8ce6516bde1b6e4acfcf6df4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a184c268df03a87411384991e5da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4d154c0b72388f9ef712aab86756645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57dc0864c7329ad168a05cb98f737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba303ca9d26cb975cbf0b7a61f563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488da70651798b5257183b927114ae7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a993a0c32f09f8a5c041269bd244649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811fb9818868246a7fcad2df4cfa856650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968243c8f316dc9d7015a292164b84ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d09e89e02e0b69b1afdb55656247ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433b3adbfa00a91f43b3524b3d1247653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828efff9b12344ac17cde15f3298cc53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809539ba8992edb89cfaf27d1dca08c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab8eb74f0235b0d727e0b9fab1949656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac150b9b4308d2f1c6f2fbe873fcc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4600497774b52c814050525195c325658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4ce2d183e36242ce45d5d772b6c62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ccc2800d23ba18ff87dbd7b12f387660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c8ba3ad75ee939476a5af3228887661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978e219644adc993250967027954d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695647980a15bd8fa86facf170c791663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5109d7d701ffc394d731d695b8573664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37093cba7e0259031aab965e0b58224665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f7f247be2b7ddf68d547c98fd1123666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a23dcb3c71065c8a7f81c8160ada06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897050e79287cbbcbfacee730bff2824668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0ab1583cc131ebd4716677f22af2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657db2ce3635fe203354f109b182329670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c790500a42e3687be8382ba1030d54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4733d3598274bc278ec6a5dc538964672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb690dd732f706dcb014e2fa20476bcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99122f7cb9184b853795879ab81619ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842f37d110151beb91648c7615202c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1b2f1d7a073ea984774030bd60c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9f4bb2f7339e26f4ca2b40b79b3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab3b477ae7fda2162c91c751155a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789991e04ceca0de113fef9ab1611d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e2ee8ceebdd4c9dde81b10b8c73de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d01117a555238dd5d686ac60661ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abb274001f6d5b55eb97aae58f3ccd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b66f599f32650d849295b9cbb3417683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c1131ef8d3324cbd1d5e7dd4bca0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632eca56ff6b6eecfa71d11169fa9a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a625ed472dfbe91b14a0d15ec6dfaa0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f121ae2379b874b3168bcb80885c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac43b656ae5df60a7c914b142e3fa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6b80acf9f282292eeaa8d804f7c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de2aa9d6ea05a9ee56952e2e63a8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26460a69a45f63745f85953e83a10509691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d5a54abcb9457e1deb94bb4f87da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3bc7a7b85850e405f9fb3e1331c9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebcfbbda7f9d966c224561ecf847eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20848b9eb2946ea5e2ba1b7b8090a44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef68cbb4ef65b841719fca5132d889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a690b489467bcba07f158009851f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57993a8aff4140684c62356dfd427b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f055860ce5a11797408c53abff06e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca156b688e91a7484efaec4d8e2a463700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09050a2d526b28aa8f4d1f00406ced1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f08c68806221bf0e256ad7421cd8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72eae185466c520732628b6bf6306703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f483655f12c8156dd399736c35e99f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e7f6915470cb2b0dc397d44a66b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904928f7188b73841f65ef8eb6d52999706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e390a608ef75ecb5498fd968005e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3927efde0658b83dd5bf4be4cd81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967dd7570f582400f7706636552aa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761ed71f0dd685abcb02265d471ee95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147e59e8c09cf3dc8bb6b3c0498e3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f065be9faace32e5d54bbc519b50a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e7474713c30c5ecd11b6a7d7649a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8848149ee2ef541f9ee8b134079072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c07c7ef32b20381b66fe754ba520243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5972abb33b1acd1d5d311536011974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fbd53905bbbf2e86cf90c236296c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c98e7dc14a3caf63674a78954ecf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6408fb0d11fb48ac77c81aef78b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9249f828a9a8f8c1019748909cc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01423fb301c4eacce827d462897109449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7cf9a4fbf6ee0a076d371144cd3a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd9c13df9499676c0fc327692747b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df8079001357f01bd19e1ca256d9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4a5a5c1b17e8fadda0ec9d470a6ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45a10104fe513ff89f57b76ad0df7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef92bc9881584782f87fa90619550615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d650d8c6d4949532bc31806ea39d6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f59b32d752c30767cc2a6da27d23617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813753ae9d6a1d23040d4a0a48272be118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084744d54e891614412bf34cafaf2ff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d744e74f2b1897b8494b15a2ac6c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26227e0ba3c1d7e49664f64443d0ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f645a65e83ad4b92ee416c8e91bba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62408cf78d48247bc0ba22185ff0375623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549c33e436f00efadb378b363c2e5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c08fab150b7d9dd2b557af8db7f46925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326b1f898ca3ec94662785aeb5dcfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4901bdf3ddf0eccfa23a3d8e33ca627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb4b69999bad4174e20c4ad7ab40cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a383b4e457d26bf2f597d957988f97a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5146225e6a4f1409445c14e7b96e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e1359592502e39ae58666092365f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424cfcbe7d1a1399754f56055c9e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315f9ae356292748b962c15205d00133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e4ef7a9fddf7171f061971f49bd8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4812b210c186ea8422bc27825cee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90888d12698b041265c29cf1da8306e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c69eeca437a223f4231cd08f867237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce436d8861bdeb6435ca51f8770213138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc09f4e8e0c1df7f93bc0316e7b10a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226575fe56c168065da737c736c92740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288921732508fb83db941d79aa2076aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad00da51971533912e6c8f4c29557d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea1aa8c55ad2782b51d2036ed1af543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c10e28b401eb9c1515e3197e791a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c60cdec74df20237e3e20043202df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e1bbc3d86ae04744874f9ecc84a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d09ac63d614d0118c2a2c8687430947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b276923c7dec27b9a82dac19cbf4a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcda0cba1043d022f26cfeb44d8bb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea79f41b39d24445ab1a8433d64698750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326eb9603996f4f4380459d2691f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc7c384ed44a8f2f81f48fbe2085c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321610aa06faa53a0ee52c6b40d44c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa39548cab0256354100265ff518db754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401a5efff7ffdae2e8a19cf878b7f4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95757907434e80a5db3836268ea2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c09d38889d94692fab184115c4c2b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e385f187709e4ff23f63e3d0ecf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8068a70db94247e8208036978d2ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee048d1e22697539a1a5e362250ecb4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf8f0079ced899f0a44cfb677d39161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837a9f47e5535ada5f176716a5ee7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f7ff7628669aedd8beb693163c8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c268098f537392732cd4db73fa455f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8395add6c3c71ffc62dc20e4f47465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17662ac6732e7526ced3aee38f74365d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cd34b2fb39eb66a2fa2f57eb65e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43325cbae23c03deaf2cac4c7ae91b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134012709d25574453ebe6d46dac696c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb4de9b009b30228a54f32573942470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07404f50c835a7a79c1c1f32523b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aabba0e70e029580da2d15698ffeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54846418847154682d2e909bcaa6563073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a71a019bac3c3cf19cdc41bdf48de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b53e7d19223c65f43dde449e5e2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e183adf9865765b5a78ac8660ecfdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b530cc93eb586ada687f02ba5ce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc013d5eba0895bf71338cf589c124a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283f2a424cc54ea68990673c074b2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe3d1d5578fcab248efc3ca29588480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8853ccd503dd8a52f799e045de5e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb2d911692d0119a22f32ef6eae2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b955db16ff0815ebd604f0313ea2cf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9694ec7dec3e497f083554250ed9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b50fbb5501f1cc5ca8a2b3293bb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cecc69dd3e35567af2a4da65eb8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e04109e1887c05c7f36d87f956dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f0e3513f15911230943a34b9a65c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1db486bf1a6698ccce1b04d02dd4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3002d71bd48a8a0b0030b0bc3258190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0574124fdc31a88788dcba5ec933db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271fdc91cdc574d72707f73528b50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b4824b20e35fb67ae9f76d766e9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f3eb1335fffae91eab3614ff705c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ecd2fa33705bc5625582c6022dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440fc0daa0ed03922a98334be29a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f81dceefb6ae5fae3c08ab2fb347397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8bfae7c36ce4db2584a2748e4ce2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a99dda8a2fd7f49e4a4f8cf5f666f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2047b0176326e64c8ac9e30b894ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d781b3949e780fb2000f8c75d606101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756cb04c9a12419ed86f8cec70cd592102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2662d781d8fb9a9cf778d80e5e760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de51db4ae0698ec99fb5464bbf5264104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383a93acfc896b3bfb4ba90318e79e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5a848976e6a7dba751769abc97d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df777f153e7e69dae19c88551992a20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6b5dcfc8ad29039de3526b556b7dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed21bc042f2db6215084b53e65045c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258712112b1903210b2984db70dd871d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca35bbb8d6e309183a0e23b7116b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91dccc9b8978438fbfba35f5ea3350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf351d34af476431f714e894625c1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d2079c2ccdd1eeb59c1612716dad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823735390ccce1c2b9a63e350f3085115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b88376e770ca624769a3861b7ca3b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dad3d8ad132ba9225f18c79d30a36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f3bb81c440d67d0b220a3b9d937f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84783848ec7a5b371c8ed8a8d320a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4eb3e4ce79576cf6a8639bf3860d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046fe86a0e28aec95089e0d56c03e26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8dda9bd33efcd022d5c92a67ad962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96711592cc3bf9cffc574685238fd980123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb9f425c9037a8d4ef67de2d71306124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a40b9e99f408782e338f568d230a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a56a8a488217b5676abae93d963c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4303efc1ced1a975d68d587ee908f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb5069cd6bbc9f3f250dfa585f8b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354b4be26034b71bfe592dae96efc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ea999364ca3bc43ed7dcd62fecf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25943bc04f779544ace891b363354e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428ce26e9d4a0a8f0b7b8bb5632b3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948cd1621b209b86b6d1daa0293d156133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1818b5ddb67e75dc431466fac916134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97f0429647e28f69be0c288d3ceeed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdc83530f09c2877baa09f31d70f4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2b54a465650e3953304b84ebb2873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef50f477b16438601bba3368457363138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1e2e3ffef806dfd5b1017b8e15617139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a4134c4f3e6f8743638796697470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1cd9d27a05f01665df91ed2cc2947141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077916a9dfb715a2de1e417c9b7ca14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8308e7593fc15a96c9654043aec298143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671fb4e0169fa7f9c3d1e9cbfa075fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe20456033e6f603b68a78362aa81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13228c05e9a557a3b50a5ca3a7d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc3afd027cd1a93851b6e293887dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52591e4227aa70239d7e0ff2b93c18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32ef3fe6eb3d7d87c1656b2ab6ce9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02055bc95ca6f23f1986cb8a7260823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f44c6af09193efa0d06da64d689f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ebe63f0ba5fecf9912a9034722869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc720cc870a3b0c8968d640f745bc21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387a95109182a684c0f7a1506354a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b60a07b96410fbe149041bee43bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36602a1c0428685f5cf557704299c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a83bb18ce9481e703917246e6975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2c2fbb6b55caa27927c13f5a871e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf04d9664577bc093d787a34a2dc97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84926a5e0deed316142050510bbfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083bd064dc9e0a9677117dfd7ac76f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691544b2c9e81a86451ffc7772d2fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143fc47e758bdbfe9019e2b0f0af7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c550cc31f64e3a042425404592daf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd430daece46475d1ed7cc42148ce7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bf9db9bffe5d627305c63f11452dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5025ec090f34d5e718367ed0e2890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67854405c9b9c20d4d4945c5f90620b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0021354da5fab59974e6afc2f25854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556553b90b5e35a7a43d42a490b1af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055ec863b8fa97534d381660d6be43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ceebf295272771872a036f5483dab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3767a8e7048128bebbccb531c2e67e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46294955419607275c48f47ee20e462174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b28780191ac82b6ff0ba06c64cace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ab8c60aaca12af91d49a3fd43706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa9ad128954609e561c18559583df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91298323c989c3addfc9a69dee37537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667ad2544d095152ca578c4756545b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c193ce9b4fbcf7cfc6661f8e432e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12425b3e6a1589bd08e379eeb93247181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154f21f7068253321ed34de3f6e548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd40ea2838804e24436e0893bbc4d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30bd036f997a4cf47bae29607d6e39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df36a6058bf4144fa3ca7c44eceb6c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b456584362c57e40b01ab5a72f370b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4acb4ed4c27b2fce6a40645146bf7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1dbaa7457553ca5a6560e386e8516188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16250e137df021d2028443df411c7c36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc66557b8db6ad92904d491529f254190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8cc41e5f606e87dc4830d7ba0365191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd5b802583dcaaf3fb4f56bde6973192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c01fbaaadb469d6a1614af2b9cdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8acfbd796e9a0a156d227937b809f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974059221ba0773e2e267ab85dec6f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b5b24730094e2a510350c700821c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d7b1656d533c85b584f8fcef8d55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656bbeca072e042607f7f1e0cc63b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2cec555c24d1d397eaebf0b937352199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49bd6d02a1bbc1fbd17438f57d003a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e617f69e8541e77ca53458f3f8b27b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267735ca0baea77add8520275355f56f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe6701994cb3b3236bda42b067e2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e6b0865c28c072b21d79c823b5c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ca928b92620cfcc201ac4f3f6a64c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24458c6f7a5224d792c0d5c9a6118fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa4b2079280ac9c8467b1374ec56d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ad7ad197ba2dff84022d13aa0aff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609db9276cc92401d0a4bcc10bceb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db65fc9cd273c7b81452b855e57312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb485aede16eb41d06eb5b7ec33f2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d29e1b6ceb4c7401aefaf5c07c1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d8aa6764a1c85b93fd51284b8931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270016c2389f854296b083d41f502e1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c1cfb6860f97ce4f4ae5087f0c338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c59ec5ca860278ee97c875f6e999d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf53f726659eedbf0fd22cc6e54e49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f13aedc158f5395d45b9e884eee3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784a8ea849d1fee68f9a9377282a6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0f43e84eab78c23974463fd9844e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934ddda2594f2fb82ad457e09998a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd1be8192af293c236fe1dfe4bc78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64432eb80d6f0ada47aa887bdb4dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a597329a3df24a42560709d8d62fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518b055c80fb5907e88584357c676f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b5ee832f719ea35d1ab97b043f9c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879758612188a3c9b49b3eb542fe228227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5de24e95eeb1eb08659f3a4db88e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0805279c65f106677d54263384be21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcb3ca7c837b3638d506c18eab5875230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153044e8857e3c1da5983b11af3d88ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec21b3188a04220ec2e3723225f3ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04e29010bc6ac42739ac1a43d1fe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f561fceabe763eb162b039160010b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648b7684a6f725b481f990db929520235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b23831fd548e7e174a1db8e0983eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b5ef473331eadec2c3e526795f345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e17747e4805149079005d32b61a8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a017bdb29196ec927d1fce7be645b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16419e17c9d291bbb59b2d59e6f1980240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57fe58c028fe51051edb6c4a03cde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5201ba56ebc0c0c2d36d807d193b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29008e3721fa18b12ae1d4151ba35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c79f4e6d68a49b1b55a6cc05fce12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e99a73cbfd018b4069c94a45114c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708d01c9feb492417b396d2e9e62da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc274aee786e12a8894f77d73759e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d0feb2874d429b1e437b0737ba76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea5a94e15d93ebc48a12174e18903249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a1cadad3e8ca880bf12b79f2be05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbef40dcb516d80e1f8565b2cceee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48354986cf80c399acf8a93ddcf8b53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f85668ae3872b899f7171180f5d9cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175673502a5f9b474ecf4869b37b7a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a89227cc34177eb65fea6105a7ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce246f1aa5680a531f35b61cf260f4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a29e3a882e395556679e4344db279257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac8342a2e8fe42969b31afe2cbc70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf74a2a44fdec3e3d8e1f47d9bd27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef558587ab897f740cf6ae5aa5956330260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faba4c2a2637e6912d8f24385aa62b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32678f42a8d281a057954261f9429f2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb82b3ca101fbdc31a108ac000ceab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39654ccbc28ed61fb7f93afe66399011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef921bb431bf4f2ce0919f1b700d258d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010435bece5a50753f4e948f8058121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587fb5df85a92bccd2d2155125ca981267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f62cfcf188fa87102361cc8a058c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d4366a710a338af6ffdd9bae78ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c8c4797603ff61838cc51f18ca2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471d88589873b4a295afad75a00e126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393598436796f1981bf01afa4ef3d6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d170ab696629f7f20f76a5c237c23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c7bcf422a858c1c2023ade4f88c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719cffec6ea7aa6969f97bd79eca37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf7c94f2421df9f0d92b9703c2999276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9f2336b24b1ac6a0062e784826bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34cace5fcf875c8a88fd933c0af7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf4ff0ccf31433a6c8c1b1c984db5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764c5014cd1bb3a30c2fcac6ea18240280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6c8f2b49ab60413d6bd5ea4ad7d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761fc19cd037542670cbaa5265a1422282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938e909a9ca3cf9262d73c7974d346283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362d20b927d7c451a5312eb7d4a4b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7474130008bb5d419e891e03c5f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045316a208243005e53006d490907e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc612d21c9e51116ff9943993a376287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8bec7e08e1071f53e006b25ea5bdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6953acb6bbf9c9a7b037f61dfabeaca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a40a0c27518a97dba727301d45e29d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46df86369da052ed6327e30d40a821a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258701612b9b3f867533702dd9092d14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19c0c7c90611b136ebe4ac04768b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f32ef2f0c7f2c1291d82dc34f59ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f33eb49389846fea9f5aa19e9cd79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773115d50c81d2bd7ce793bdc0f63e1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cdb6c922c4657a1e3e4866547e24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea486151a02d85f1beb25c6e80b643298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2669c03b204ccd80f767a696555a3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c389a6873301ef36258ac0d74303f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb805686e8ebb876df5dc01f7dd72f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583768775d31fcc1fad6c9bfd3c0b43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b152182df3e19afe998fa3c4031718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b3520215cf7cc7a776cbc28d1b9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90955d40b6e7e0c9d89ff65ffa904d1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d7ce7f4ca6fd614d096cc75cf71d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f66e0e2cc76c3bb29231fecbfb76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271534f8a591022922f0f572c351b37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4bba213b3d858ac3968e36b08162309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c1ed67fc38ff23e74bcf102b3ab33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122ead4308fd3f75eaad517c1afd6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a8981e81a42d7008cb143dcf76b84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc44275c65ad4a4898645a0873226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23443e3ac20f51a6d1eaf7d621515dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d2b1c145ce526d5eec6e230758a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c8a6e1c76448677f62349a55ec04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd12181f43a8f26fcb9a4d5df2ddc60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d8916a081a43ee4072e34dbece99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131326a68e1b8cd3ff68009ae53b82b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e907a76fff24f0a3f0b64b75747d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12520f402f7482fa9213d29a70d2995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f8aee8819ba10a50a4749bf261c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15baecf9f94237d46416f32c276f5a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfba9e42d6476befa382463f18123324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0994b1dfc97b9fd05e9ae557af1b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da324cb121a81a7e9ee5ee1b1ec15af1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de2e445e676b8f185801c8e49d5da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15687dc396d67d55db6991e196331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b0ba599105702da0a26f37ff3160329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562246e2f49ce9af58d445e70ba7c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a66e57007da47f2f77f6b5dbd37db4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d7df45e15b7b6767fb0439c34071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c2f7141ab788f32254b9652e4ee0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eae76f84c4a60961b4c9fe0e6cac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11b84085508bc7b04039ae08b85ae4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d598754dc85fb04fb58ec806f3df37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50007d75ba04da7cce07993502d605337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6083e59665a9f46fbef6a4c75780f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c36149ec3533f3634e65f70f96b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b7ca4ed670f97a1069b3f92fd9fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6a31aa9bdc88d98401cd37ebf6e57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e9f0a061898bd5b9280f8ee55443342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff510e1fb02afb7cbb035c28101152aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb5fae743a428f2936d9f0497c415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3909f01396b524d7d2b2daaa091d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392abc33abae9f6fd54af412a12954346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e5b7bea6ef308ab215a4573ad248347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e0f3648a85226bf7a2dae781ee75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9092f9febfe3762101a5e3a4c57f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9956f43cb77036a3ee9db60e6a64e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ffb022c9c411582cf96d2264eda9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a9c784cec86547dd90bd1361cf82b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877509f9482c5a937b70a3560a88b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc7d72ba713fd01b9406c3981d2ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca3d20030a30a00adcedb3e6f89750355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b2daef7ac41d3d1a94b1d4eb414d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318a2919f079259dcac28d1133066b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe81270c40352bd890e0bbe995858f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390625b7d18265e804c258ac045d5d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43813c19ca06e122040ec74ff14c3af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f7b998c1371f6270b530e1a0b8a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c06c34d8aa82caca9cd3747c7c7c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144206abe301f3e8a09deedb04472b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f579d91baa63b755170b1c3540f352364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59871f7a4164fb09e70667a4161cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8b9a59c3d55bc0179238f1239572366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f187232ec8b60fa9c5da4d8d08aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46228ccd4395ff1b5ab7d2900458069368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838eee56520daef5ab2f898e40671e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb285961617a6c3409ce7b1738478370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b16dfbb0e101d1caa9d85b993aa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db72fb007c665f54e4f03f6479193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0587b1ac299acd43d74b787419b9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79dff3d9d3fb06de19d3ab1bb6d4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26ddf20618f68cdae51ad663a4b329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47711d341ba9afcf89bb8abcdd9d12aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe21340605f122ec14ad1b8543122f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab892a0d901b5a9fed49e09ad7ef6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d016b2d92bdc8a7769aa752683647ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f52e219f6309c4dbf08b5dffa4d7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92fb2d78898afd192fe99eab302e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978bb8dc17339066a2b5aa2f4b2266382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c131a7654f84b42102bbc0ab50b050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a564745d4209fc50af4eac6a98f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b5821d3f3291dc4e7f0a5cc8b260385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e804c645486532eb08deed5912ef9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5348a5f68da30e61b40208033094c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b7053cd7da052a48f72b0721aa493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c097d3903364320d0a3544baf5b94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005f275895433a85195f4132a1c7c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f185a5434d6f83d5a91b99e68934a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caf5c395befc7f163649dae17b0c78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff7b4fdbb2d58f7dc656381185734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4582f344ef2f749ef9bf4d8889e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429e6ebecede9c3d9ba8192999e0c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978f38946a0552cc133ea62a41ad60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83dd7f324165fcc5884e53c7deccf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415e5979a973db7e25bc28213510d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfa013620434d86badbad8049906d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3a00da7f2f6e94c677a30d5d07a5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab51890752221b6d9c42840ae027d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d809edd4d09803dfd502442c8c7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158df46583a289775bf07985a37306403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7244837e4fe09e6f28c4fdf388c78e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6532d74bfb1a08ac2dc3029b2ac73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ec14536be283203423a131d8f184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff77987fc1871a9312c5bf46e89ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa9ef900f190645d77d687e9f9383408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a10c720479803813878470cb21b16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3385362366b584962772aabafdb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce96eeb9619c00c5dd072c2ffcc64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62330eb9158aba861f69d79bbe5504412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c4f95d8b8171a2eea9217e9e9715413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665bb2ac628f6c4d3cc23328833118414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c0fdd6a28ac502fe4e8c5a2d18e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d0280f4166e93175e9842e72cc25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d644ef2fc79db9a0ad2833e57cfa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c7d7ddc87ff841c7dc4e085ffc03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769828f5cc1a098082d741805815542c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91265ea3a8420e009f67fd520057462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02032e2cb056193c4f88d89e7ee0c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea823aef7a0be6cca55b848ee4c8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c79e77342cebac5bae944a214f00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a260d499c1cd993d4ff028d4490a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a493ca07e3188295421f0104b3381c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc0566ead8d1a054267cc1f487b3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64a64b84517c6661be4afe8e1dc2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe626a0b2a1e3718fe59dfa8c29533428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560919ee1bcdef2cf82ba4bf3a36bb80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521cbe08a8d090a4758f0398a5a2b0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c3b83b26cfb8f7fa51a30a1deaca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65c97b669d093b1d83ae8a1a32e08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8046ad3514ce419d33099b0388ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df81d7f3085da5e696e5eebed90588434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdf8a229db978657b75c785838731435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0696620a1a984bebfb513adb9aa77d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684312158d7b85e945dc38d59907fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db413a332fcd6898df3c92f45fe1a53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbc71a5f334dee16f1143370ece0cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461d435b281920738947d41cb89d7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5eeda4b40d6013dc548b06ba9eb87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465225239d27a43f152abaa7765e273d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bc6b14b218f58cef07737b27114fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1305f9360e3b9f49a56353dd84c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca1fcceb19e1d00cbc18cfe23080d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aec190bb71df1e35e4fa56549b296446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b43c0e8328962306e51a686d445b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3d1a84de483f2514aea7fdce4bd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0823be0986ef694a0b44e7121764aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d535f28574a6f61a21e5384892dc1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b9aaab76e845a5857aadac650a2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf7834702ebf4be37eda34bbda369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15bacd5673fab8cae830dd1f4565b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924e65d811f8ccb7d89f87e711ffb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e530139238f66c73e52a843035c54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4537e0f6dd0a2daef91903171385456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfebda1dcd6890fd7792b4579e51a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863cadbb9f37c4bb8ec38ee954a3b35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5af092cb90b02db51c11d62f91a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea9ddac4cdc88e55f399fada8bf73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846278294f6e916a1a4fd77eeb607a14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef61a6b3a5ea943f565035311177c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20ee19e46a89f9e96c8415cd7983a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f03006deddfaeae1bcd9d3ae6d720464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5eaa9d1fd889d629f034614271b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873d566b3e0cbdb82f99fb6a22ed0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605fbf5f5b76510f0be0c81830a725467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9057cf025933a8a1c140ee61c768d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69de5c56d996d76d128afb4ed547e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6749045dcc7f8a329aaddbe6387d55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4f0cf9abf6479fe97a5c7752ceeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f0da71e5bbdf8a5dc87bf5d409d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47483ad497c90895dd968929efa08d3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b3cf8a510a41efcfcc84e06d61f67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f0858025a39ee9455d55394a639ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce28bf04aaa6199bb835a88baf2c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db26bffb04b6a0948306cf4028838c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062b02a9e57cba1fb1b6128924b44fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1defbc33bff8e99ae87e42a828eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c39b16ca65c42b8701965fbda9566480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77ff670eedb87b7e0fc3939c15f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a49c7903a27e9377922c541bec0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6fa5ef2a0ee57a15e969e8d9185e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b8a0e6a194bb2e5fb5c2b65ff91e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3630ecb02b43a0922216ced78c764c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e415e57a5ec07befeb6668ef87e82a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db254c3851b3d54c039bf10d5b61e7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed509411c0b3b935d8587e312b91b51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4fc2f77bb04dd71ec50589ea3a41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b8be244ba6d7dbdfb63cfabd6d9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520de002f7f1bd9e05db245f02d556491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389960dd5087b2ce56606d54f80d7494492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d07c84cebaa20450048e5ff1d83718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159cfeee3608156280f8af90dbdfe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a586165169c54bfa02acc55444818495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc14848fda067b610e90de6b64076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489b2a043624a1fb3ce79772701c94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f9e1e0139546ac3803c42711040dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ec9c121eec3c68b97b62adb098c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feca1fab40c09a3ef377d7ceb785a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fca3074e7640601f93a44696b00af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce51de5d2616d77658c3bfd62802c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e94c019ea0e356baeef5f492a4d12b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7afef9332c1ae0c065618b12b87d50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a47bb787dea1d2262f000f7cbe5e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f18b70ccef952e4a26cc95120d726506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f039259f792da64e81572e961ba9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf20575851321098827914ffa382dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff601d9d661a05aeaee075d57736c0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a8925197bc6f4995d68441404d9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf314385b6a6266085324ceb28f6a8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96f42528343346eb8c2242e1985c18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc24cef510db151040cae7e80a3aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18ef9e42791086b637140b78f0e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90131635c7fc99b5a306a020f160b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4f711b073f2bdca0dcaa832c34170516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52e69af52905ae5f9f14169f3f838517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c41633a200979138b7c07b64c048518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54e90a488f8304f8a379f95ae2b70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66bafb2f2c07c5a4c8ee29d420a2dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece601bf82000987f0783e6b259266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d57c7621b2f7a61fc4b629db2d961522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd0ea786fdbbe10a18e98328aa4ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808683ada938a6bc3176cf0245eb1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37febee7a23daf73dec6c13ae903f5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e9d89b6fbe1cf1f5bbcf92a6a685526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59662a752c122d3b97a3a1a9a16fb20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe95def238627d0d68502d120fc20d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0590b9ba3f9fc68d84e35d4aaba110529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d27a3aff0d95180416380eddca0102530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47f4422ee21dd599dd41b17d3eaeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7b1adb1848ff6ba627f9f41d9345532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e93b5070bb4095a031eec889e7bf5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd976644774ccd9846db7c7c8f37f44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb667729fe8d67f12874b63f42b899535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb198ad82f0dc913236aeb329b68fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c09754ce09294fe9dad7f6d508de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9e1895973d94988027923238202a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d6bf6cee56391f0e2517fb38eb48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2b7576c207641a6b073544106edc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c937819e21ef461c1e823fbe23b2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72fb9b68db862aaff4decd907d398542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ee0291e6869f670681126a2dd8d01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febf0f004ccdd96941e1cfc829b3f62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e294f1ae4dee51e700c7be4283c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f624a71db3ab2c2d480fcb717af4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8640a5ee1de1d8fdf62d5cf4893e5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be828918bc2c8d0af1f5570c0942f11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d90b619532e5392f7b1df042ff8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2661928805ab66902e8ca2528218550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb070120fc3d9772db08f93b4663f28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50f90759b697af0e90056ba5cdabd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25ac1c7155b1e048f6c0ad5365c7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef028aa62602cb235b4761e65d15f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f578f8bb6a8e5b653fc2007d285627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fd92a890d7762b6ebb2706b87e7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c9e28464a07dafa287372a8e5126557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2c3e30cded5718e2dd89db3faa13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef28e8284bd9cdc0fdd9c3a047546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590a338764ccb5ca216a507248139b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95129ed6b958db7ba5afb3b21955e6f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4476b51c99dc4e6b193c1039092d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768201a4f4d3047b6c73830c585d265c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417b29e0cc5a9df4f667d5d0c4e506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe99006c47c23a050d6a620c224fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2392e49fb277d3dccb21ccc88ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249bcdd1bcb2e297f0fa77d9b0b10c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eaaa9a48763e6f00f63d894fb5bce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600aaaf671a37e7055b28975d9dfba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582435c851cd287f02d9b26c25c216ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936a6af5b85df61c2abb191957c323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c6a3f3122e21b9d3265d1813dd7d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d4573a1d94f578945328ab3627a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d62a9355d13fd2f79d6cfb56338bec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d234dfdc19cd29444bb81897fea9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1fcf7787eb93c755efd00fbe1ee8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf7c186e222ae40e429a8a57842adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828fac109bcb0c6fcbdb1a6e61cc3a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf56074c275b1904881948c00bf9e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4c2b8897d8f1f475e38ac3907edf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91a026a9015985bc4cbbee1a59e1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5c8b164136145d4bb68ca5b6e679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079907c080d626e3f0d36ea6b0e61fbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f571a1227b360ce9f6f28803eb6e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9460fc9dedb53fcef136bc13659877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48408dfd93694bd403da68090be430586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a0709f1c1cf52c85765acc5f2274587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb12e9b3c087a1edb362aa3733ecb12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97ca1361f65b561db25d60909471e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e0330799fe125c32440050a72295590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73e771a774310fbda3ffb82dc17a05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866ec3f41c26f44ba281f764f40431592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc6f858dce4d57094986f548944b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0a0834d866a523ab7525279cd481594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39012b435011af67aef38d7bd8b957595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f57fd036cb3ec19e407373f1f9927596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72330bfce3d861b8cf5d09e4ed6003b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9961575147e8139a58f64c0c8dc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295c29efe2d72e231c543651d393217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade5a9626fcd50625e22f69320b4e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb3e1207a49b8a5a53d3010d76bd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e37443c838869ba065e0857590237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b92ad4bb5dc2f7b6067e522b46f96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333083df1cc643ed8365b361d53bbac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebffa68cd8cbdbd6d46267db8c9eee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c7322ffeaa075afa7b9210bc3921606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97145722538f0eab2d3f45f0a0b2c6cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5eae029733cbdb21d5af20409235f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19635994d3d2a05969864c98bb8b21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb63dfb397da6310154f96c60a0bd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c31f1aae04cf6c2273a6f33dffc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b462fd0ba727a6227f91faa6aff2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b46269c6532ad91279b810abead94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93147155d6a0da85dc874e3190d5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2410a36e7e07cfedbca32e545e8ea9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8381727da2566a675c150198aab0427616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675360c2a1a35b9ef8b0791ad8cc843617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6869f8ea5e723f083c3389113f77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0285c0ac2e2818278fbe8b52a29af63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef40d0506c23db733d6794e98312c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea69e00e968f8d841ed11a1ade878b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cfd008455b9d2814303abef6579f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f03086be8a4e8e408987224deccd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff61365c5637303144834107f7eae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a49c550ac9599ea6deb432012d23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41260c4fecd7d861f11adcc0e24ffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039af929f5c9ebecb7dde662d300e52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c427ae2703b4418cbf8218f05a5f2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d96dcb9d1fcd319698155e3257d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca501376cb25a50d9f2dc28c2c85d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd9e0b013bf24ba7dbcb3630509ed2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaaeaa6555358794868f70f15d7597632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e010f07a58bdd3d62d95909937364633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7cab3c899c7798e01f185154e9a19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d30d3ff69858e40d839de753d76c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f7468a6a75799d93d7ef7ba65170636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5ee3a0b5dcf34428e7a2e5f8ffb11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c676e7e1464be1fb5f3af89d2f61a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a88933cff0018638c0b572cff17cd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd260f0404cea47e1c86667e2018778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28996a0246417ed9d7f4560e2d51b8b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b75b8c03148b1b63cd42616b90b2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f2eb458e4cf12fa5ed194e4ff878643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ec9c8252049f1a4e589aeef5351a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa594e6dc27c4d768908a94e76f091c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90df78fd5388335d3a43d0c1bb0d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c1b92478ffcb58a82b9ee648cda7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef94c8e64916f9e32c2b8ff5b3e91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac394e4df39ddb8d11b39b004663c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722150541ff41b7d767015f9c0cd599c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05dda57c34a140f91da404c9e9b077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e806b347874943ab24b5258142c84e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547912f2c1c2d25e48dab69dbae4ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c2fe2cb95e5f84026b86358c119e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0416704c8a10e43abc0b325e2460233655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489644551a90750f521fd71ca0f4952656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58722cd4ec67558db804a0091c010c67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b61a7178e4d6e1ed5eb375a2423b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17c6a58642d36b27413c62abe35e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd53e6a7b686226172f8ee0c5e5a6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b7285566079d0a456f99590a9f82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5705b0574e2b934ad2c6e1790e678662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad315695a6f43d57b3c62a619d4a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54843b719dd60c1283db7bfd7d1bd1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f7f2216fa0f233bd70470f43ebf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354bcd168884e506089020bd88ea7d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b528e6e46bc5f4cc47722aad3b10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62868a2fa1eaf0120e2236f497f5645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f5d540a313d1d1815e6e033e498f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ccb08cfcf3dbe12e7b99e168c042670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29833adbf466677f3275f65b89e54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e0602732fc64c492a40746306022672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806e3c423a7219e8f93eeff45b20eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c2a3322c64d7112c5636c9c9a8b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f3c18209044cb441a5316b7617cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b08bec967869ccd40f1ac227e097676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39dbe778e5f7f5a306c0ccafe9839d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c42cb651deabd614262ff71cb8ed7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d30cb17fd2c31deef136f9efe5dca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500204a2c98cc1be1aa40a61fe59211d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>